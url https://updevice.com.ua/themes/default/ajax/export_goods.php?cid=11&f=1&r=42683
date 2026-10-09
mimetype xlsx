--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b31a88fb8ad31417a1952cc09c9aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e25074c8cfddff2d387f3dff58df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b53f32e65e32c1db0e4e7867d0d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254761447655abcf36d19d7d4a75adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0b41c426470cd0475e783ad893b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302bcd5a2f3c0aa78f8c54613036d0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7534b887d807410cd4ca5fee809c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5210ae62c79e495031897941217ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac3fe77b56f3dc93ad99af16ef636a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b6378d0952afd72d4e0f889dcbea310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a21ba666ac5e8d2bf1684450b40f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378adbb377be606552624f9d21e7d6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4dfe7b9d42679a2327e40875e5e1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755c8bf9f6fca34e2a431fd23cfd60714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e58069ca32cf52992d22a0b417d2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268403205a42da0ea4f7ac7fc977f20616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf346d9ba0694f2b0a335bf44b7f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573983704dd3fdc21479b2ba92906ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20460b582cd623f0f961fb0336f6f4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35baaa09078cad043fec1326ea70020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b57c79d72ca08428cd8fef0ef755821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa856573407391a347a494d24812468e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f658623cef77a20b303708db019a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdc0ee57f61014bd11fa0d69d1d23124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8249de5f1eeb781ca47019daecd63425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f43553c6f68a893e3f8d3c44b9a5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d2b1976288b2526675b019623e1bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f971d105d1a69d5bdf1bbd1562ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eaaa89659dda147f78b6765420e7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc76519623db0738e31032cc0d2bce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd838ac1afb029cec1fa28c4934e1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef2a09fd26a51db951964b0b2be6fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a05e24406b997843a3db61297ae3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ecdc0173ab8f26df8ba0058fa8d2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da264c66152e130551e55e7f7ead935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd96eb1736c916e2fd2292548ed1f8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed6cefa147e382269f9e3a9e5586d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee87446d454fec861aa26bb811e97d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa421f3a4317c41e5bee734dc7b587a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce6669aa1931c03c57e5d19a3a30140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381afa05fdcbe241e22d7583056f2fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473bd1100616635754db203c86fff842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05e66978d965c44d22357680de18643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c000b55cb50298e89d05cf5a89cb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec50dbddc262e25bd37eaef0e5cf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4118df79af6becce120f580ba14cbdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a41ccf0a5ac7596332e9c630d30e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f966fe820c8f19078690f5b690ba5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fd46b89a1b3acb35a5bfe19ce42c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542666a64c33e0e658dba5481383fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcabf48f92fe7a20ed480d25c004e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf45186a17b92442c766f07a3a63952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2331a5ae0ef29cc385d60249965fce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493735f46bd8956d8ac535cf6468b43b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3230e5c37a06709237c5c5eb72df9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb00afd46ac93661258ee4b874da556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bce0b91d99e1b5dc7924547aca78d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4a50d07ebd92d1165f5255019f5e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc68472c0332b78b4c184cadf228b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa67eaceb75114b2c0e5aad5555536260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade97edaf480453a8adf3c95dae7dea461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85cbd8e23186e502c4166863bf3c8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3798bf1836d33a2f533c23ffcd81c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36759eca5294d159459b1951a8f2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b79f1635ae1850ed5c8b41839eeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b575745f4f8098efa48a99ed961e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e267fd4eea5381b9408d8859d8ab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd414840ba6a47296b162a4a5c1d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d731030208a02288b48421bd90729269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069c641c13813dade25bca80de43fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9048acae02eba29d5bda3965a12300c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a542349021366b17e449c4758d12172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57844770fef30b0d116ba65a45619e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722f9b3e36d386ad14f8e3292c381a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c353977352c2b779de45c780fcdf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d38b481b8c2bf068676e356486bf9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cfea4f46262dbcbb916bb1d23ae377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d312674218b645a1cfd6c38fe2cad7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531669a34198cde6fd5b59ba29a0a9c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c90329ba675dd457b3289c51ea6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d85b8101ad42e9d1b7887b8e67727381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3f22fea46e03ce98550745ab541782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2e155907419b9461b206f478bc83983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f4ee20c1ba90387eff3a2e5b91c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207cdabc936e006080aea846e561e7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979073d5eeebbb5dbc3e928d94b762df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20500f90be180bc2888cfd0131f68087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138fcfcbd387a334efccaf9eac943d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b35230ace863fa35aaa9808cd9798789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77527660a3eea99ab1fcb56c500988db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6407c081abc11412e750511dc20b22391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87157d3455de62a0dc820c8ce9e50692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554041728578d3cd2b1369bbe4fce0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a42225b2a4ec874e07f085c636da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d966cef497f5ed74cf6c859d36fded95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81f2db42fbdcbeedfef94aabfbc3c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3dfbf155c6fd450c8ab4bf64a269897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3483010cbe7bc54cdfd6437c6376b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5705ad94e12392e097bffde08fd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061c312e0d2aa54db9174dde0a862b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218940bc2ffe4ab45c4e006899523191101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b752ae07c4db64db8382b1e770df07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2722ea0c17129f77ba7e12a3786813103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a406aa3c2ab2634abd1ac3c50748bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832b176ecc33ad551a54fff048c20a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4edca66dd02fb26ef8feefd4fe8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be568bb0ab1828082d9e362ad9edd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b99a84b4fe0b75a1c2e1bb6510f66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f447f809998da24439c53bd434f1f02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ba6bc157081832df7e4c3dc1ba821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02381967b0fdbeeaf3b1673f7158213e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666565c1c870b6af418ab6e10a10e5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c00cb16db2b6a17a80f270bfb1a59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d901fce30c8c83c2734fc120403927114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7693a88c05172b602da5fed246c5cf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104c84afc1371fb0069b1a033bb4343116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c126bae3b2b2fc2c93ce2e42365392c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0340c44de1e44501a2b0e3f3d02bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb391453d8be0e9d844f18b165d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a651bae1f7ae4f9f0cedb77869763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f134296292ebc791ca4d822e448f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08901440506ded7929148d18b5f249122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e87e90f581350f5347b3bc6241b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a62ad60a809467bdb39df217d912c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7200ff7ede776efabf9a7b236092125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df54c1761c1f39781aa937f9dd7dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e4d1d577f7eaa1d7b6dd73204db5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975cd610c4f1f4b5dfc80a7a018e0d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163a797f3b756c2d5c2f1dc60e3d214129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92959618a50c5a0fe6b88a577fcbb02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b65610a0912148281036ffee683a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092414bfcaf9e7e4980ef06107081de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b031d8f2021ee4ed60b037ef27ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715a8c7b84596c2bbe60d96269530bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e46c590ca63bb539393c1c49ff81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8357d6e0dc202ae8a5dfae280894cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e3b353f88ce5bcf8bc801335e71b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711b4065094466d02d50cd4c190678e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56ed5533332e884b6d344fef8a6b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a02cbea82fbeee502d9feea6d5218140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ab66b1c6c72755e977459a6d959b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ab6e8d14dc48da59538dd873a2b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612b23a06fc31f039387b26aad6123143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f6117213bf0ef50c3125ef91dd5c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db837b2aef41a1c451effc147fc90e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c02bf6eea9411437954e746c2b39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ba6265dd22c641a1bed2bd3d6132147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da199685b35d23764f9a819b56fa59d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ef9de18d2a3bb48887af225c5b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9879e52eb0dde93b2e194cf02b65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eedc5c0260c74f03e91a9ecaaa41a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc88276e8a0d0259072ba7e51ad184152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138334fde96efbcae903520cf1f93682153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfbf5a333ed941103a3e67aae122c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ff179a1ef97f8edc65492c2bf4e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4a4603a1c29bc7d9a85738031ffd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60172f46656e5512498af5415ba183d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d833385ca3e481584798283f9b02a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c58b7cf8d23645e0495b214d965c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5712358ecad4399aeea519dda2d0626160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f02ae7cd0ec7dda195bd523199143161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c1e1a314c19cdf7f8f9edbcd30fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9765fb1f2d9916b7676d9f67c083e3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8c6862da59782c08f0762ad0b6c2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be94181adf06bd6ec0b6b24f8adf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6d84a0d89e6d3533eb1273180dfd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19af2ca836599f97fc1970c22152e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46013e43bad6a0f87b4a66d0db6a4e96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aac8fd496457f47a9d0de7bb3ec17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6ac3f4458da330b97164c917a4d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc99b21a101fad50a1219d319c5b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e7b9902e3ee0b4312053eb6c33d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5673dae7e7c539622e92142bff5daa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba431ec7c94d174c910c6e736793dbc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fda1e93dc92ea3f09a2299c049a42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884c725b28d154f24e751af9b0ff6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72dfb527aa5693f1bcf4a6e5e3948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdc3873483d43f851bba6f3b021a4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827b6a999d818bd4e8e0437e106bc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e1800eb5f471f619e56573c2f3a2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e30d305a0416efc8670aaafc3e2404181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd646d93c94fd1d086513d127c1178ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cabd1cf321b0dfdbd7b4e48234b4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6ec7b1dfb0a2970b2ea40ea3d0ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942cfcb5734535c67b2f742fe9e344185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc860374cad7a9e5ad4e86fe2233fc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04e742b1b8b34d41920939bec7c6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac28c228293cc7474b65a36ae8bfed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf8f8d2ce9e0bb992f237b6bc6d6b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e55d14b4d416a2c96a4a85ef5227190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ef656dfbb70c449cf430316ce335191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6de6d1c9a70cae4c9562c278236b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a5680a66384131143b518081b277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a917f67e8a55e7d2772f198183067194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0913499c4835ff7683c888fa8cade195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c636467893571861d32736cd416cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7063df7b84f42622af427568e0ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbd6fea704818907660c9ec3d54a76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01a90a83054ce18b56afd4e9c1adf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2756ee8769e091cc0580824118a2d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbff063be981fdf2ab25c48200b6e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d3d3544321fbae57512292d89aca0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace6325a9f503050a5d4594e66a1f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61118e2b93aaa99d573c6b88cf8b2f22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca6097f33857f8e666a55ec2cffb85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd4cb7b4a17e546e6098ae3c401a62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b54ed7f30b8f341438347eebff032c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2864dc9c3551c7d50623485ec34bc20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada64528ec93a81af344a2300dc828209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f094eb76a554374c3c6319325222556210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f648dea7150d9b4663580e7e7f7cf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7a629b0aa2800845dd172534773b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312fd91d4117e5b088e52efc82cb36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567dafafdc42151e1137cbaf0642db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d980d84d5efe45145f302635ad8399c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13da5718f9db05167b79e59468387ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba9d7a2be7ecaad11133f40d7e16f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9cab4bdd6b45903c1e0868bd5750218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048252eb20ee418a5b7eb9fbe2d5bbf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3c3f242196fb3b297bcc8bbdc98f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741afecbf2ed6eb914dc86bd24509380221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95624077fc46e3e955fbb9cb3a61a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f9022cfb6e912ba1bea795546dc62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6cc6449375537a7c7062d4e815cbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370e15e7368743d14e473705671352225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071f91f8fa7fb44c2fa8748b4784bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23450837a82ab314713011720707da5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799d49df3e71fa9c92796792192929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18004335613354bec57970a13754f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c84e840498d9111c0781c4b875334f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a475c60adda3d76a07ccab97d521dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ba3789c6e34200bcbfc4c274be51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38ba8db049f79529c02b91c091507233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf0f52706a21e39d7bac69e88e52c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e84750ecb32ee6d8329075fbd90d79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3498d74630e9855fef88fe88788d285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d567e4b460d76684faf6e53b8cc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738244d15d94e7e1b10407a5f13f7cf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b145a5e3c409cb888284492f7bfa7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81645677f0733a7f3dddfeaee9330a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b160b896c6edee1ba24806599371ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270480bc1d40e3bf368d72e01ca8dc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6ed641b2ac681544f6d7205ce4bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bf6bc1c25ba90e715d6d6388e3ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e16765f4737cd8f408bfd610240f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc4d511d106c97eacdc2d8940ec5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b6aadff72a3a13b6c8de755d2584247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a39a4782ae9a768fcdfe675203c33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9155262ed7aa8a27ad00baacf5367249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61ad0043ca7329caebca73080cbf34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a35b244693446955c98c1f5b2fb99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e0365ffc2f81948d2f771e261af4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65f1bd47c579522013d29db3531e44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5cb361443a7248f8ef11ee5b7b5a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c891b4c6bc7cde63089a7817569a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd35127c9d46241729409bae354fac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abc061b21129d505dd5810d2f33079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537d766bbee966a9b4d70cf8323d4ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570117970d2f4a98363aea15cefc205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777f9ec2ddbb6f386957151ac6ff05e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c182284e9ce25b129599f288bd21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b47c6a35e85de8fa6f48e34fa5cbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a871b0fa25fb34c03d7495114b43a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b15b16ca4efdac1ca613ca3420a5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f4dc6e6423c58be0bdda4ba4cccfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afce7dc47cb628d107b95aaffac214266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791130ccff7ce45b89f62e9dc5aeba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd9ecf626ca8e9124c463be48daa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c59ecb85f7c9a57ab1009a7f0887b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052efe975a252f37bc8aec19abae4d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d08d34cc5ebf7d3ca8ff8038a5a025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07841309d30f6a495e39f9bd1c8407272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae48287ca582940452c831bce5129b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bfb0682ba063099b8ec654ee7c786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcdf82b8d4e0c4a6e8bd6b682749b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d496b4451e909048a12ce12e3e11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f3132272f938a6f498e2dc16f93f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a60862252de846296f7a674d12b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d490874b7a2c0b7bae46ce9be88f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98dd9fb9d765a1e2f63125236952e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135da9e5ed2dd57570216822cb51e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb144ff2f1462217f85ca5182f7c74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def7d1c5b43b32cf1b386c6006a24cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68218c0fe4986e8a19a51e8519bdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776fffe77634c479128158893dc9b10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125dee6cd827705d61aa7560f4986aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7123ca2aa1164a376171da72ed7e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a913d0d989ce096177d4d2780bd5c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e96215c9657e4f629b64804d15ad44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18b043abc5781725b17afff991c5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d0e46c27b675d1ce1b8c158e07ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a007a3e644e447300968bc4d8c01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8919e3e46a59b048df4a5eba5ec05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb7d46e30a70fcefbdd7da8aa048e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492809ba58d558d69aa4a33ca4408164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd54d06e1dd5287cf8b05dd2152b64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f33e0d93ede8461e5dfae1d7e97d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2d51b9edc7d7006cc1e464ed55d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d49941c4a77c96f9afe1b9e064fcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb6bda0f0d69bf13c5f89d25382b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffb85b72fca08456820cc724f5688d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16eeda8c346e6c5ffab93117e2fbbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af22c21025cfe8d5d1e3e9606d03c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c32e40cdb9a3921c751348bada4fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5d8348fd5902f279563fb355a119305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa38e7eb96b158f668b073e5fe8c77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd9d819dc1e66fe218837f4b51c1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bd0f1a988a2b8fe4e96795c7c771b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408762bd114c88960530f06490330f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb821a1354d9df2e4b2ee5c041318581310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096295bdeafef00e2d1bb0f64655add311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e9f39f0b89bbe64046106e0767ee8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bae3b74a5d291b88ee645ba624b9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396871f589b13e00e4bfbfd4b3339e5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77caab3f1378086dd2f8fba915bec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935db20adb4ec2ce18d48aa0e9a19a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08390be1b9128f3c7089fde895a4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f9b6bd4f308793bf04c37b2e5916318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cbab3147598ae8101d15edbc10db8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd9285a70a5adfad08e6e08e4b4ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd227c03ba8e1fcfcbfeb686266d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12325fd3208cb05b6f921692dfd29338322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69ecfc948f6cf4f6f30bcef6f3375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c458fbceab4d7f54c963f78c26ac3fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fddb933248b38735d3dbc608d46535325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac5509075355b68aefd780e4d30752326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef9ae08987ed28537b7de544f1a02a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc2530f836d02497585fe484ac3b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be13168b90a840fdb33e15a76e48e28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32249a78a377b74c26cabd0ab0bcfbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf65695b1d26a383d8bf9a0b55df18b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca61664c90ee64b64dd4ffbd136287e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3a26d56c355888d75911d1c32a630333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1788b58ea4ab6b5c57154dc6105fab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7e7a415598fa8e4b2c1701048e49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef2d51acf8421720fbfa23c0791902336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f93d7f577d98c1dbd329f6323229b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b6ed48d9bd8541f5f8eb6cd317350338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c7de535eb95b656ae8f7f01f4288339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0045a547e502d84fc7d50d3422b311340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384dbdf23014fae9ec3886cf1d941a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c8da4157711ba426ae7f872095a28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142df5521d46a12763a6885a26b883c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2ba978b69cb6991c9459c3331f3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9131d745417d91967bb0d1771da6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d6c16d6d95b754e504c14963ef0c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10737e6cbb3a7dde1c20e96b7fa417347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e14984681dc00301bfdc77fe5abde1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad2e5fb69f5cc1ae56fac78346f2fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042af4e4b5091b609a5f24334ebeba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a03054bfbdc0a5acc45fc25b2d39de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802549dbc1aa13400e43e6c81873ce7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e672f783780157daa1571619e8747a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638a7ef7dfedf40392a5a876a384b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784f829598936802fdead8a5fe7feff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616e2d7cc790ec61045ea06dee2b43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf2bd9025877bb1cb83c175089c91f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f36212f93432840083f65fc8e96d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532a558851801ff5233d076a94e90f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fa102a5addb3e8a5796cec7e1de9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14034ff61c5b4db6bc9ced5e909e9cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e816ee1f8960b0fceaef1dcc372444362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57abe9058f8c8b2fe8571332014ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a9ffa05288faa95f786f7678f2b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998421beda713f460559f3a93dc1c668365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf26fc3ae1162a3fbb2f3016dca8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12ae9961b93702cb018e229158967f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692d07952089f91ec81093cae19aab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91bb99e4083a9f674613f5698cc22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b7aecdbdd24a9ed20cfab4a5473f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242467da8d308b7c283666e4f0b3ba7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ebae298ba98a41546dd4ed0437a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51350b487da445d79777265c6ea9ec37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad54385c743b4017c68c5f70e1152a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c76520ff3537877a6a52539d3582ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0d6d72cb78a0626d5b84c042f784376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd52aecf48cf17f0c0b46b91829b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f59062d90e0e21b699fb907cf7549378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4c5317baf40499035d54213ecb68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495fbcf75b26332068acf8e6c4d16c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4856f30e7609476c63dd03fb52dacc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a9ca4b2d1a3b567d78be7fc42824382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628cd33e0fae24c6ce072f6ff11b9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7737f1ccd0f34d5d8a80faded95adf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35fec9abad955f77c225ceda252d84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3b06a11c47775e47624df3fd0f1a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f94c0111ad2586d5da7484def65ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a8f13c82117c2e8f9616c5a3f96d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e568a9de4338d745f1f1616a48fca7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb20c19213f9c215d85f84c0d65095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1171372777f0a50a0e4f428f74862391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e3030c4dd2277b0837ef64e0af93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3031251f1623247c14bb1c89086ec9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dffc23162c94ede29b79d71bd90121394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f5c709d7420cf694c024e49ad757395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdabe593a3df9bc9a85b49ca1fa43b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df53bf98d4a650b1041f7a8e347c70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc22ed8c3fc2f34824824afb57cee0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee31cb4f87369894f60e214620df0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b98c2ca10e47703552e25fdcd98a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce6c644426573f160f0cfb2932f60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7a941ac101d04fc87e060dfe4cc91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f0acfe5f895e3162747ada03fa2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593049724747910f9b703525b8f9974404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d78da7f6cce2116daf2de32d7c4a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d816b550aaf217dfa6821681393214406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddac39cba23fd9a3a09881aef5c44e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fd4006804b9790f6e9389179b894408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530371ab88ffef0cac0ad0d4eb3a0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ebe6b5db0b150d476da06c7fee5bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6160c40452d4490fae0ef6bef41aa9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998a88f4c6805d6abe35f96ff5c2015412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d81ee1a71535175d7ebdafc39133c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dece27b3b807311073f067e9aedf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580e1e46875964ccb15dedaf78ca23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631acfa03afbccd0e1ded82b78a9796416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ffa4032b2081ae4707cb5154c3d80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356d29374a3545a2028be32c162dc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d1264b61fcabd55c7018d495996c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc373afa6608ee9ad2588e587e208d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54390b51cd0db44815bf576918877af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb18f5ae9253543a7e0c265c18d6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a59eb862c22d9aa8ad8f4fc2a5e01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c597044ec4be34e064fc5c8d5bb4732424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12485ec8191c77e4234574688f3ac47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6551f2975e9455a1df3e56f07a4092426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ba9f6182b1c055253742c31fb5b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b863cdb3f094557473d0f67ffe6eff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74113f23da63868eb942e4493fd35a33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dddbcda316e8133d9ba1bb1c59be1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2195433ab4516c0126d705ce26f6e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178724ccc1d640399bac356d2c3e11c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970ee475f44a7bd4fa2daff8d585de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34256681c50c4a25aafbab45ab036e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a77eb74de524e7c6e27e422108397435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e6b2458bc27a8f8d83d14a7fe8c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2c42130e7aaaa866bf1e7f0151c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cec8ddd43259ef8667714e88cfc9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de73121133902c97ae680e8f07058439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a521bb29fb2a264bf7502e7d0a98ddc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca94c46e62338640436158798e782c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee79440aeb23df28c56043a7125ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227530cec5bbc080fa9e269c5c87a2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8bb8248f252c9a17fdaed84194889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab72d8cd4bfb50465d7c8e82f209e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593c0291ed5342b4956301779114436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d35c68cf561cd0c26c643096d0e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c62ee95cd9674577de87db06c499448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0a6ecfcc80bddbf6860e536f216e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff207d3bdcd4ce95f30f780ad7e072c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba18a5214b49f85ee74fe1d8982c14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90cf6d5ff10a2f5e3f01495f3cb25c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350205c5102189ae3eeb28f731ee3092453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc677f9750f5b8d6343fec620f7caa4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9114348a752d95ec7ac4bf22397a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e8e5ae01eb624e0fd5b342a3d120456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac730ee3e8e0baefcdf24e6adb92e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd453b543ccb3b4dfc99e74305e332458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec24ecf03357e42383f423b98f8d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cfce7e9ec9e16169694a41d7c6361460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f7f74a78e51e5319684ab290e51ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89557ab0cc022d3dfa363576453527fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a4535ad8710a4aed9c25135e97e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ffcab5be3fad29bca1b916711539464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ca5077d7a3098dbcbec7e98ff177c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e917918f267c66ca87e8d9dd286d5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac5319396236927ec3b8901b978be8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a67183527204a99ca1273a372ad4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999257fcddb857b8f733fe281f05d24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a154753e31d05fe581c8f877dc4db40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ec8289b7b8dad6bc131338806451f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91373c6a3df655b507cbafa2d45e3853472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcda603fc4400344ddb5a3039ab7bd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae37982e0e2fd4dc34cb03689895a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6f705753b9f01d6d2b5b7379648a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787164842f8a508bf3772fc47eec15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11228ccb991197f71b084cf677b38d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f70c30c8fc0f8bc6ba0e2c876974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38b9b1a0f8c130c1c5f8c42f5f3606479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac53bb851094390b60b91e73d8e12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299cbdebeb9ccbef32ba96764555b87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8da20d75c1bd379dc04e363831375482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f75347e350c6b17902bd79e2618cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769e0b1c9673be7f9958bab0f0a807b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd9889ac716912fdfbf3fa2a16e4a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613abe69a5ee68dc94fa4b500b95a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd3f35bdda0141ad8bd08421b52bab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590f18b868354397d50046e51dfdbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9852edcae72024938ddad0d4ed1a38a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db566ceb3c5411443bb7832907bd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107523f47ee64354f41868b966f9e651491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebdbbe1112fa2799b088bb2f924e38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468017b41a98ceaf402a5a70773c91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1da5cec2af2e38f084facb3c4929c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0df050d69321870adefb10a4a2e90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221c0e42aa7aee9faa89c435678c0ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c91d8d4cac0df1a9f634f221f0900497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274993aa2447fd15374a18b02b34924498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c1c3d8a896d7dfd225da2590347d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29a1dc85803b49e9123dbc2c38d1ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d047e971d4faa6b76a5f06ee1431501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c04a567d269227f9367d2e34e91cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434af9aca931fb1f662782034a17c279503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace8c9100def6db67719f30dd6c703504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059e06ac64b17fe6ed9708282ddf14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32013c9a344993eccad87e51e9c4675506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08dd7e4b3247afb2d67066c2388b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55433d42132a99341ecee503c42bba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7d1ca89b9e25aaaa008eb1a5457f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701373a28fecd3ad9e0a5ce601322da5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122100db178ca687d82d6ee95eb5ae7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee4034533ee59dc845b978a28728f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3bc803c08a6a5d71a7ed61a2baf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f790904620fd5305001fea0e6ca566514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5ee1e46d0b433d0098194dda3091515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b39a13c804c0e24ffe73e8f7bebf3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26825d089a61739db74781690687866517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b68b36e0432c71858295a7bbb46b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a5a81e25f4a08112def9e3af43ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08387c6196afd75f70fca2ac18cde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933618a06eefa4ecc7e0be794221c5bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce076bece2c39a6eac97f6447631fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c83a7e561d2bbfca39faa84de2486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d51fc1b0801c070181d77b763f643e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987153dd0de10c9b319ca2f0d318738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e59637e929f9505cdc34c8bd5f1a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb3981459e4fe74b46b169c32ac245527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b3d255d9a0716daa2fd97188c7ce0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc5b2f048a2b1452faa0d843ee6ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc94f490370b84275f887336dc00b53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0fe1d9eda4c1ea52e50a471b2d67e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bbc624ab63af86ffa2afe76ee6f66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e65fe6b0a0265dfa36baf868bbff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e0bf607cc81679d660eadfb7ee671534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbad795d32ec22d577742a5cc7aea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a212b8a36873a37236f9108776f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf2e73fa5bb40ac6554137c246c40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61010553c3fb23dd508cfcf73be4398538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7af1340db621ae930e2905181b820d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d64936af70b8deafd55ae6406973ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ead6f1d62b3d194864a48c835194b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec360371c64b63479bbf2830fcd649542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f2c0c462aed48b79a37f836876dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c3519a0e2458e6a00f55e71cda57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97e8a761422f8cf4e653bef7ba984545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb2542a6a0d99652aa0f7dbe0f741546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721b84844529a34fffa1f74e234d73b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498caa7abc34f0fb4d0508b87569962548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b71067d067bed95adde3d26b54bc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be4bbf47aca03e0cd4c78807d8cd89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e430152fd0ce29a263dd7ef958ae21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f4f3f4eb2c84cbe2d5da1ce2375eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ca619a11718c6f19046a6e3e95c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e91dd922fa85099d5e36be48a32e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4edf669c36ce0d6f737ac10f42ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bb3d7a7c6d577fb2aca5c2dd14290556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3c98707a528d4b324abf199716f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367ea7fcd2e4072ee54900e00782ba6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765c4307be6a5f3019f3faff2572ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0ced984e3710597727e63ef8c073560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474230b71c24c8dbdba692d0c1834436561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ceb870a1642472639667a9951bd85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4b4f0805160a8f02443adb6ebaa84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29341f346e659c1a857d77814ba07cef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1355ba44717362d321030ad0dd4402565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749532eaa57fb3627135006cad31109a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d54e2a826668ce9dfd3b3165609c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e573652f7aff84256e39697067b6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f79f544a16646d959fe5d74c4f498569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d143af413c777ec52e2286a75fa7c30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1819a8c5a0f6d53fc373db163f8d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74c289292b8857e00c4ebb1bd53f05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44404cd6309b425ed6d26b7fdc0b59a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35043d55311a6b6841c15674c5a4ab6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca7443c5782ec3a40991b25cd6132575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ffeb5a49d720d809dbfc38c1d7318576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6340dac88e59692328dc4daafc75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a34aa52d232723f1fe5a434aabc35f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2ac349f8481b3f40d6b3a716b3c88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb865367c4d9af8fc6169efa5bddb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1cf5cc2a06d229cc8f57e155dfe4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df155e1f89189fc105774b146f70f676582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa31e4164a5d299c54fca4b0b3396b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514db7e7b82e3e5749d68efca1affd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b04ff7bf153785a583cd073c7fea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff81b1f1780430a6e9b1aa2e80828586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641960014ef052524245fe5b1b5af72f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8c09a55e9e29e5b22b7ed99fc02e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32814c111d55082191b728acb0abf0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06470669eb57c4ac1461cc33547ccb32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1620333d2df970f3b233691fefe51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385d4c4e03c6069e7064ff27aa8a61f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fd4be62151df77bbfb86564c2886593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36775649d6b8731d5336b05915063f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0e254edf35e09655617bc6f2ed35f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3276e7093882ebb45de67a47cfb039596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9385e4f0d26691724b48fbc5ae614e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511060dccd4bcf9677dc4b903fa5019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8345eabfb259593c8f72176abb0bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77c1b3d6f24c238090d46dcc8887a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c27aa8468a9520c46a7cf3a697a6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba39712dce38584385633f0089b96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee638377130587a865411baf08fc87e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f94f3af81bfc89f2d269bd5ec7018604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242099c8096a99a609e58407d55f6de0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569022979cd460273b349bb6062b0961606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561e8ae870505b89015f3c2128555a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec38b64b88fb01558b282d996ad053f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409dd0a508125ca4ba1ba80cd9c2f2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29281c8e4773f310a977b51a66e2b118610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320610677f113b1eac26209b35853a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3c7505b656723168ea0a988bba41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb90900da07e1dfd166c89faf70ef5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235bb14c905aeafb44d46bc7020c7a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd1f257e1a95e439baf5cedac77680615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea9ac4869cf04784e1fb896c32866d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286da6e82b39dc36e45946ee95c5d2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb80dd62268bfb5fcfdfade55a1d46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244cd4fd09fce6ca039ba0aa7a70fab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beb629afb647796fb8114f53e10efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303735e8602d35a54be9b280b86d0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4ed270befbb6bbc6860a4c72bd2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d359cbb1c50ddaeeb1b23d84c52675623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c5bcbe2bd7ebbca3a16bce068b17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762454eae423fd4213beb5331b5dc857625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8ff44db2bbf9247d0bd300f8ba2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837964c4811b973f0df840c1e8b71dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82ffc0a56f1c9c978a89977df2006f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe6d487c27a90e47fa05252cc709d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831eebd67189fb94157a5d2dfbef5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf087de9f5d90936ee604b1ee653a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6c6b24d9b26cbf84573b37e78b34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793c2d730b17bf3ced3767a0a1764e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5068fb03ac35967c8ec8756b59d4e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf969b311e4b5d85a147ad50e57ffa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa51b672b0270ffce14edeceb3d4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d5eb22df6be780131543c1f7aaee6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1fa78422ca15355514167072316ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c1a18589e6c33aa25f061cf2c13e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa6ea695901650aa6c9969b87be7e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045e33701cc180c0cb1beea1893137a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f4bc018e33c037c65068f0b815ad7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f45e53a06f2551fe30e1984ad31282643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c54d283173dd212739384a1f6deb3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5e6600e072d803360637e891f2c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e562f482309eb818c3e94d51cc175646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4cb6c5a369e026efd78aa532d218647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfa2933215bbf8c98c461b9cabe413648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d48bc2b0fbd1b82ae79a26a95bee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd2f5338acb48139c680cdb584f50f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99223f8738e4fb15203dcb99b8ffc294651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89997b225a6374708df9871dd0d0a583652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efeff5624169b0330e0e540eb98be3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec3f4efbeac10d822891e4971c8a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d23ffbdca189b7f4a99179ceef3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61409a4d5f9eb0c893f288a09a6982d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc81ec5d306f3e173cef258587eb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b157ea41a82bd86e6d8286b8143b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c38e9d22f66fe75799de662553da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dabab5fe7a5419a92004716a587e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3dca972d199a131ebf413de5fb296661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469634ae4fac0cb84900c238dc53cc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6d3c21a597cc0d6ebc5464ba9fe9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727abee0dc445feccf9d3efec0007752664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b923ff0de4e852d260c7b3328f5e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974a6a35734f7729cb306dd4a211f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15b82928353687f3986d1e304cfebe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957faf04545a44c6e4bba967ba05129d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e2901c65623fcf2dbfd4eff67666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4517233944c1454f35c5307bfb694e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b4a1ed684b40187492a28ff8504c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc495a0f814f4f124175284f69b8117672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c2db3e04d42807f86d24d4345c8bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b120b2fdcf1d38e6bb0fda6de3ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5948ec7a6419fab508301ef3fd1ca2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf12bf26a3c6f6972f07e697336d7cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925cb42ef1161e99ff2715156e7e65b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4acecbbc5a4d12c019635cc67a7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd73bd156b9f99e75390b45d251fee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7df88f22f55ae7e0f1f49cd53f50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307cbb85d868cef3b6bfb3268bf468681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bca8c0077e559feeeb1e84f46f8ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be70677df0cc5bf980531415fb795a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ea75a053a91d95f715deeae2b3d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e35e27dccd9c05a0b838983ac8f64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181fd5c17b123f7871d1f4a984d2d1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1484dddd41f7f493d5ae17efdc2c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280bf828442f17e3de5fe8f5a2e291688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee985a70fb89d8728de37ba7b8568b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc8e095b389e5587c9489d48bf517690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5c1d5346dfe537f4204e0c9c2970691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e1fc852c9cfac3ed254ceb043cc97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab651fa347c128d7c2e94bc608f8b9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a274de57a2b9c4dc620bdabf94e101694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65277376816a5fc01b510d942aca2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39984f3e73f6735b94155d9f9e21c15d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63489116e1350a78841775189d008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c7b3a3b69864ce8d147f3ce1148f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52803739e3a3934a5a3a6f3d42242e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940a10132b1d1605ec86a51f32ae44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a99f35419942070507f177774f07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61d651145d91bbb3233af85357b81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbc9f191b4ca75cb8f477f5a6cfe0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c50585c88c6991d567dfcf1164775704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137f0af2d8ce0447d55c20398b3cd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda2850566bbf65904ac865c5a9df2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da040584d4a7f0acbbb5ebf946bbc6d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff5abefc7080300c907a4fa4acd296708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525c3716d7e348b5b2f45bd7f642b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32089826e341daa3318dce9ecc789710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf60cefd2e257f0006382e47b2540ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faaeb50f8cf41134e81d28aa5e8f0b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a6caae2b7aac5605cdbe8e22992211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384746c4623552c0e0751e34704a12a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43250329fef9e64fdd58d4e410d9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48655722bed1da2f269ff1dd650fab814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612eb59ea708c8181179ecabf4bb0dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c272f6ab902617f303514903852e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da1d6a4f2e8a1db2c37da7962f74f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b7fd3ad907018fe620f81debfb6888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46e2187646b3dec9948e09eecaaf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7072e20e13e60248d612ccd8cec4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0933078ae411a94eb011de5162c2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e12ab466465e11e46b937dd30e38712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39333a06e0b857064ec961f488b777013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ca9b7a480387080eda4f674fdfa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd527cd3d97eda76dafd36ecfb30f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f6bb4bdb7243dba63683812378f7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb39dc122d3aac4e18246cb85763b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c70f405d8d5be3ee3394bb5da506f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2996af983c058e4704712be5020c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acf666395e6f0f286913692b2c4b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cb52a4a41ea447712ae3cd221bf2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd12521bbfcc8f755af17e49438b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab1fc98ac24533d396a4526e18962323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f95fb55e1c8f4b93ddbe4133735d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbb2ae73e5f4f0063803e0d758ec4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577138d3f336fbe8d364ae79585db026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f67a2db6aabf75135a4a4fc9246f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9de02dffd90cfb539ec12029cf69728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5159806817e10030bc4faf4a9b361329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ed49942d5d0adde196f07fcb7bf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5317a159eca1b44af2ca34e06dce1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd680a3590c495e20bd134998c4e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc0bf504c0b340687b8bdc4e15f67933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e71b49d65efb4c9428a3966aa8cade34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed172d0f2605f40e31447c2173b4de635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88081a2878ab8ce431c2039e822624936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db7e8426e0d3a3e1153444f844b4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a9f884ef94a4322acb5e03b89f9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0064a81e892ba8fafa000d404da32539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72eea20b08d695e9d3294fc2a033340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345a0eb4db7210aeaec8f34a5dfd4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d0127914ab0214ecc93a436540c9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92560bee57e76829c4ea894ace243b9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5680a0b24ef9dcbd03060d9eb33347644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb502bb80d04113ed9d99f3d0517b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4ad04fa3f6d5d1d0de00fea44902846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20190bedc1027b2b295a44338e64a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceae927a17e257694067d07676733848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ad39608826ebb14cfd7338c3d3ced49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8c6c89df091300968291bb991a7ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502d0ee18c5a2e9aca7e59d08457a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec4d091d92e025b10156fe51c78f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30887be70d7dd2d7f13440fbb59bb5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550798b45f47f5b72950727ad485924854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443456ca31beb3b87d99fe86ba53b7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2e74b273fa3a7211ec034b7fad3b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c95fd595ea79fea7358c44d336bde357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5895bc427dca64ed07e8f01e6aaa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0acbf5600d5e4420de1dadf01f1b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d7486a58702c87f84aea2ad60b2ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9319967a37bd3d21d601fc86430461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a5bb58188080ffad4ef4d709fee362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733602ed3d608b5cc5113520c9a75cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2f14a9d0ca6c5f17847cad6ca6f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730475c5c4800d92bd9e4d4199becbfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685247ef7293d1828799e1b2effb0fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bc3a32cd49ec9f3da4826524b84ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047860ffcd3288c33a20ff31dc2dfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c70382c856112d291e73d00fc59d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce4fb13833ba51e5126aa2f28342b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac021a5ae5b922fe9115bdfa7321ef671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09ee63b1176cad74ae9cba595897c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f373c9864233c19c5984d15ed5ae773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dba160188d8af08bd23ecc46bbf4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb6a47b50161c379f1652957e5cf3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bbc64b2902f387a1d54b424c1dc6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1dffbc1b69a2597394f689f2b6d7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223604dd7da9085e52973d6bac99c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b834a4b29e01043389512337caaf1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05181da22bbcddd70889bd937d0a3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df966cf2f64d7002f39064661b7e2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e07963be5ab6e2cf11181233d32382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894cb5022f1eadeebfd058777bbd8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee48a83b3fb07db517c1668464bd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226b81871031c99f4e81fd186f8450385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8463ff03b41a184f9f72f2a67048bc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf986b2ddb48dac34862096053df98e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021891bd927d080b1502b6f6779c91c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df712fe533a36246df8a2e8101026e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23194b752c36bd47864a94efa72157d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbabdd0c4122c515002d881af74d0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724bbce9257dd70ceee6c040912cc6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb1eb4abc2374daac45ec0531116b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcddba43f69b023b29c71da7f7eac294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263ee17cc62678c95776b5708fa0d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1b4f830f7413ebc775d04b3e06fc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a8ee17c1596005122c5655dacba897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb824b188953e3ef12a33af0b3b4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ca26882dd50e0039cb5476b61b47f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f80b8857e6c12bffe2291904b40b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a5a6b07e0402866e9c8789bf93d2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70722bf1a97633811fe271794f0c312102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928617b32164f82e51dfa0c61ebbc3ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53e93091ea45151bf342979d5238e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4e2183301a04d4fe768e4de9b8e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf96656257f8d15498aa19f7142eb36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586145ac05445a1c1d5421b58fa24013107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783aa5a2e464ead7073a712c2ea9a57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91ea5bc59795a8b2f95113c567e8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696857cf0b06fbf62b10c0443fc108ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6918f5fcf1d94d7094f61502ee2dc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e43fec1e7e2792e7e2fd8d62681b27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7787ccb86ccea9b2e818c6de622483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78dd68036ba69e872c5c3763a9d554114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72337e3b341c831537ecffe7f7bcb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2b6568c84fd6ba133c3422d35dbcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6e0d87af36d8d2ab337ee7e858f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35fc2b1c766fcbd3716ff86d2370d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8f0d97447c4738848eef3f98ecbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec421058ee01ae4d9fceb8013163a348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e132f906d109cea1447d6f090effd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70e50f5f86c5203b1d3849a6e0819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd481d170243d4a486bddbbe158628f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be23cb666eb065f6ebc383146e54ee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecde8453b3f91fa7ecb6473048f844125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274af4ff8e9cf46473dd85ceea39de0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095393a21dbd2776819be93777b6f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505b4f853b69b4fc38fd2424f11230128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ea1409ab17f78e232ef427f5c477129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c167067f3027f5cab4d461ffd3f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d662502f320519fae6cfeedd12f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9e5d29db2d89ba8bf2e5a6e53a51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4058905b8a48e8529ee79507718a83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc8298e4d3181cb5f3da44e42cc0b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dccf65bebda7f9370b609c31e86a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e733b5b7e70f385b26523d00f396a2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3767215bc0332956d4da5b61e753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78e545c80d21c9232fee8dc750bb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85111f09bec2a038c946d90f5c1b1c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9bf54e71cb1d5a5b602f76a79e288140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae6f5c0d55a4988347ad34368d52a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c724002931fb53b0300911ab0480d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ce6957b86d807b30e79402d4425c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef4225d11b7a4eaaa97cc451585f34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb917b1b2ccbe8b7e3ce90cfa146b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d182628c3e2c1f173e05a5220b7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ebfbe45cd16a81ef356b94d898dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb009d6b3660191d155176b0260040148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca50e44f807240e7fc3987feea031a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67663383691314b0384bb545ed96d171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc90b1a13356204cc23a533d8e8d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bf580f00197eb0fcd7414b3384685152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f90ba920c6b3fd7a902d9ec3d9163153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a5e9639053ba60f66833dfa200ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925fb5d8797e754d984f43cef309f75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923e0250c8783bdb9f7ffb104f2ec11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9b5bb1e30648405f6950d662811f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c068f8be3ee776e3c032706d738264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e81aa7ee5c4990130632d6704c00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d09d88da07bf0a265ed06504cb3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85179570d797f2e4d11d74357c7b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345c29c952ecc15e6e3a73d96fd137162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6af0a9f374d662e407bdca1205cbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a345b9980415098ac799ef9ea1aceb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2069ae978b5e348699613702c1df2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa20c94400620ff92e36f0638a311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93568ee83ecca26a66396bbe4c58f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db021da35d1cfa4fa5dcaefbe98dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64fe8f5a9edb6f8dbde50a1efc9488169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6b55f36ff7982540b451ddfc09556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba49c6f81b6a3adb4a17c2c552599e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b04bb03715a28219ad1fc1cbf7c45b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e51aa67346dda7d2433c55638a2e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c959a8bfeaf68042a82d7b001d3a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a765ca594b05483e89f4aa34d9aae7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438c0f28da32c6321f83cc6599d65b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315476d1f9b77093b72c0553e4fda5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e45a1885ab05a22e41e75c20845060178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb84eac5cb2d2ce85c4db6067020fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f9a761610140b4e72c17db90950e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ff652ccc9ce61692355c31b5d89f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25285bd1e6527823a52851ff79bc47c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960b13ec33abf488942307d4f3f866b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b8a89c922cfd68dece937c4ba0353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f000958980af7d2f9267b728a380185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370cf79d52fbc75ce28b4adb7ebea8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd33594a3341381b05a03759526568187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664ec8ef22ad56fb8629cc3df50da0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c5ff8c071493b8f91af68b166d9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93e730df0061553b1910e9867dfc0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ee376c40561f939e15bb4e8b80ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ff3dcdf7e9c7bc34d3cdc816ad1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22a9fdc8647028f0e7d9cdc5350347193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a866aa66038bda11ff2292813947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18dc4d91b9a142df3b4e77cc42f92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93bf0c99c8a02c8c4cd34f658b5c89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedfdd99f71923c14d7a00bbf5a491c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6722d9656a983ebd3bb7334aa9dd14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b98e83987778f4a240dcc72deb5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3ba23c7227369c2c2db0b3df7b181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0996729fc875c99a3e06a5b3c28fb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e25f75936bc19a5b2e0e412933535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705931d2c0403d72c6777ec0550aec6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be126b9e79cf71a6011ad7a6197f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274681502e724b6bc630fe4574ac5b08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383a5d545446212886db45096ea6ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65f132bcb8b4dca44f919c01ef6c6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7589bfc353374a26f8580e4fc73d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55df491c63407f8076d4eac734d0fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9fd966f9892bd00a2f8b6ce2147dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b36d539d4d07a9eac8c98e342c804c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2535882902145c4fb307347be16c0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb869c948da22fb6e85d87e35a9f86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ceffffbe7483a4ab5646feebaaaa7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d2a72180fee71c4445d3efe8293d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453d3c02b121ecfa399ea7939916d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d872f87addde8e73866b7804bdbf3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e729ec55018f42c16bbb075c95f73d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9fd76a7fc46cf8ba3db2070f37f3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32823430b4314e742d79473cfcc7ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9e7a06569c48b9fea0a1b5f1b39f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9c6ca442ce92d3a9237af8952ce9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecdcf1eb90f85d4ebfbf3ec818a98a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89c2db448d41dacfb70a23edf64f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5fb887de5c016947b0accbf4904f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed110a1da67badea6c5da29ec34f690d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc30af5e326095918cea37feb3d9cda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048aab020d85cb114af87ce2baab3d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588f6174428afddaf3a547b99d010a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b25387e981de896efcd6f6e2091e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777f72eccf685ec4c28ed39dcb2465231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f8a0bf7770b47099939161e7e0c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd280f079c650b0a9b21d2de118d25c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0fcb6fa99038ff6dc1229dd02eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f23fa8bde8a47dfdda0043d5322ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb23d4277f1de3c7c288891fdc5ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91080e14cac79b419c4c4bf3ef19530237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279276fceed49b31c871cb53596dff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4b596684e21f91d9e279b694bd235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce91eb483f46b3e7300e15787f2724240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0385e8dbe141f69b2c1eea874cbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83b86503e4b71999300da2abbd0236242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c02543216ea729ceb36f30dd1864243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195de2ae2402e0821678f8434a28567244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f8ca5232fb8b3a731c45c2b668829245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683112aa7f3007ffce7cb1908867f96c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904933da9dbfa95b1ce9ee8f26f03b68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886866d6e0fb3214d603208698328a86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b2fdc9ee2c365b771d3a99b3fef6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4c7ed88574315a75c494d7947d3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54e1f6bf7466302c3d63ee56b7a561251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8076543c4b78b8af30132d579386d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499819b05a2797b74ce4764e21cfd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6dda68f8d85c2b20f4ab298a71e7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ad33d8321067175bcb7c83505bd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de363328cfbbe93056037c893ec5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c900e93b1b151a982f0e1c4872187f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399d92b33dcae3e03a3c602061c891258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96639db0f3e1a2d1d3534dc9d8544259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67918e6a25ff7e4eb432f6772dd0ba1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225be25ef0bf86b9fba5936476bd1d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad4081ab1fb2c966089bc84926648262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727931eded1539c2cd99b171b3886d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9b725504e51f7ff720e2f347b548264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712f889bca12a4292ea89adb72407d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234ecc21363302ae9f4575348383ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93371ecd37cb5789ea5c7646b73fdfbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ae05a85d091b6008dbfa58c1e01c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e673b2eee2336b6c33d1eb2bddc41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f89bcf4b280361ae8e978965bc62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49f5760480ddff69b0a839360693a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738f098e7d619e76ee79f7c277d1eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9c92fb1fb116130db5eff60313f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db6a71ccdbc431821c476a88aa9ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211213d025aee2e7eb38a5b24f7fb13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a28908071a93c83e1b8652e66b99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c75f620705717542c00a9bfca772277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf0562346f6f30398264598fdaad0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f47d4268e4e224c5630931121c53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96a9f1412e722c95885e1965ed6dbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a49bdc2948c93354aa9ac1dbd2d73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb0ef097c25fcc75dcd0356314c3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3dcf7e1208d01f1807a5be611d830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5d31c5904f93f26a4ece23cbce05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34fff5b0fe220468366a2bc75e39e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766dbaf09715837d5d410acce510bf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda86e69dad3e94179fbc3ba7caad12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b385ac8db070716b303284d154b022288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ad3cfafb31341abbc0b7a0f8a169289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf416e2388bf32080d225bc9de216290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da879b1e99def7dcad8f5e508cbb53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d822b86a48ee3ec48f182cc45a846292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f47f2462726788f128d5bb9be3cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22af92bb6a4cd875330450b2440725294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b08855a6aa927e5a4b9a2b0b4a66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89105501eb147a177f3dccc97695ab9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7bd5c20e1c97fab7d01cf2efefa40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2c95a3fbe1cc71d5c539c0ffd46d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680b0e619736248a50d7e18877ed8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607aff7f39085fa3d6d1aa73d8159d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fda27a51b7b58d05ab3b47d0848ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8002f78cc1de4c6f4376b0f0536cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb288431ed32c3ade330adea1c3e31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d2b6350a3e493ca5affd32fa93f9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a410061001471d37b45e9794e05404305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa33052f936403e7cf6c34765b37c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b37112cf0a7c102d0e70ee90f015c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54eda25158e132b36dfcd4d2e8ffda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf8c4b3822a01435361954d957933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732624f81809ddcc9a5cf01d1fc8deff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346b5c529203c5f1988c2eed48cb5a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81add9caf9fc2f178600cf666c47cd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2213adece5d8ad2524bbd0195678a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4594630ae80d30e3952f389530d1722314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22ae4cfec8e045767ff9a3e819f20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d7a0aa1dbccc7aa0e4b93ddd4c408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d653af42356695a79124016c3590a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fd1103e52eee0f85bb9dcc2df89f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817199392e378bf84c891efe3f96a88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b627ec2e22b26c036a727d962500c52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9788616c42eca400f2de7c4f2ded321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114ec9a83bfb1181d0776149cb6a2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea700189e2e0f15f00210aaa6f44292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52831be336f0ecfb463092ac0d42b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff70e4255d6d2f670b40889fd694f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ab0b65b859c35ac0de91624ce571326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c469b8e1dbd8684374839a168bf8df0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5023d56dce2bea5edce5c0f2e052af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504603f51e06a2f08608ad483c5ac980329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921269bfdc4dd8d38787a94f6888993330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285345b96830c3b90496abcfe21f280b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a1ffbbd6c0f29c1bf3053fa29c169332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08719ee4b7bdafade2de4c9a20ec4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca4a81bb78b4be852f78adb165ef6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf488e41b6eb64a10dec39e0a16fb6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d3747bbcbe2d00a68bb8d2f38931336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec8413572674ccc7e9d65e9684a41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c283b59f776ea7a73ddbff14af7b93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173811bec706abfb1975fff3054b1b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ab12fc006d8f54c59d31d4dde511340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588faf4a7d5c227b888d1c0df26b28bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2790c0adc7e6a027852f85e4fe5aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a826d8d7295abf6bb63697a6669f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e92d10d5d8db2ee3af3d1d0c0cb6fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10d2cdffa55194b880edce17f16e00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4b1b6c56b6e3122c36b3fcdb30942346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb8d23f15ed9793b4042895b5ef3bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099d6a5036ba15d936003440206f10b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019151b5c9ecd30062fa39eff65c410a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa000ae9853702e818c7036561f62be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3cddf10063fd8824468f8e55b46cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8c15924578e38e6e60b32283688e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e895a5d511b1c3d16413bbe80fa3a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c729dcc71f1772315963490e47159a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd9cd33ab111c218f293513f79750355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96ec03b534bd18eb212b0a7f570085356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4991e0f6a7204633ebc92d996a065357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93300eb18333ddb8a0f7bccd15a1beb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bb313807b3bfa5b8f4d0c3d273ac2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eabc6c824557db993644b1f0be12b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8690baf3d559feb3df148af47cdd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c0bb25acf4a8a36ca866e6e877eca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68824c5e6c0688aa5d0980e260c917363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e8d72a4fc0c43307de32b834c6e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049000de1b9ec0d01646ebf13f44918a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a8844c9a033b49369a6bbe8c7cac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7bb6174754123e980f202dfc9115367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211284d06e95ee057180cfd3d9d853d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3448865638a89f20b0ed2aa1394fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d7f5d5a306f94776177268d15a1b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e400d8daf5612eb55b1a2711c924b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3790c34c8f4256d36a49bb205d66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990e98de156f74fc13465b9603c301373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad6e4368dea9ca32361248afcd4636374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93a850a01455a7d65134f0cf2c644375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d961dd27c90c3eb845683636082e45d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e413f664cde83aff12ac6aa244122377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5b95e3fc4cd47b5ceccdeba34629c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c75b8f0751cecd02e7fefc16293c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769d83f43241d1ca1af71db34aa4c2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c7ccf2a8ac62f245aaf72aa0e365381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef7570b277ee518c6dff9040365ec2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d03db947302ee1718e661331eab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef111ca9ef1264b34ed57d04a0d2a36f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828661f9e2cbc85aad8d729342437dfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4b35ad811fbdfe12676231d2cfe8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499db7472b69e2e1c96294effeff60f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3d756e90b38fada5752b64984609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69dc6e1339eab04f42508275092c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a447eb987cd10c5fc01c9d85309d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37664ffbc518b1b45840ca4aba3f4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d869eff45a73500c0459b8b10ecfaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecd9055e4de5cf3d000c39254fade1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ca9d9b585bab78c3a3152b2d7c98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a528fcd7a617da91e7cc75b2e2641ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c99f61d48b8317920822c3fca3bbb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24470974ecac4b5add80348bb6a617397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ced6fecf6b2825fc19e449a2d43f4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6022d6095d6b578766a7a637c8c12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f865efeb0a5a5a4b4492fb21aea98cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398377fd8a69e2e3927278c1e841704e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5efd246eba52d43c5d36d61f7659c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c0f20e71ea97b7862643d4c128df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ef85df6737bf2bea6de1fd9c0e1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0295295732bd3dd96b221495299d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82b2bbaff9d05e7dbd59ffced0129406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a8289d9c14564e8db1207672d1f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f419e6aa3687981abd73666ea50af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60dcff3f46f67818a7c423eceb739409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac717ce6217253b02ad9c4e24f3d14c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6f5ff6012caaf792ac8758569533f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239be673def2ddeb693e508dfede14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab2bbbec9439e6301802148d2890b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f5f63c248f9f1c377c6e70ad1047414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8d42a7cc055fc02597948a1ecafe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fffa6b60cde9e37699eec5783acdfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e931c6a9d2931a51810f17307b6a0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6b2211c26f76df258bc79617aa986418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e82932bacf6bc08a00a970a67476e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93929570ead03e9a5a4abd91f87d9720420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa822af7a3a9fd48eb03f332424fa69f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183c9e590342810ec60ca084a51986422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f64e174bd155fa37078768221e0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f4359b27f54a9d6460caf8c6b586424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a3979a0b2ecb19a4ffeeb45addbab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60938fe68c16ba1308a09d676a2c2f90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfaa2275778083ab2b6a1c89b7885c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a4ac4f2580a31bafc14eea8849c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084f9ce0df591467efe15cb4bd47389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8b2c03d687166d1a684b6e16c736430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae5d3e5ae99d11d09bcf65399d0d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd277ec9f8c2f4d111caddba8ef153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a864984a7474288fc1e0dcf6f36d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253a556d982b0f24dba121c00e3d6ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13856bc12fa6888f624e45c9794fadc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9534a1e90b6bed27410affebc0bba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4d189713355e7cc20c4996c0d9c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1375fb6b496b0cc88c996f52cef309438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d236e179690bcafbd6cad4ac974d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce698ecacb83ccc1885e7aee87db2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e939ca85a125eaf5f7368c6e384cbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebac4bf2671ad761df624c73f01458442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9f95c171d1730909959bd57276c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557cca434e40521b404a7ddc6afb880444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57f0d155b669873fb831ef20c882d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3140421de9ca56b2340e3a4872c6b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5868714048bb12f290587602283ec86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbba7ce5e2c582f36681fa343a94a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2e49b9c0e3510bce467d3e5654cc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194bcdfc14df5c8665ff88b6639a68e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985fc14e91f587fcc931913904fcd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6033a88ca4e9985fe9db48cf7d3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aede6803bbbad0a5f527e91e29a5db4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe2df99ee62fd5b5eb800f8f7fe3c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938111e1edcc6223257af8ff932f738455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69749f06f91b171b14ba59826b8f7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3b4d74229cfd4ae289dafbe51cd9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503365049230600af9ce02f45ab843e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c6a25b189e27a1929a6bc04502a46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c48536053dc8a3298fcd21dd1c8c12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583c9434c5c0f57c5c4f3ad85bf344461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e91b21c1b0920c4962d9085d49906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00d3a0866d0e8f53ebede922e1eba1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be475e308e1ae11aec410daf1a1ff88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bece9d0cf8d347268d5c4aafb73456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293bb81a9752ac25dc21e8fae6e6f2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c533c633868aa030e4e4c90eb4a52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e86fa8c4523c6b24aace5812e08a66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b298d390eefcc74ddc33fa061686e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0497ca6959bac7da41c77b4c01232470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005601324cc231476a9c594bd50ebe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e777d313e799354e8afb46b8bd87c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3750979417fcaeccd41754f666bc2c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897aa1b194c1bffd2ef1fb388bc876474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f41eb35feeb6c798129619a9fd84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6d9ba221cbbf0b2c4127918a2b40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd56bf2721a38ab2c96cfd6a47d27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6f2a55bdfe8891ecdb2f40602ca0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ae277f9cd09d5a29cd2437719d34f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa9769596397c68066e6e1a008f776480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02271d9dbf714d08ec4a062040ddfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de033a6a12daf29a317dc644c319dd73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dd06569feb5b719ae715ec9a7532c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae16846f19f6500e1579f7d680dff5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0a9ebd08dd60f0be901c6716221f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f151c9aafec8b86dfb4af4bf0d207f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5592a2f873aeb3ec849cbf6c47493487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b1e09a0b45677b786d62812bdcd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef8562a80f552be7f99ff281415996489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe52e567dba6de5d08338d0e32888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b42d090ee6f39d383b16a1dfa3dea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5092f01e2e91b31e4934b6a42ac92f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc6148985e1f0674530217ba01011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead1659d7923ecc3826c95aca2c315494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d8bf4ca33f14a894a12ff596a503495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd08b309560ced702f76bc6bbe13b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b412b451dd4d2394992283c5addba36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0268c020caafbc38acc1eb1a9172498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6098bc85fa733b141f777ff007d6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc3df339e26972470580b767a8bd14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e96c6c0a7fde5f16e04dbc1147a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece8685303dffb2bac81c132cfb0da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83188dd7557c7de9c116f94d3689c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251e32dfc12cd39e2fe4989017208e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a26fde40309d191a7b95785831566505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fa2e6b7d66487f346e70e33d592c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa808af3dc5d6e8f1ab335725bb91f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd977ee8c7b4efc3d35cf0a062779e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e653826a6b295a0739a8d3769d6d9c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989369c2391717d2bc525377463022c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc89b32ebe53352470803edc339e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c58ba850b24040a59b22f438d61fa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d922b729e01f8d63cf69995f9d89d0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889fbbc0d785d84a5e8454eab313f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd56d21344f6e2082abefe64bdd795515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcdfb63c7312f5926b2f1d475117b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963a73fa17f7915eb6d073495fd6ee4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198994b43ad625c7c11eb36286c2fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c3da011692d7a501680bebf6e9de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb8c4855c5232b1d7df28aa57db03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6519ad0cff7379f9687f397e14d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad7d338abda7bf7333116a773f3fb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc52cf56f0257b1b267e1f2082b26d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc4f0d5f91409c8842b37834e3913524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405ed17ddd355a89d1371937babb0c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20b70163b42bb6fc3d1eb3bc18e82f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c7cc962c8f0388410e443c6e37c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd0a69ecf85d1ec9f756503b359d31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10506b1020e3ed23b39973a706e2e106529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd142e7bb7c81747bb3db7a078198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac097adcffe7dce5b5b5bb489a5229531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900ce72f3f1af01b86ac6fd9967d44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166dce69d4725652d717d0a9bda6f9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6712255a026ca479a7b07d4964de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e3a8e734acb3571567d0454d01124535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91bdb5be893b54e4aca7a77ce073d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52c98c5df0d5269dd770aa7a8b046537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc8193373c010ef099c36098fd866538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522cf9f3ff3d35aa36b052064ba15f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602481ae41b30c4f7686a6e5f7e06bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f32fbe15c9c4dff3068bb6c868860541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed99c0b8ad8be065792d93db20121e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba8457de2bc1b80ac923732937a45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bbfec29793326ce975441dd22de77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4adffc918cbc7a469732f7872ba26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6babb22cff5dd3117450d7812693bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fade3d080d372ed17685f4c49c2e873547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d10fb86d29832cb4dba2cc2a16220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853670e51383e02439f0cdd51a843df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce093de6fd942483b287a9c9fe878550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f91726659e45af277ff3c91f2243551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36426f77a06ba41865e55b32975157552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a85778fa49991bcc5ff0bc8c2349553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917b792fa59415b9914162577e4f80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c8f577e41bbf9418f51d03484a0c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68d96cd4cb03153ecf868c895df4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f17c1ee39af87bd7f07498d0718716557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129fe32bfc10ce10ca24d1411d5e918558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361a0158126ab6f4485fa61de9fc4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8688f858f05e62e661a995343fadf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef84e7930c8d6c8af5c32bfbcb8924561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba4285ce47d479a03a9243fb66fb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673316e50130efac558937b6b5ad929563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ac3f712564c624990faf300f7fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47226d438109b0917df5152f6fe9db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a78788d81df6a5c2d99b9891575d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed17593db9014db46e68aec8af5d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc2caffaa3b5b56b19a2ec3440af01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72ed44ac0250c3ae334123c9ef1bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ba34127415516df911f37242e6d9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb54db89c78418de70846f2904bb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa8861a8c09e2709e57a89b681444572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63d65cb993724a087aeceb939fe12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad47e4bbbbdbc22859bd898f78f7041574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82a8f86157b8d15b99b0e5494b888575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d75ba5292b0b334ccc97a7f085c791576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eda248dcc708f473d143ff01dc9258577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d7df756bd74f5b284cff6087e4fd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b9b4e559f37d2404f958df76af4a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893320b4fe5ef3174c46a64f1eb058d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4d545f7d7f8999b7140af4f930bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47f046821101bc74e7c2c1ff9dca5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd4d6723255547ca086a236e047611583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2fa151943c66b3fd3691e71f62ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4bb880eb78e5f158b99d3bc647751585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedc2bfb54acd7abd4bf717f298801d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da791fd2a68e9fc54ba95a2bf3b6453587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643253d7e560d4b0fab4e8836d9655d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386eb3829fb19e40fe4a50c81283f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c8a1aeafecd5e03ddbf95c77709b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a079adffb15ed899e7248753c74ba6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89087e4359894298febd759953620687592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21419f0bf5f36cfb5d174752a44e770593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7be9e7b53a21e3de61cd04802f29a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49bf3fbccf94e1517a8b11327ef813595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da760fd0b98ad2095c0649966d497a24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9382a68033bb01cd9d884975fd8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3458ca48391c7ef875929e979666f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3bf5bf0f238fb96b3cc960a1dd00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa960f413dc317ec633019e045852600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f431ed5926596dc3db9999773c2ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263045f353a37bcde5342ccb0ca0509602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ae32bc2fd4901caf8f84caf11568603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f046f4a0134f54c6be04f087f49d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880cee7e8ee02dd503342c2ce28603d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb0d88c6d3680d3138facef1fa1000606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18306f7db7af488011e61187eef16b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b52517d15e664e607e414118bc56f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b9b5d2a4fccd2d7fe6187df54eb26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee63c480cfd78388f5103336fc2d15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3fdbe592ec07928c3dd60d775a49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf17db1e7093dda873f83dd07df98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441357d8516e3dc31b65f7dc2a634d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19641d1b927d554abbeb31ca346e3f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5fa3d15d30cf90cda5f71b8fc19f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5694a72d6a75b131032f85b5c1f15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161befb76c957b7640906955c65eee5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac4dc195da42f0a4d2a079d98f91d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a089a2b903803c9cd1244496aecf64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3e905c07b0342ff0e81da7978b8a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a911c3a25db3f23fe9eeaa069450c65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aabcdd3243d70c5dd1631662ed1f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7db06413a0570e1c2847290b76f26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ed50f1c20f8764b0a2306ee2ec75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a29a203ef39ab88383190418651a38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907529a142a40461432dc8f88dc6038626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7184a1f690a43f8eb7404e48fc34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d8b9030895c91f518637cbf3c57a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d03bae4e72272432bcb716b704aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131140f578941372ec0faa5703714acb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89eba0bb75e04f24030bf2c1370e78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f5747038f8a1b721f04335608d30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13025da96070faf8efafb2c528fd7eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298fab9a5001736f27610cebd8716c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3cfb51721465fdf7111c8abbe832635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744588277abc8320c7000bc8d1462b22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344988ad9b5c8f3d02171fb4d363603637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed99e7c08807028f4be5fb269025645638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ef2df4f57487c2866524bcbfcbc1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a4c1d7655196efb8bd2c96ff69550640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711312027d0facd3bfe8e80a0ed31b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8c535850fc95b833d40290a11fd8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cab1d525b4c47f838fe9f0b3f60c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e99a6c469e1234711ae6437f86cd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5cb0d1bc19226d06170af5efad21f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fec2b736c45798027fa16109d587d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e6f7191e8840d8026fef67e28431647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc89afce11cf0713c10908bf5e625c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e31cacad1755d12ec54fd55b0b7cb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a56a9d0864f1f39079fa39408a1c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc8a7e10176f859d2d601c310c3841651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d028f99f33f0b8b479851c7b0b6af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f240ed0578c19b9dbd8c2d038d40b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b20efc04d36bb574c3550a6ec0fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9183cdfa2b082b372464e8aaedc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d2007f9665daad3b99fadb2da4ecf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e3db962b7e12372be7f7d60c1af7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f600350d07bc8159f0645ef960381d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7d4e8cd0df7de58fe17e17b07dd95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd6336e065a15fef00c4eb8b606486660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da5be05ea31eea8a77eb11a9476426661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5c5e3f862b23fcad6445f487ba5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b64eb56b9eb5d0f7e657605b98cc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf422804b73d5ad7724c7a9130fcef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df422ee7f91f6f08e725e21673e8b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba4ac523df7d569be88e9457268123666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4943e54527e65cb1d84f0f7626f6cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1340d57c1d872e5fc64af9df42709668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd61da86970b9e4395ff105b94706e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ccbfe2dbbb86bb8ca46da49e3a22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53090f8b7805e968440ddc6faf1a6d4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e445457234870d2b3392868a862951672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a3e0e849995c79d8f7ab15afae5f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fee59c52d1b9a833a3888ba43ad6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037675f068bf2ea1797de134db1d1d1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29d6deabd26ec0d32fb9c946da0e62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc1b7df1d5126e17b02d9ebb277884677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee8c51c494b72cb6e4d7e6cdb61ab9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46cfd198aa2e2088839dd3d4427f7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8550724520466dae3c00e6646b39a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>