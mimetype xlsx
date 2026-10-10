--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77fb142cb4651d22066627b247bd371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77880170aee4f7c59c0175f51a3e92b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029440d42721f13d7bb96321d9dd81a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bd2852a560ec14103a17830c621574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ee65501c942ee9bdb21faa7ecada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d372a585ad7143b97dc8c2d8cc5526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd275173efd5b63fd1be177f2647521f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc9dea235f2d5a7724ec66dcd2d778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb7484c7cd06d735aa56dcc2f90e1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7d2beccf8e557bc2fcbec68a9c8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207de0cb88186171794346bd725ef8ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da808c8893d45b502d4414137df7e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366f82c77f66da9a6c3ec3e65fc97213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15fa94f0846f199904cda3bf3f1b7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7993054cfc45c67767fdb1bd2da7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9612bd6f43ca30994f51945870c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d776b0df0370b99a9e8695cd413f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a87245a402f88e291afc09741a48318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc073bebf23bc07c0a83c4ce9f188c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d382e59e752df5579e397c3ed7eb6a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b3f0619a5e83e42faa714e51985c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf0942275b6e715bf3d239ca52a4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081b6717ea9fb52ff192d276f9a26523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99fcfcd1b420127c36efc79830678d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9cdeee41914cc0a8845053a5143dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58903da3d4a0b83034f74c17977817426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0124c713e97c3859cdd4590d8ade427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3657a954143efc192f637fbb856893528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704465567fc0fb67aed0e08252f88f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2c0eb73844cc2f7c3523a8cf6b9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763257eee8a1a26fdf7b63522c06cce331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0f612ee99533836be6d7ed0a203b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8195c86a0c16e51a06034a995beff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5994f8b7438463b02eb78b8779f90d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee4970e037417aea8b452ac0fa37c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec18548c9b4f2212fbf36693d29ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00109e5ff4e29ff1c15c8d10a80d0ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b857c6b579bccfcfc7bc359f596fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc716542fa5fde43ddde11344c194be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec36a7c21126a6f9a0131b4f88f1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c8b5841fbbe861ca9d046f6297c0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f92a7b0d5e49f4b1ba99fa9072c7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0c1632eae52c251729934fc8fbcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c33e26b7eba8d2415e3fab6b3a34c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26877ddd99a05ca9f01978499f3fd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4167f30b6ea714d86996caa3d8fff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262568b9484f6a9c4ddcac0d90507bd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a41bf75821b6926d0d4f698dfd441b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36a0a98a4dd7e03267b42a3e877f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76db2c9ede10ae9c42863421b9033b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f584ab66fb55e69bd0ba8d3327b1ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf92b38935100d6204cf7b034f50b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8841f3d11c7c18e16bd76e36ae34c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c877932f830b5ad280e1ab76125e2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93889cfd2b294fe252aca6d2cf4db69655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f2a95cda30b592a1a0473185cd98256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeea178f67ee8898ad3f054f3d774857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed10829fc412d30b58534e383dcdb8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690dfc04eb41784748934539f03400759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada602949fa2347becc71e75b6584560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2b393588b1b1fbcb0c21cad6c27761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ee1a61f5903f4c153b2eba4571b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb34fb997cff7c4d459589377fa0f6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c85c73ff76db0b324d4c63cca637064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdaee202a1a85eca3f541a3951236e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb2c37c18db58d51d9da72202952466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9dafd1ca9c77f93b55f1220f471c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d634bcabe15321cef202caea8b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a84fe3e2b060ec3a11df1757fd8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc042b6d2b6581e9a0faae0e4a282c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a879bdadf60eb76aa729ef94788625771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadc4559bd76e3029e35cb23845e4b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0a1cb704e690bd4b7bb55127b09773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d10499f09879a7b3981ef46eafe774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797576e669e3fee8d7cb19f13eb893475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451a93fd4b6c6c70cafe59552fe63f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208c70c4d11c02db6b126d5c8a6944077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286006e7048d0ae9d4bb457b8fadf67478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323d3d2cf858b65038d810c85c56ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae84228c6a8e96b7848765fa5b8113b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94c36d132266e8cff3d3bfff96ad4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1d797b2ee987e45080d1d84e3da6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b9fbe8d016fa4b8a15b2941beb2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196659af2842f514368d292f89d3f3b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398232020e620330c78d3938536d4d1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7c8004d1a7e4c37683d0d9f86d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1890b3ce41960de718af27ab9eed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e6ac555ab1051c49b8e90d36a58c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e812d5b05abd15276bc0ffd258b52d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd96036bfc1affffc83002bb44c86890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d45faaaeda81c659f2b34c433fa0f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d2d44fe7564c4adaccf7c8da258bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaade23907eee89cd66018a610983193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c83391da8b98c16eb85e145766d5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a7041bc71a18f4b2e1599338720295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32fef7cd6e30e852764cdf264179df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c925dedffaaa2fc5424918cc229397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c90452e28e2c362c5aa29949b95ba998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c39dcc4e638b94c59a703ff1124b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ef55aadb0a94575c62362af3047c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e1558b6750e562a540bbf6c95014b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d30a2b3904833bc1abe953dd661f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbecb718bd2128cb8684f2bc4ad6b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3dc47458b50db4c4034f7928ec09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf8fc4f27d22afe9b6b5022f7dc03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f233aa88e8def3df6dd8007c8e26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f71da738933b728ffc08f0dee7a89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f03ea8ce2fb364ff9836e99b7532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652af00ea5faa3da40e8e18793d20f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79826701a9452e9084fb0ebea324bcbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9649467fce380663f6e2177829302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253e9a07ef9a420a8e345f8be122cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc359ec6eeebdee9823d2a445b6d9ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c336c73f50e06f3299196bc1a70c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec15965dea6fd920f001c2e44e3628115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0855c0a825e3a956ce2c57f2df34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8f11cac0d12d95b24dece77bc2838117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a5904b905717ff23db6db3ee4d44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b45faff4f807eec8d0888fd14003d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11378c2dfce0eb9071c87d6af6ce274120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab2eb8279e4bdfc86b2c07b7c8845121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecac779ff709d7a0342316d7ce26cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c6afee99b0b30a03f0b3cc0875925123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456710d3b55589ef3ae9decd00214a0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd8efc99b77365f1648f923fd8a48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a024ece4b445ca65a2e2db998cc5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e64f1473178082eb5244ce5fb5aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f939fea2fc923b7c3a1a0ac11a2a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699900733fa1315eb7651d506c3533b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e22d54fb1e2a6dbebe15f2d9ef1613130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb75515c08843d6b146d52e16222f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe00ba8e5b9a29ac6df56b6ca805b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053b50ce5ab2c64fd01266718733bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e84f3f0eeedf988f03d2ea989e61f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0e32dbd1d5fa3e485abaaa984c2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e795d36a1b663b975e8de0250bad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c6fe7e1784a3ce37213f2cef1cca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c687a526a45b21309053b09054c12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2317f4d4f3140c880b0165caba9ed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d57bfe6cecab22dd92352df23544f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d333a13a254c102035a22160e79f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53915fc4b7334757e5f0f8a0005ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30082822177aad15b08f8451bef06d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d9af411155d14a5c438f67b85363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44199f77483bfe227f5e906f541cfd14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95959cdccc8fcc095d0bbdf7a95c3324146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6ac6898a0f38d9587e0543baf7fab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba4ea8d3f8cbcd7d848d28e7e7ea43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42680004568973096dcabf1f07e47b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168915457fa71b0acd0fe83cf9606f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df29003e58d01c24776786cdb2389151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3971b84b3b15bcfc65a8fabd3451d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86522ea422f83a91a270563f5f1b4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb5701cde34b942052f0625f1754b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe981273874f7dd7a2654019e101bfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde6ae4d45ab13987918be43e33c85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916aeb1168eca06e5370ae90318b139157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fef88f366c813118f43a63b26946b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270324b0efe2b88a35e684faf799a03d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb6d770499359874b3dc87d15f90f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455716fd2c592666ff4e148605ca27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990373816c15662de32418fc6e510b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef48784e6c5d6a025f3d0c0a0d19df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba822419a31498489446384078c97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc91cc8c98610bea600bb0dbfa81a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ee3c45aa3d55980862f4c9f8e0d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819629b08120cedeec04162e09d215ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1411d24d5ff50691e8e6bea11cb83a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a752817d1f26e46f7c53fe68fc0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361880d2f0911214b171663ec8ca0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb26cac538d8ccc190f067fe9ea38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec0802122930b5ba9e153c49ee8d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb03f55986bf93ebea72368299a037173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2f408eae9c573002887ac7baeed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67734a6b998cd958b7eaef50f22dca9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3d249d0d47ed9e64449413e6b528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f38ebd08a521e9f361cd44bfdb944177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109076e46ea4f1d83678416875ce38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681444b36c5e99b9190e40c6ca81cbaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22166fc08dcdc6889bdf7b6596b2e4ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5c4b1ed8121af7c00b6612d53ecc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a877f01f3495e56cd64a8e5efc975a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993354ac2b4c90c0ed02e867d6bc7a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a21cdcdd508cf1a7451310a9360a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29226366b0d77435716e413e6911426185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d8422a6ef97f301bd092760e25291186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243ebb4a237c89c17259adc554e779c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebe8e90da2da4da65796e69b7583ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b32411dc67fe760919ecaa311b2508189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc20a6d3b1dffb1b9b218a60e171a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a81081ec080edcf0da2321549b1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af065f195344a095f689bef96c6660ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5979e52c34ec786105c9fe4bffff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbc0ac06926e9fd1a3c84aa0335ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e399739d7d0da53bf22e10ff89768195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2cbda54d74bbda7310661b72334fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821b31e57c7181823d1055175d6ac9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c36686074e37743bf4186390e19f78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99addd5430ffac4d38f5060100ed8fac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7007ea6054ce36bb0a2ca960241d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006fb7d402c7d01539e101ed43205fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8c7941d45fdf77a40bff9f143f03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd21f5a03e78442fbdfa2a02183a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9d60fbc18deb4cc2c8b56a0e9fbb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fcd41af9605905c3c776b8c639cb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7faa632da42d9f1ec6e31bf382e15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d9a5f48e2d3585f6d04e36bc130d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aadd1f8606b8402fc8377fccbb72b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9000c30390d42e9f65ee754b7711209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d12871af1d8a1df0e920260a134d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1e81dd52bcbeb73cf89d6d0a5be6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf61f2a8846ba0cfb65b8be75e029212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46e7818b94c96c06116871ca6b0d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c007f72be59861f9724a4887fb633b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410364a56acd0c6850deed468b904f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bc12dbd61914682a8bdb3afd813be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b282a81fc80710709759f764a8a1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378868c346b06120df38a0f845e4fa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75402b5a78e5a3c729c2e209e3857b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c9327090df5e1f54f56e454e630f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541189656767040011111ab04a7e3d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c39f0a72cc696ae06ab02d5432557b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7bb0092a1d45be2ed28ed6bd205dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7000b8d74367994d898cc1f9b3e9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be94a85b30ac0cad1e5c2ddfc80999225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc12a09b0c33d945e2896cb97cb7a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87c4cf281f57cb756b6892fa8bcf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d1b0b84519035083f4d2fe2dfc2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297d9d2d5101971f59e059dda57c45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c036e1391f995f96dbe07e29d460d24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a9d366b1b94866b6239d465446b1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd59aeaf605ef8ddc723e37a0799ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93af5c9fa66b452daa697cf1c77bfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224801f26172a7ea994a1cf6b56e73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e429dbb67fad85c71fec34362c461de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a21d9baa3fd81778244d5ddf61936d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa64c203db93c657a274d882ccc5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b3a8aeba60f19317a0956b1484b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf709655cf12c4b1c692c6c554805e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f68dc4f19f7cd6df277d1b2ea0039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c467e6e74a53ad5a5312487c0ff7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e823491d5ece70e40d8024731ca881e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81249b015b81c6f917867131dc1ea0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9de95fd3001ed29dacc22bdf5262244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73fd26e13c3acf49beb3f9d56460ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3324ee0628f8588dc1178023964d6d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d3ed15c21a5f26698465d23cf9b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f176a3f05844556783ddff3033a40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51386fa9f299e8e6f076759b1fac2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc3dafea12fc72ef972f6f466dd51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd0b3973a3241fe4acda0a4587d7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0e8b1438e426a852236a7ad9a607252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d707ffc71919ccb6b11ddcbf7175c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a92eae5752ae19c08b3d17f091423254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f351c5feea1c741c2fbf2ff7ac3fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fc7c8bd999e072f53d63f239e3c3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926b3f62f9722506e2a85289b35d67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d786098cdc2ec249a825e189b7b2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cddd3f56e121ae332226eeffd1f73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70373539a3415aaa444dd4f0c30a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b5dc5ab34196f7187f9fa2b6e0f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bde64ef56058785bf46e1999797045262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d8c77e0aed5caf1608607e74f7608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125e7dd93604854786cbba1f39d8102264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755ed32c2bfabc92aaf069438e7187265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f23706d4f1c058fd47b5a4ff1df282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110da99974f9ed704405265fc24dbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5b8e99998e184c020ac93ff8a0dbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf7e545f84c01b0cd7e59cf388d544269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20483d013f9c727e26b90deb4f4e210270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fc0b51936452491b334dde4b2f767271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcdd0b732c31eb5979b65307f9052272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff700fae1216615233d9bb37ab0142273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fab77f7b2c3c6d5ad11cd584dbcae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0dab6698bc61112c8104f93dd60b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8449b0164e871b1d9a9f11a1ffd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbe3989f52cf1cca555f64819157e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225723c159e305cab21da6cfd3dadbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1afedd513acfe4bc77366708fb68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ea04a98e1acd3dd662606ad663f3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd259a9634c2b93efcf4d10a87978fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0f8177ca683e555f8f0c783259e2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780887e8d0bbbdd0e10bae4516956dca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d21a89fef51f9e90bc046e71b7f51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ee86595bab3d4f4f9cb1af4ad190285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46112fff86bdbe49b72dcbe470625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ccb54d4334f9367a32b180f273d2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0812836085b84961e9d929f4f36547b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1249d65f1c213d3144bf17049bff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea18485141d185c4f4455322a28111290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af63550480b821e178b93827a588d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759483bcd53d369c086822a59c6bfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a579f1153cd566fc587b8ffb5130293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab15c35949cf7ccfb3b896656aaf92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c7daff695fdc05ea5e73700c98ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b7af7263e0b61629f8b54495de312296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708f785110588bc36e648d08c9b2a1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427694d82b60b363c8fa3f5717f1cb82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c301631304cc0f3b42b7823e9dd98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c5a136d030bb1f6afe437081c3fd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06f23190c1430f079223fafcc7b95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268602b06567098a9757920b2a16a4d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c57602117b82f350984065616956303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97447251121211d802e889cec83caf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0315e6ff930f6a5937cef2ad3604b71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05506c21b6c699b9e17283a869f1d320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5aaca863218a72c4604dcd8c6a6bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0407a2490ad75aa6bffbaafde293215308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41816696a801476b1eb6a0b1d53f7277309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe6d74c2b238cd2b250c8ae9c884f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f44661d3a02b12bbd741e35fc164311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9be1dd27489842d3198ce421304a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca2cde40edb71a25b781ebbe9d517e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3122f15182620e0b4aedf10e6704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaef7d1d4cccb1d4fc127ae21bac13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546cf3286aec48060eba3ad44182d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ff526fc8b6a755dd4379f545c3ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbaaa1ccf1a7259714bab6398abb9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a690d0a1ae8173b658a88af53c846d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f46791db20bc2e1f8a4c247e9b66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670e8d7bfc8876138e36a2b2bd48bb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88cba98d25f09e40c348d1d4361e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609be567e1f79b598a00dd446985d5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f324357c67ea0ca9366ac1063a68ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde423c9089af04ea4d6c4c22d2be598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fb3c55dbb2bb7c37c2270674a8a0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5c247d385d55c48d3f76031d539d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3b331ee44c772103111673371359328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe41ed10d26462907b8f206f207dee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e56b5c65e489e8467af807e7c5dca9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b862ee360de27b7e6347ebc24df19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582acd37849f85221dea1b72f8eea85e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69480880ad902db8c840207375bbff46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36e9978d7e677f32616b0a57a1e423334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d73a542e24a5dc4ef049e98322fed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d692a37ee3f3b0ce3a202e86668c5dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce4786c2e00c0beaf10ff6f1d1fee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad58847e32cb534698b7f8a5009a34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308116661118b8a7ae1a4e92072b0a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981437d9b9050b4b10c95156879be6ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae4aa9206cf7e8a55a005c9cec9dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086c0cb1e239e7d9ae576a139a1c83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f041fb524f0e0e0e359b832aab75dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559bd44aeb8ab6adf1cd9f80cd1326344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca234203a8eeba3c938c5712df6a689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f8cda23ad57e8f37b65f04b05001346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ee52e2b5f360fb4f8d5c51487c1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e132b552663dc541159a58083155bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e805b419396e48a0f9413fe8cdda1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c258e98ace1574c39d8ccc90bfb829350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d1c4843f3aa087f82f9dca1893bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a458451c5bb33be20101eb7b097a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db272471bb751e79a67bbd4bb97011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667f003b8051f16c960c414867a671354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b75f01a52716df2fc56304cfaa6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f467c0a96d893cbeea3e6d89a5b03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9b738b903106ef07ec7e0ce05bbb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79e2ee734421826b93c90b81de39f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d078aac7c6b40be735241ae7540a3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d286362b042858238f8ad47205849360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94000e7ca2e208c8ef76ef4d1bd0c13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cccdd0650fe89d06a11c7996f9331362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b8fc8a85cf6b97125c4f2f3d7fca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdd9ff15d129b8a9fbc4cc24ab99ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce945080562fd16cc4dd75cc7cf22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc15e335442819ad68a7a04f0c4d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54bcd92811ef0154c9455a59bc9acc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b15153ae9188fe8baf93a7f287d62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f85fdc5a508461597d675c289529e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca379862be5ed2997e9505966e18dbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074172713762de4c930d9199220276f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42400ce199730e24d46172638c8f612d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7155fffb5db67fd12b52552deea6fcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f41d6b647f4332812c392919f2cf48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2dbe8692086fca050e9328f59ca69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a08903c4f2d7bec962db3a48ef72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900981e9b3d8a57d7ffd0f9116d48c5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e2fab0557fa5c02b18056b5fb42a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f036e7961f03f6b311918d333c80fb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad46b767452bba4a7f9fba6b36675380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b749c10eddfdca7115b613f361cf027381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678857bc7aa91bb2f16e74869cfcdf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17826e1e749229741da59fe277d0fc0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9e875e979748bc877d18dc03049b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f6962f89d8680f70e0b1717620a0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1b2f48e1d68651aca4cb21ef1ba2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b504c58de63a8f5e1f7b8065ec0692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6a80207e76823d550c977c9c1adac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13738f72b5748cfb2b1066a397e06b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e544c3af3e5a4bf9247e4fd0def4d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f92ae89fa20897cd49315ef03bf07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b4b053ae0a610b50a0632f01341f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1372b8f495afe587e6f7c35c356b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190093f2477be72b35a475edf12a2da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f976665054a34893464e86aacba43d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f47ad72a358a9744199ce71f7abb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f3ea61c6479476a75aa5732c743e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e3815016b0cc725b13010dced4d10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98ca08e78c799217946c4e7b2e8506399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087f9560e276da02cad2a3f1282960400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd198192e72270f23465297538056401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5becc8393541ffe77415dbe9cd405402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a55482ce9f05f1702b0b72c575264403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56001bcdd3c2bd587038b425f16e96c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e49ce2c0ad780af319aa071fdc29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3999361267ab6f6b3ec88f9e9c9ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a64f781e0c62d2ef6f6a98a4fd60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace232a2615d946d33adcbaad3b17a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a65ddcba9ff0400628ced84bf89567409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777a575fa2e3518bd0adf46179d8beb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfaf79b2c94bec93bc8c47a6cca8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678dedf55e6b92dd9d4aec496765f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063142cee20d7d2c677ea05d2924980e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a7db32d7b2106706928b03a34c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff004b811612e1aeb23aa4c68053874415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e514a57b53a44c71b694a66639e606416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4258da1d144936e21fdc2971157e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddc713d92d3570f045aec701b05120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f991f4614ffc1cfa2a2b608b56643c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc48fe72b495b090178daa32b768ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f0dc5a4f718f1d77d3d2c55c5828421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e856675e8112ada0b53c08e0ca37961422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1a765a0b158fbd35d829f585c4a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a3a838872a7c6ea91766811135b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e926b1c25ded40621774ab49675cc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec766f3225683996d9dd6e301be44bc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d66b0e8d6a905c4b8754fd99d6b7bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705448826cab22e41e9a43fd4951cb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab215cb58ce0fc9b998cd94e7fe2e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce34d71f0078a65b9f45f7603909c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb2540be3bff05bed8e8f22448161431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cba5d1d88eaaeb17738c3d4f606cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b8329795f032920334e6e5523009433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0584c3a5ea3bb2687257e176a9c8186434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284677773c7b1a53d98599313ab830f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af368a90aeb48d9a3f9e95fe35a0fb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a00b8d8e5d72b9157fda591596fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7b7bbf3f6a3708ec30771277a692d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a743835cfc14401e47dd01708c3979439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9892cb48d1f27783ae01abdec076f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c4a2acf7a382f16263b225a136673441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd3dd1f3a64f6c6ef49f298a7e1a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157eaf95833f9463d90f34edf8cf5cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eadcacf99b398df900725adbbab51a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27874a841acb10bb3955c3871704e28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8dad7cc06baf866ae3710c10ae7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb4c9211b88e43e55dcbb77828511447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed1f250a92a291cf2cdeff32017530448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c61e6358db130f8e2ce46db6ad235449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef8804e1e7312768426aec0db6775a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8eef9e35fe076fa43f11feebdaac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3994d9a4a75359b6b770675657459e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81be3e911daf1f9b70672e8417569453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d37d1e1bf6aa62403c7c62923775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681fdea3ae9da0527e55cd1cfebb4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ffd00742d8bfb38f724ce25e4d61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b76e539f87ba5b3530789e0fc6866457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7cd79d60759397faaa969df893beb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce07736875ceed89ae739e4d4be461e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dc5151216ca318c44b635001781de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21584524272e14a230c70d5855a82732461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d937267203c85a2f6cf54c4603b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df781f7de68e11b4bbe27db31c8bd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc371e97525c01aad08626db767e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d63a85d6b8a6dc99e41ce5089058465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ffb04598b027c3daa2e10e217af5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d50029d08332f20c558bc1b6a06c3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66803b8ed87b319ec953fdb66ca2a0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63d956f7077cef18698c3f46cc148469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f220f878f33e58ff48f352c5325cfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c5832a38ea6eb364c23266ed22e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab7acfb1423aabd570df800344857472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8a551c0d1e23ef9deb4607619452d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf6b958b69c0312e4b115b1e88980474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330b20eebabb2bd6c7a32ae76d3c05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ba8304702897557fcc77b3a40789476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb209d9b22149a409af2affa3544ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338772eadd7735c2a8471500150a2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad7ae3cd920a10e331cf20599f874479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634d3cbb00b8142e0bb8dca5d957cc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a69b5ca7441f7f115feb8fa8c0a16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771b2b50b935ec05991130d0b7109b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f5e72aba2e8dac8acb70c0d433737483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae392c943815073c680c017656c1a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664f23f4463019a414ab89fa72b6b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069584d0f2df6e2f80c9c3721e4ff94c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1c53a7681b3ab2bc58792907783a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1de71e83788d619774f28bf49688f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38948e7ae161e36c45bf7eb96ec178cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae9c06cdf9e0a814b531f46203df32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6499f8cf24f573126991eea9ae904491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6388074f0ae20f7616e7eac0f8c156492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb19674aa6385a754e57169ebe2740493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d456dc0f0eee3fbafa4aba5928a6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3bae35f0b712946fe27863fcde2e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143b56642a9e6e30282b8abf31e344b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949fb1cfce65502bb1e225eb6e43c71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87867845626931da03545c40af68e5a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b3994325b5e061748a3955dd0f9ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec16ed7fb90f6a1805a4191c429fe5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7262b80133870318cd8da6640c1f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502168f7d95ac6fdda30634d01c9e8dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280d58f6276beb94d3ca95c1f0ac38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e149039d81a2f048b2fe823bcdd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bd5bee1c9ef9c775f5b72abf20c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0171eb9732954ad2c566b794292e90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeffed8e67876a3701352b3549ac86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d79cbefac6f746a87dbc019edee34a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a278c15ecc801eb051e3c2d86c83ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf030a26b153bea43754b6f2c55078510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1cbf99b1815d2bd0b0a7effa56662511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d86af29319143b04379108feef2c66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8469a08353ff9ce7c9ff6ab4a53f00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87831cd3390ef230730368330792102514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582fd029d73b45d152e300aee452809515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862923ca0706c6cb2e3c27da49d07e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc908d9253390ce27f9c215656a86c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c637ffaab9f55f06e306517f892b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e6e5dfd0a3d02f82a01701cd421e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7047ecbbdaa5ab94acf4460ab7d22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29730a045d8a04fb5d08521d549bca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c6c37e9d83924222bb5e53dca4f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a148a6cfc5e709a572490e45a3bd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adaaadf2bc805b50824b673d2fce5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533232d096848e87e473978a0030960525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5fbec27ed7bea3a1c09ca426bce63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e385c4e3f91af888edfeb6e83a3daa6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620565323664731c9f54e9f45f834a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2878f528ba74f09406640baa568b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c274afd0f1d15a512594c5dd5723b9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6d82c6cfb4bc3c6f365c3a07a57b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136b1b9fbf85b9a958bef7f6f0861c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a51b8ec161b37719704029ee1d77bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711fff0375b62f46356126b4a148304534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49020d15cedcb38933ca433f366322c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f31661907dd0be577f8234d5c8aa4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe61f2e1da62b809a33af0d8b77cdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0af11b7ce75a561b92d4f787e65a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca3607fd889e4028e09f942ff74bbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01da50b252de8baf86d89a56c6b3c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79bfc9593a714e1dca9459d0ec5407541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852b396a564d1c9709f08b6f1444c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a6a106dc5374bb849ccc6b0a739f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f150ad2630875494334ea19532e3f58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291f6886ad0b2484e8a562b496411f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f6c3bc22cf922945aeaecd5bdab7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f246e4d972e733015c57ae4312c687c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1d2de636d1f59ee09572d9425000548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f896e05cc1cd75c63da8fedadf55c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5f08b016938f20418145fce4fe85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba163bcab3a0dfea9fcfa5c4c7ebce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44560e3748ab6b6b5f762e0ca51438552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cbd691a068389cff224a2c2d7ffc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387532d6430c1a9a89fb55560fc915e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd9f3e515fcfca829fdaf99aa4550555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bf107e0e3a819a07ee4afa20b01d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7b445241eac15cec2fda82226068557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce85f86f1724ac9cae7076b23fb6da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab274befb1d135fd8163c2eea3e91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27616ecff14b7de371787a972be17f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb915c26e75993c7688344ac59542f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241aef50540853a60fefabbdd45647562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5d6a4278c1866c0cd5f53d495fea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e100aec7d6d272030c87c3fef4d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f99d8aa4602453f674d5dc9cd0e9ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371276d63fea11312dde16337559cc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a489db9846df0ce7950da120fb1025567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c592cb89508b0319785afcf48a66d6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e902a2ef84d6a085b909cbbf04e21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca6d592f65d1b451b6ce4d6538ffc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd59db22eca7976737bfc491c7564b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69cd1e53da0ead7d0d85cd026e92fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ad2c9e16848e6194515e109884e72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c07107103a53f0b6ed515f4f48f7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb4ecf4d5b6dbe9817dc2b573ac3c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a67c350797651af40d808aa622719576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef082fd323d505f27bbf9f6af3f073577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88aeb31e278c8175d54bc5693afc64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919540e311c408f48a44b031c638872b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f1d9636894602055fd37ce32e144580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ff8079e143faa5e0f83b728fc3dbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fbf76b3779070bab8858665ffc3cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4c72efe4e1a126d4c242a038de917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a53a19fa02408b629787725587beff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf242b76f467847fe95388584b968e01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b638b0b7d8b53d62a6475ee927270f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aef8de54d88c2764864a435ecaaac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f11cdae826d0931d5dbbc4837546d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb73c0786a389123948e2c89e0a1ae4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252ccd291e96ae210145e3705e0182590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53d537f964d785a899eb4b23c8023f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e812d291ae44462030753db244745e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f130a230d73efb61661134ee2ce5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37972aeabb8284e975512035ed62ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db83b25ccbed942f1899d571fa2a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc52567a46d083c99fc796cafa73f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772b40fec71ac360d25c9f81fe4643597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53768d1f34245cb72c1c6051e1afe32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075457a56637b4340377a8a3cd035d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd5b026d5a35807d7907bb4551e03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0cf14505aa0046511c26b6fbba082601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735cbdf368d57c70cbb88540d094ed3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981606c8bb9ea2460f2e3f2f135e82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27068ca6242f829cf9f51e73ed8b41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3bc7fe61d1278978db0edbf9acf90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9cc35a393e1007f0a74a0779a453606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979e81bd0bfec056571456b363d2bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cedb5ca6dec602b6c4d3d679366c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e161e1c9b52a1cf4d8c6d0ced6a88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea5fc26b0374ab453a265d461c2a3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16078ae213886ad029983f6ea2bf9960611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b816f6615f82b796a7f2d9b42108110612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5932120ee10c9ab3ea0a3fba28131a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80c3221cf8d0f7a850a73fabd4cc1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dbc5d2712ced655e0f61d0944bec6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b53d120f5216e04e0f4f85659ecc30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc1aaf276df73f08437852fa8a68c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac21833550d345da90948672294b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3fb712d0b9ac014d18859b4e6f88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e0e3e790ab97c9b0d579631015a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecb735b4525cf006d32f092c99c274621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf43948ddaaff104d5d0d7fd818c59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535d50b798322e859bbc3c2928d791b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb27b94b184c203a146e9869ad74ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb06d3696451a5a36cd2d90a44edf6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1a018ff53294a542d91c1e4db5a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b0d4fc99ad4b24d180e0f61e06e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337d4c728b2a1df61cc2aaeacfde28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba379b6998d0d7189f4bbfe92a9768629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151f3f5310e0b4ae0a191bd19f07e58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd65341debe1be3fb5b8d8dfc980a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070898c898b30eb343f152e2fbb4261b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844598a5c287ce578924dc5d21cc437633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa5742faa1f11a2e12c22ad20bc69d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98083d16e6165d87008d49bed342c97a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1499293c3c3ee2c816632a2db3cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c3335f4fae4a4ef40b2a1710ef3b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71297851d3109068781ea19367ee9d65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3d275e64b914f35a9c552a74d050a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f979956b71dc74f2615ff6b710f759c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa8fccf7b22333491396c9b5afb88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d2de389976144671cf83f6c06729e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b10a0feebdfcaf55b08ec9a998acd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d350a4eee279be002f969efcf217dd4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1531b0ee8817100888eda6f0dab8e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4510a8e9fb6168e62044b4e8cc5e36e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec712e9f8f7d20a51d5d9035e89afc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc8104588cd61fd2f6561fd44c226648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2732ab7acbf42cff483e45c09f9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee2bf90c4b8216c6a634d27c1e68d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2a6d7c448a025f96f897725e10c72651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfff496d3400b9f77653df7dd8cbd27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf294a7db46078ed93cf70bc8a1e287653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef1a8d4455d44acaf883b13b353aa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904d744c6c54ce613c55b6736da260655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacd04db7d80bf7e8d0b4f4bce973a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd3efe3613b6a12d9123494ad8c4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4911dcc4182f30647e45e2d5fe0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b164257ed06bc7eb8442045f3291cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beeab7cb877d41e95f96e9b09c713e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc2638305ed2fc3f0eec304f7a4cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dadd534f2a9772e8ca92706fa87ffb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc663417d7d2240d0c3e403a09e50b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fceaa7b255257d097b28c15e3cd86b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b712e94b7cc0d2fbd67c03275b7491665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c37b0355501130b068075ecdc61a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d11120b14ac8e7f7d289c4176bce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc31f6c7b79ca3bf4615dc4923f7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a7bdc8e94d431ec4299b93c059b08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423290d3f929eaa742cc1183bba5454e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d73148d549875f485f08e448d9628671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe41390911c150211ce32f4218e90cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458664a696a280673c8d3cc7afddde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b45eb78ccb864ecee5a54fe94654674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d836d67a5c2e9c457ff9af92eadad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a2935e148f97b616db56596b1c33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ede98c0f29b65a22d459dfdcae35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d778de5b99678c74a71b7b99f1a62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4641b6554441b75b973a06549c8aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3b8cd8a5b402b7e3d6cc57d0d1f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecdd5d978163af40d8b77fb9f3251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28a916b8f283d0f05d2fd07ed60e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f60ef6f2b871f3fb258324231edc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9dffd3b5a1d0fd1fe811eaa811df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91080e513ca445f9d699fd9913e5b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772465f38286759a379b3f8eca191b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122687bd044ba3a1aa3db23eebaa41f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2d510deb689f1d787818f8d078c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67f4bb5f0f75da9e19e35e1360cff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920a88a8ec120f0d8c6a73fac44601690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864358c6776798e1056b38934445d16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db845c195a8e4132872fe627857302e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbec4d3c7a72800f9b0daeffac34c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad404b72a42d814c2b7efdfc90d618694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9114eed403b2f197cd743715a80a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca9e6c3bf35151c658b1bea1a1708c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0add645a6c166d6cd67bfab60d01f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b8c282e300df524a0d1e368c59cd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5acdd7c86b9c6e286c5dfc4cb551699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fda41525392966d38e7f6bae3fc6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ccd4e22f10d345a26307db32d116701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e4383ce7a60f2bb7ecfae7f16b91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0ea0aec954fa751225262a361163d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47a81f5820746b2501b056d94934ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaca3446bdb95541236227e1ca8ba8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3676bfeb18a8a67d7a278e812703f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eefb436355e093aa0728f003c21f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950222a498679a0aee4f93d8b56d5337708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85f03634271025b615722063a48f9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630cd29ffccdb3e6a5b90f2cab8996d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc039fdad695ee85832aa98a764093711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19962cacd67a5f9df98fc3123cdf6612712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f9b63bf2b0e92ef64210c2b335d281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584e50b984e3af7efc5db6fbdb1ff32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610bf93292cf97e02435ecf63cfbeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d24e02468b4c7a475e7c41019c9244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b1b09d32e77412098bcdab93c51fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fa7ef0335ed2885fa430617d593596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54299ea06937965d11ad09f1d2eb0c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23dacdb34eedc95b9eba2817905298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712500d6e77e3ac3f4d42efdfd228f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2db4ff3fa5554f89e850b2dd92e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65da9410f9e6d21ad211f2183ed10b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c46cbc411a888c8351b67ca48881f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9cd828ab168e38687dda796e815813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96596b92e7e503f2d29a999097f95914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08add7a08670a4afd84ccc1783bcc1e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0456ff3736ae616683fb4ecbbe12a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499f63a3fcc1249eb4e959296ca2e2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c11a89bdaf2dfc862611693e6a4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a731700c8768336026c03c03de36119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f17ae54ec7e7a6ff97a60eb3af3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0a83d5b6d56292bd8ee7f25053c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d46d4f643707f4071f0295cb5f29422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1775457b1c34fa57682793e6ea95e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4204e1b88b56d1682d081eeb1d76a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75106a27669436360969a1fb28e87c5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0d85942fe615621ca3d5bfb3adc0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226841ff4ab47192988440823e148d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d5b0f28d7426357e04f815e4181dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0492329ad3b605c4f7c4179d88ac2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f768a54a257cb68ccb2c6ce39670230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3ea3114c792c9b899675e8c2e258831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda099742fb92eed25b2b3695485936232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf03400341a39e8c775d97d5770230633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41985365ab735a399afe3990f67fe7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e397c50081fd91587142e2305ab1ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89fbc0e76c08e83a78517978866d5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56979d1c82f83f6c1c945e9ab58112ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a679787fe09ddd64142366c88f8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac687c46ee9dd619d4ad8bcd954beb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82f110ec2f2e8f1cc8fd0739c1ec740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0935af335b6830888f7cc3410034f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58dfba51f71a5a9575d16c509be0b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec0643752417bdf88598f3068b01943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c56bc70f924a0182f5661002065f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb3184c07e6a16d9c0890aca986df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471a0a7b128528782594b3d514fd3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b1762e0a9c1d15f750ea6b099bd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b632c40a24a2544e7fca04d0ca6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28ba9e8d387721173d0eb98be5194e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2bfff658f6756b1955ec13b4725c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f90dfb5cd7903db6b4ed45b81713351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cd2d7100c56c5db34ada3c5fb4b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de60be42ddcbea6aaecda3657b073f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b1843b0294cc51e030b00466489e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f531d2389c0f4165503709bb04a1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98db5abc27af6bf00e5d41b4bc0eb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714d439aa084d4e5885772790f774b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42f10a89dc7630fed6134fdbe559fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8363e9c15f930a8cf76a3818f983059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef61ecbe04dac8019cfdaaf12c4de3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb47ff32c03f3b80c89db283cbaac261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081315102b99707c12c014fb9b21bba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e6b5cf50c4baacad5961010024cbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94398a44c7d212be311964574e70900864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe39b22edb3ffb89b696e904c946965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d76a2b820175939b4126e3b699e2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4645d35d6985949483b096d5af63de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb51acbb28cafc618f8f02ba2a7851768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97b7574c2260723964b4b48ff2e49769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a75bb716f30bb01266e197cc5568870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5353e49af2a2498e1bcb995700bc4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3655425e5604fc5c982569724d9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439bf884f029ffaa1b521b5f75ad5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d45ed5387a4daf56374f26cb4a1bb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba89687c359140a458b3f93d7d84d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a94b0b06097f977732fd1eb522e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70758fea9d810ce3870912e2e4aa52077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ac7d74dd6dec5534c8e6e65c2ff7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d946c7e518767f18fd54b438f69779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7e587f68eab7cd586e23a70c36c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c709c2dfff59d32e7a9daa3fa8a5c3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea22bbe34932f0e202c55bd382072a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606136dd5a94f3154d9e1909a81040fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108546bda713012baaa4977ffd1e7be184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83604732265c02b9b6f285a9879e5c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec62a9fa11d509eacb84f78bc85ea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53f98711d000a6a65e90237ec11a5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b777898008c4ac65905b37e4512e4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994633101fb03fd6d05c316a211b34f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ae7f703bf6f32556b5d07f22601c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968004f79c60bfd5e14842447b9fd6c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169d53ea77328b729c7b84bd551df0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4536fd275b56ba84b941a6683568ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd309a880b7326b6e0cc2bcd11d5be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb6c229fa3c7b30ce0abe09068aca995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba17f28114a6fba3aec92334b208c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768ccc0264da88d779e9a91b730223197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26d81fb7b1d42341b1ef70ec5c1c0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b3fe05e06d4d40a1063f4bdf2c9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d884760de5358eb5bd8e95605afd01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf010a54618cf84d309c4cd52e784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f566b3dc3b84753f9f3d08ec9670a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c890ef14c8638edf9613a65689f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed5baade9bea22507e1533eed31103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950270fdd059f228bda6b87ca14e85d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600838161a164e7f0f81269ce8468b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7150bb680825da0c6bfb0e8871f8222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1afeeb32e2a07b617071f1a48918fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb46bff5bf96a8f07f0ff07ca3be1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb6be16c877a9c49f8d7b358f5f01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e321922659462e3611462bdab09c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb404cdc3ddef1efea496a6a675b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d9b2fa7b5e278eacee01de9670f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7d18f91c54c19899e6eb894062dc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c62ba73d2045d3577289c069831d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe1b893ef4ecd35534ec1aa9a1689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23bdc61736d316e3de8fffb485e1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae02479aec1d3bd0d640e1a4e2867d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7ec621fee7a3522fe03b100f1256119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832374745a6b21b758c31b18ecda23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4af5f4cae7ce84a33a9d24a84e24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e948219dd37b5146647cb17fba1bdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a917de7c5fd055fbc7704b429a664123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f3d1cf6afcb4570a3c9e68b2112a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce8dfdea393412f5f868338f8ab25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32451e25dba76ef3179eb89a0251e33e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7fc9f1878977ed92e6bdf71c3072f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5de3ef661684185cf5600a9d317c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f7080af92a48eb01b086b2197a12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d2006f94682e2bd9decea1362731130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a391515b1f4c370a06ce079f23f05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26020c553643d3ede6cd6b84627c034132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e46a39b2aa9eaa0698d0a25ab0fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb7a3c20bcde862d60e362cfe5e1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec999694b0e8885940648225fecf30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e71c74cdb950619f583de7df5db2f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94921d067657d8ee061d9a9c630934d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144e881881480c2cc22659885ced60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241cc648042204a2c84edf093726cf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b62a496bc221764f2284f54fed260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a98d1d1486e970294a40731c12cee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc1395d1b7a38541e0ea9c9039d13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529df702a62b9c7b3ccf7a60aadb6cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dbe9c75d402769402f0c1584861bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d53e775d15c0ac946b46505741972c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4765bf4e8c6661ba5335d3eb3e83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47577c68f0af5753ac4f96b479e8d11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82dcdb37ce944d17b0b5b058eb01a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88474bad101a643369239a1d3afb2c90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dec905b16eeed09c9bc9120acc300150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8c43f78ebeb9e8d8ebfc0c4398f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81aeafea744125e0117a64aa223e43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7cdb42ea1a95f6f8368a46996a79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e939d2f952039adc2771ff3e08f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175dc19b5be1e8bff6c7562ebd320c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f5907ccdfa7f9c0e71f52b75e91f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8b4c2bbfa248cb0e2a96ca489c80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77eaae00592a2ce31d4e0e763b9d5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487d2a020abe9028b00b15411e0038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6667b7241bb64f99774862744a6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cb10f96e4af7860b2129e0bd933fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a5beb200cf5e1305a12751826be60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b995fa7291942590c08c0f0b4f694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f3e865ff2b9f208d31677ce35289c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e80e8a22f280150a2690a2ee4836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1be1e17cc066248f524335b6daf93f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c935e1cbacbc91e405e6acaa98958167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332df4a59a6dd981594af7ee1620c06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44424eb513f0bf1d849557783b84b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe080ea99a9d4fac28d4b40570dd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9cd90a2c9e3e835e9081e06e528ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e082fe839d427aae8f5cb57ff18d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae0a47c6632ef0fe5a6967f9b4d32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b82fe92a8245029c921d0fe0247d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc0a38c43093d1e5c332d00fb115b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c00a04bf21013f8a3b1279d4fc89e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c122b865d53b9e13fb458c6bd95a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351734a4cf860658d031f4be5e79cd7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76774a4df7ce5a3f3ceea7981de25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b9c4e5b599ea8f4e85d8cd783b60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb302cd33e72f52ff67b3d00b3caef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de8225bfdce3b283fd317e4b6983c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463810c6b1f5dc10a76c7a685a439e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2d8929a77620050ab5f60ece369d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d1b771a52d2e8628ab83cdfa58bd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e03a12475ac3c90d45a6ee0fe0a9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f5240f41f6f7e06b44c06082324c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c22176e604c9c60c4ca8ee08a81e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063f52e5a85e01b13718f329a85935189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a1cfbc3b0b0864381f0947b70111e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3acca4adb6e4060d7b44e732556f94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47aa9f817a283190d049d75a7fea1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af829e81fc4270b2415d274dab42f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff3ac8cedee95076d55e1ec292275194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a40d4d2521c5387b365905942505195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0746f98815db0aab9b00304cb173196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd09d3b90d710060882dd35789c334197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed945f931200aa6df56998a81317a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab72aed7434d625a92e22892665b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eee9abfbd4f36306ba786da338223200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d32d1bf7b35d6c0fcc835a404fbaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92552eb12deb8b60e2153b65ed8a5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de1f5e128947b36c1370fd229b64a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54eba77295cdadd883493010832a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4271cfe8724795f8aa9b605dcfd512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f9cee4b10dd974a799b374706883206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a77d9ac2f52c6cb0f98234328c330207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef9f5980b21af3a3f163d63b5ef02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dda7456771b2f674336d86a19e908209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a1a61ff40781610af90f22f5282b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269381365cf5b039357cb4da043c835d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d312ea58f008263be042083ef59ca1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb1f11d52afb596a61d1757366103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc02ac3dbbcaadcffdc306d31c7114214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623e3f0c27ff51aff15ecd41d140da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef871a8b3ba44a85ce73e90e4e5f80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d980b5ae9f69d7cf4b99c6bba032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4664954a6d0c889a19c433c447496218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e0473474658b7b103f8f050f026cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdbb022592941ae71bab712932ff2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609627a1d2b1df4378ea08e2e4b88997221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9813c3f1f27d69767480d22ef73f32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499b5c59f113fa003b69286ca52ebca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb044446672d09ef63de3010681f6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e4be71668e19dbee47545c6e2c65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0999073a546dd518100f00e3770d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04964a8a8aaf1b6a52a029958876c54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ddf5f3e400e79a394cdd4512c74cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560843d8421af841065a832dea7d8da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ca950ae21c3151968fc8a1fec9256230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691363cb57cfecdb0e9e271b7ea437231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f945aee32ef84f347c9aae5cac2a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e1f010edf5c31b8ace8e2b82ea94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b2a4b6562181fec292a7b1b6d591b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d33835b53f7ce55480fe8c35f864b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0565ef5738d96a3f00eaebbe131406236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8e2ad811c3b3a7d9527435e005045237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684e70034ad937606f6995049350ad8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b53a6f906bff4934967d2677606cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb8f6bf4f3db8119b375e94c62df1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c3023ad0e586d6416898ac0d9b6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47128120b184c36d28c0656421d8ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f588d2231bbe251648a836d609c86a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcad5b23fb0a775117c11fff2deb2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5032d0afa6a4fce41da09f7aac6bd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db418dbc218b9c6480c8c33660d461246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f77e69c07a6e1520c17cd48cc219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46380713108f0549f7cc9ee91bab86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf2d6234c8b94782d8ed97c92460a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658b6f7dbf44c790f8768331d0131c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111c8dbb9bdb6f1fc1e0a2e692be7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d105ec0b935b6d917b097d47f781252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297bdef3954f298e1d5b6249eb995f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70478adc59e7872893fbe6e9948685d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436298d6084ced7591e3f34cc79d13a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273324dee850b596a8656470fad001f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727757d44786af9d3d455375665fbbed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa7c17e459a365f74f479df9b55b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf85f6f50c824e05588aa0f9d16c75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a32d0f09caeaf32becd7b3ad54c06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f392b2463633699dda4f27d65cbde1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166c3ae51b6f51eda378fe592dff25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8405dc07b7f3f118e7b7fa7c5039a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be393db7eacc9967ab8368f0717012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e8f1099990c259c57d4db7dff4df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4cffd8f652059085921f23aae603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8f966b1e65ebbf3ae851ebe47e478267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611319eb67124f094eb5cea9f319623c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae15cf9cb03deb885db6fbf02efca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef266296cfbc990ff77339dbf2eca3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b70737f4ba37c0600c799de6e9002271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815424b53d91c637d839f21eb9c7ab0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6944d5b9ba20a385b474f814b4898e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9de4609d3ef1138e304fbf1b6a22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f695b46d06bc047ec0f1bbb1256f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688a70ae322f360c83168f13bb38ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefbecc424e48a3d288eea5a832be9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8521c5a65c54b655bbb5b2faf45a74c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0c5775a09e5ff89bcda35fe098859279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c872aa8fb7e191dca3f7b5ebbda90fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0007a1eee4908703b220b5dd45743281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f119aab01029ece897ca91d8f3df3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba3f3cbe84f7c291e69fc2bf7b401283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc82343d48f77c6034bf85268b51cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4031ee8412062a60cd6f0d816823285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfb9a265d0f5e69f244351a18ea78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb61b831210a41e0588994111d40fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65606f88f4343217845942b75253373288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79208ea79cb15eb63ba2f3284ec7333289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62a7f5163d9edbe715b03069c95251290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5cf8c3d05a235e350825c2688a9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160be518300223d37cf1a2205dc63e37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888e4e89581804e4e2ebc2f1d98894293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ac939c0b92d3e576efa89c9a51ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bfe71ce329c7c599034e192d67f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b13b572693a8b6716a923dc142f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25281ea7d955ed97af5c339b74e4659297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab15071fb560f093641947d6efb79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c000cd94b6b66f9304a7d6da0400d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c88a504aa23bbea8324e22e012291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfe4746f32f3da328aee2e18e9894b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a3aaaa0a6a64a3c62fda9fc77ebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c44358d04964bc6871b6f377ed5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52491310c4adaee4de31edd7839ac59a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa525837e605497b2369d23355e74b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8113d4d992c9f36302e06bed8f58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb4abd14ae0293ad898a7172c7c376307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056908d4e7d1c501f75f9348e530d76d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7616b71e4803ba429989612a7528d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06133afd40b90b32f4a256eeff847c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db06f681ce5d9718291f4ddb0dc64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76afebec052222b34157bcf0fb4e43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7414853cb7134f087b095af8c36444313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94349cb56fa6e0134fab86bd6a1e84ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf61a8556e91f7221bc96f426e2c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b17031473de1d32d3d4c0dc43d95fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbff7363c7ca16e2a57d474b34493317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b974fd2bde27b45f0430261aff269318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a63e676abaef69e6e89c6a3e22614319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d10091f06760de2443004130db2a5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913667495e2e7e71c7c479447368fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c91b7add70b3d4289cfe56cdc6e74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49885ac02d4a75ee3e1062235b4f6a5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b9008f5d973929e0ddc524016051b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89f52ab5f387971a9eca2911ef1f51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8eaff80c546fde3c43c539bf0745c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e6ea124d017e3acb3e6c6adec558327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797e43628078ecdab4e4207fea01b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e0a733df9b93b4291721e5d93fac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95221ea27c946bd43e366f26502763af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6cebfe8f846aa28478c11087681e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cc755ceeaaa3ab0a4c23ff7c54244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7090841eda730cf4f2f6985f5ac5f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe242dc4ed65ec2868ec8dea31d259d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eccbbad15c490160beffa962f29bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795bb00f64c82099281c04db02df528336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c1763917da6f07981a5bb9ea8efa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0889402d61d3b8779c900638894c5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4731cc2946a282c8f8142572d6923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52135d7c3ea152b1ff81043c3a9e412340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ed094dc7480dfedf09b3122cb898341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14eb8ac5b9960648df9acaad83b318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c02a0d45547efd5548189928f16da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca01e1605f85d2ee80a752da47cd6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da86f9928c1cfe43fe7665d608dd6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d36bc68f8b3ce2e529062870ba982346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79eec7b754fe61805a4a52962c7972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c78b96fdbc82dc9d98e5c85fa1a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159275536682241d8d76a84119160eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139758cd88240eb289850ef4d6295909350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47326a16cc7cf8fa2dc58d1304c15b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9326d95da2a06c17cf87b6dcab0a39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46deb1c8bdcc0b7ba4ac6e5407ba420353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad9dab064588efd039cd1ccd8454b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ddc25485c054a105c46f7f54f8bee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70fa257294d971e105d44d754788e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55082b040d6c89b3f392bea519284af2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3c2b15136afe302fa846d8e7efaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9070611180c440502d96bcd4dc4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226d7317ffb75dffe47cff9e634b12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ff8fcf7ea896ae59f9cd984ca204361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b63d48185c362a0953219b32ee1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64276df729313bc5e15d86edda8f057363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833436dc196ebf9171b388a1542edeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff34a895ff6da27b718464110091a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a704148605474461e315728b3a6775366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd32baba04557d96e3478064e58663367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24d889ff71a7195e9bf965d53b63e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ad624beabee81a0403ba10dca1a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f78ee0f7c5aa448937a231a50b5de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4e2eda09b8b58c3872c36a62b77c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b647d91edc3f859a03e74f3c10c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc85d91e288b13254248cd0f192f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871815aae087bba937e49378303d29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e50cdac054833b334c9b338c381a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0441e2790383557b03ca1c0cc9999d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b636508b5da9761e7936666d7cd7fad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5c91b2e033086cbf198309a29194378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4ab070bbe88f24c8804751909084379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e038269834ac8203eb4b0e512cddc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d962232a92ccb0bc28c4652a4696f87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a33f45b67571a2c49602280dc23e0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d146061e8b2fa5861cb82310366b4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269d72e637cca2d76c21c96a3fd837384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb8a817143f9c38235b8d63ec1abc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e5960ddc05aa275919f60745d9447386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18229cbfe8cd94373426da676ac4fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb7fc78ec94c4babc92ccca4bfd82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4306b7cf0a1d266d4f4352e7ced02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52cd14a713f682ee96c681eb71fc52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dbe89165e8cf1c4acddb0c33c5c44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c8a84f462e6996299c0bba150a6e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c6fcb85b27a8630c0e36728bca44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bd71114571e5c067ba1cf063582ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b169a43aa613127ecd2d1b49331df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66a79e7d01f5e20593f26619edd41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ceb209810dc019565a66340818bf0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfce3b2e6f0144fa5e5c93e83a4655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1abeba5e337c8d11679907f02b5477399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c7a2fd3316a0751d914c9dee7dd7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278df2da0f8b6c64125b21f1cb794798401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4bf192d66afe48ab70b8fb30cd4cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4998da874b5a247b9e312260776b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed60891cf3eb408d462716220ddf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23a70127a382e9a174131e4ca9510405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae592fb1861cb4abf60b6e6b61714a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb47dc4043e3546864f4b2e7cb850407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f73291a4041786eb274c4018858b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4812c3cc74746c97ef91df6839d4cf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6824b3d60c5a1d2085f74c0462bc74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c07a72689e975735d8ed90e80e5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492fa5deb9d66133194b1ce7d97c0e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88fab1f717aa89c8f0604b90b0275c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53446d570cfb9d273c88fc8710e22d00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c11cae55cc20e17cd283f333757960415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903dfcb003e998be264aba284caafba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711984e0a5a05b46e16412763cfba5a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a3caeb5fca768c063cf5cad8959b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36291d35cf7402fe6bbd81010f0b8f2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065434f7e1dd0921a0e2788ceda26f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa6976e0e4cec47c6578583ad1b78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920f6a99972f621705c4e6769aa242a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba1375e46a43c06f91dab5974f7da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd7c440d7482f0031b17fd839d795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f878a584e0439a64d514be1668ef8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc36b3c35232d9764d75ca36cbdb4cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d81d976b1fa2f1997af7188758f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74352970e5508a1b08cec3f9c31271428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b901ef3bff9cb6f189aeda11de08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44de72ff0b3d471b5fd7ce5a55e74e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae45c0d9ae96404d29f818d85277aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d38888caa1bd481f72b4c286481f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b52b6e952f708441285a6182cc5dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd341fc03027b08aebaa25885d72b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b433e256c02ac94cb40612dd27c6762435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473feec85c01747e62243db97a03ea66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb09dcdb614a35889e3aff55691d05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff92ee99d45655d1ba75a26912037d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2aa01e333d864c90c4a00b2d45cc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0ec449dbac9898991709dea47e24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c593eb45aa5b978a1ee0964a40f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42716488102e6f844d1a01d60fdce7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f083afd4224c25918c03b98999d789443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be103f6dcdadd0d56adef75821da1a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c540c060494a78df12f146e9d6bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb62b840578108ba15806c200637d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f4ec07347bbaf26b209058b9f4ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0d439309be4b9bdae5b85c7ab5ac1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41fd7c9d56b066187ce000762feb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e0272de29a92760d8b43992d599e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce7eebf95fea671e759dc695aac1d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83b43fd1aa25f7d17f20ff526ef909452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ec61b0303f2741f08e90bc5f91583453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e8277d1e0f50ad0ca413da2919d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3bfb677c4ec58b7ed2f39868ad0bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d236ab8575bc4a059b9e5fb571b64a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137f6616ef8143a77746ce18fefc37b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac315d62b882807d0a9e5ca3016c29d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a37bc193bd3f717a80a93b66fe27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96689485fa788c702c1371496cb9804460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f5ab58c0262996869a3c4a8cd1ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b889a37c1553701044897a236d94a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167a24fcf4197f4416ff33263629f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52791881038abef2e9d123e9b295e81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a0372ee3cdf0037ff0f1bad28bb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49d12b4c5881ba02a9e439d795c1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d30cfb4f6ae3fb6605e7ef1d52ca88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ab15fd6018b306ffa6e146c87d4e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda8ce67d85f92e1699114ede9c01f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129b06f9c046b64b8e4e238a3cd95e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33c4e4fd79af0fb94082345a5363bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dce0bd3be5f50762a0474e24d49bcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8fda99d92ec5aaa1d2db457224be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1917f0ca1a27822f7abbd7e782cebb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fcce38de0374994592455677952cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a77cc0817f1a114e36df8c003a2ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85319516a24a2e556631cdfaf739dd22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8376a41a1ac8b0c9b42114d781ff7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ce86caeb0dc7a07b7619aeff1f8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0701553cccbab1d58d4d39d094416b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc4707828105d15ee5abbb433681b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf8265ef2a4a99ceac1034b3b5288a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465b5ebe47e0f36d1a99731a59e01b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d474e2650ff001d08c1a00c7e7db6e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d0e83ea96798a04154720d378149485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed7694e5ed29115a33580c7dc4d11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0cc2c073b5f694a47344007e927e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b43663c2f287a1f80d9f7d80ed9ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4584f426258fd1f8cbd51da2f3c88d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c01a00ec310f8c563f0319833e9854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24885983e1f35d805245ad82e48b4e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dba6e38881c739cd8d57791ca7cb1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826cf1b8a0281f332e774ad87cf77bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e98134aa154467965a1650aa753c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ef41c62133c97eb25634fa787c2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cabdeb5cbe073420c957ee832bf0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a104cbc40f88fb4c17622a232bf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082162641d9ead4debed0fef2b0193c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9703dd9d24ad6e0fcdc8983fd466325499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a58d5d8797a3bf256215640da9b2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beb8c1b2edcb62cb7d4f5fc17823b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e2b0c9700a078339a88bdd60b6db9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d30f03834b5d9eb712f7d74213f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be90c95337dd88796aa5f340fcb291504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10419c32aac38b39481075873a45bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0cb839fb04e01c0d248f31fb50f45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95f9cd4f552a6ce2eebac736899545507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f93dfc1936069eaf9273e34c9f7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb69b2e2a5161b9f233f5ac1ec5df7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5b96cc1e2e429cc1e1dae33ea2b69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c10e5028d73703eea1b9a7f74c2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6df8fc9c2fab4b8bc03a47227381f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9f88552d79284fe9796c226f8e7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dfb57c98efc2f81ed802140180686514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ddf7e00f3164ef711cdc7a975dd51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520093c316f366041465a35e2e504be3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d4cf4c4e9252aafc6cf67e852e11e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2f1aa97b7c9dc2b53f239793fed3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c37109d24c42caa5c0333354770a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656e8bea6167c199ec2c94956ad9176520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d6f8b7b2a3fbecf41c3bdfe93777521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b699792b136d5a13c3a81d4284c650522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988cad9408674ccb68a13cad52db4d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe081e89baad1f68575cb443689df8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75e4692186197b5726c88215fc72d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddba5c07c7a6f350673cb0ebb8342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf20ad8ac6f32723e8f7a84495efbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be325585e572e22a7b8ddcd041caa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf197ba7ca97a0e44d1067110c0ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1887ab0311579e8675246830b5c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf4f5739e99bc0cc2c60e237d43b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82662e65fbcfc50121351f95efd99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206b15978b9a07a28a384b35bbc1ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb841c956a8c373e77ebe90c544d9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384719ae0697cd4a169463019f0ceabc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dedf6ee3ebabfd8284e8a4463c627b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd05572f13ec4c34b4ecb90199f84ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26a0df1e9025e27b422659fc41a98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ae12e7b5828495e8ac07b532c27c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324a06a1013354007061254120fe83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ff1608a83a4d93be83e8ec6bc3fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05126da09ea02508543d55c301ec843542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b18b00937eb6f2ea0a56e7a374aa06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1210288868cdb3a8b212de4b85e29b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b66ed2cc50abfa7fd783ffca256cac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee168f6ec60d537307422d71298d25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b280c3cda59d0930a68eaad70b794547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b2356f2e1aa4ed435231b684621a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e7f033d599a12403040798779bcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feefb318b08f89fc465510f956aec3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2703fb9fd31cb51aeb1de0d2363a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233a75b544ca1f93ff8f0f41250450552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f160e4a82d9035d525f9db9798fbb34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2a51e19c43a7cdfd83ddb0df7bee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e825efffaad23aaaa49e4294fb89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84e231d6032ae14f8b88c873ecf69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed357271ab97da3b34d123c2321e5cb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6d090f9b970c77f94239b0e040996558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50833622fb7dca00700b34358b22fb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267187071945f5a89917c6c25335904b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220d805d3d538f6b2ae99b8c8fd1bbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eef2eec64818d992187f9f227bf19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd04a031063544b8f82a3e68ccec03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c069df3b2f83bbd4ed9ae6ffb7be10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c176d027412e85fae3e64a2bf4b34e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a254fd9ba4bb69b29d0a12041795a72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60bd2edcd5264cb645c1a76f00ff2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32993c8bf9435e8ca323c38ef6ce003568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f02aabefc85308dc28d169ded67d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb3d056a5f62c6f004125f15fec15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e188d6796b957cd6081d178f37fb6d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e770c41b4e5a1c0b506b8a1e625dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36605112ddd953abd52a0eb5a05dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6149eb6018fc1106c86ad4ade6fda7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c2f09db427e77841f7fdc54fdcba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4d87fae0a750815cf950061d6775576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d56c7c0ae2dd54dcc514a61ed7d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbf72d5e11354b925c28e65ecf04f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d644e3fe8ea8dcb42ccbff988c589579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4e81b8e5b2d6774b2a0bd0447c170580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2b933f7f6f702e249c826a195430581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e38acf355bdfe5f490ba6712a018b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0682e5b24ba5c07a1ee7dbf5763236583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db360704ad66e9d3956f972c864e06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45210f01c3d5a0161c967e983497c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b635acbc735d75656864b0fda4659586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911b68b4952553b081958e0730fa12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7dc0192365ff20d2d44ed753d556588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490e3c41eb78d0d4c11b16e63d3eeaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884041c1da28d2b4586e406a646627b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bbe20e2660806f925b69c8451e05e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f98d7bcc02c115d6f9225825a0a6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ea3fb5c55b5308588403291893b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e121c48652f99c132a048357b801cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588791bb66e1ddeb3883ab0797a9dfe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0d8d971ad498ecc5ea1e83bdd16a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123250dbbbf745a660ab102ef9b610f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba938947052be4caba867832ae3ebd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44301169c3d04766ab9a69a538b73430599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9571e3e4874f86d708bd9d0f12d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483b514cec82d0fe856db121c069d13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15919d61f1709e7f116c7925ae1004de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507949662c74fd48152b2b98fd219da2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963113168f2dd64069a047032e1335db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb70708c62da269425557cd5d4de5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52951780459b7eb7b2f1db88eda6c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f22fd19449f1adc595b24f7e82106f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d612dc14f6131d37c8cbf9a3a99b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2775ce635a95fdd8126d1bdb01faffb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffade4f69c1461c5112bb41683b847610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43535c77e19fb1cc343f305bf5440a6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e196f70640a13673a498cfc8226054e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19d18a187d5e749e11b912a3e727db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d5f406bc677d32d7449ef3e58392614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d5cbfcb5079b10985caa1941bc1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eeaac6f142a4528bbfac02571dac3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd925dccd8e02d9eb0578ac94cdd52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d39e0f803615861b9d40d1af2fa5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618cc6c82bac561be112ef45c694130619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a50bf4f23c66c3a26233bf2de4395620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7099c12d942c19000aba9193be97d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b15da9a1401bd52f2643cfd9c6c3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a322f52e6bdb695529c91a85506b703623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a929165cfe4a17b2aa61d4071f6e2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9906d1403cf6dfba38665de49c0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847203c3befe1b50958a7ce18940c54c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3813f4fdc36fcf377e098aefcbaf8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3981592648fcca5223df328795f6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93203b6d108c2325fe9e66db96a712b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3485f5637f5e331e4f312545bbce1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3712bed81e8ed2d296a8cedd694ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0dc0a30196e6def0d7dec0ee54e19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deedad8ebbe4b6f9750f46394477c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb81b7f24806d4ac3c1d454d4a70000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dadc4cb6fd84bbde5c8bf5d4cc7bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d52b301bf8ca41fa9ec00dd7029e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09184c16bd895288773e3d9661e63c28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8c53628e1bc11fd6c6aac9807347638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae00baf8efd863cb33c6fdbf98418639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478997015c2831f7379699c6818999d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bd4bd224e34e33e44837bb63ed6f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef5151ad5a28366f01dc9ccb2cd47b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e37c952ea588462f39e8d9af2401643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de40cf985ecfccc6d80302b132d9a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7ac4a4fc3693c8d312012eac42b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d848e35710505e48aba90f178fec0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41fa06b78f379373b972bbabb7526647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2753e7cb7f26b2426d377ae3e89942648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c853ebd199c7a65230cb566aa64ad9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ede8bb5dc1df42a3a464363d0f680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f6a7286d81dc8c40966e5a91e46e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e4da20dc5335668fef8869757637652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce04fba47dcc14bca42db19c0e941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278528cbbd89bc7dd58fec8a79fc952654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ead872b3a027d515f60ff1f59f362655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c17a9d1aefddc9e64a1053a9be5c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9934a36c043e2c75fe356ada126c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f6fc97fd67922fef28f90581dee2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc97628c9c034630b303610cdebc09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33152defdfdcf5042f95b052d7ac4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8881ee20c6598a9886ce9ee4230a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a26efdbfb82502d447a22fbe125e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6e909c9f71ee897bb3bbb6126c46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea20ef9376a8fe26b5e68b95c22b04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b71ad5cb7312ef8036c8827919ce3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dedcace97b9f6398884270cb910c42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b795e2024942dff5a0efb33f17396667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c7f130cdf070ea2c4347b3a1e223668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675efb7547d75f9ac96f308df0f18cff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4565153775027f8c22a6eb7020d18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97aa1c9a38c957d2c75493eeda64b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a3c606eb9c016dde6f51e071f1d89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643626070f28ef59ed96d1c4041c20b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05faafcdd17e84ab7fd6dd7ce201c38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6456235acb7ab4e0f8b208c6ceee5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a76ed338ebbb7593e7c1f589a6b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b8364f8f1c8d234470e3a9a069fbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de4a197176c0109a0994becac4ea93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cdac48bde2886980607ab07008c71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f5045a36af25c2c5656699bd450ae680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>