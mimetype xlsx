--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a1d3e9b8e1594f308438a62af29431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e3636be21e3b4de8662c73486f8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176557e5c2b266f86507cae2b6c2f7d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93d47efaaf165565c99e9e8ea2fe344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dceb8d3d27285e30557013e915c8075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d01f4bb91d2ba5a7f5f169f172926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700df7cbd2f8277b1edda53b59912d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0cc6420beb288b017a05d1e637708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d0aa8cc97879e4e29f428ac957659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab033cfad44110b75f74ab38cb39410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4f93734b6ad3bf792089911d5bd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a22d456f7c4b6b96de7b7d54551f7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25f3e93051e1fce733ef463e4f23b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495c7c45ca3bc86b69766c6bfac35dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a000540e6c02409d0de7be053512be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3350e31889867b65a0eff09df5ec1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcb6b77ce95d22dbfa11ec0078446317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ec4c9e1650d7224f867692c7dd2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724bb6967db2815ac0ca8010598ef5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09504660df6b19a99dbd21b52a21e4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac93909ef4269c36e2487368e4cbb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd0f18576b6469dcd9eccf76298c2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e461cc6c403d93ae6542a1082d60b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1de939f2c77117c05a17645a03052624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624fe449184909f524c5c513890850d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99ea74906b388b898b049ecdb01ce526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab234c1bd570cd1ab84820033bcf086627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e97b816eaeac33c77cc65e308b65b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6040cd513730c140021350ffd4572c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3e2960afb963cc765b705430367830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3c1248db3d3cdfdd8be2d0f3e0b7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cbc76662f5ee71c066df24be4ac0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f88f842cc3b38a7bf68f2c64f37fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648865b778a24c323c472158ced64634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb6c37263cdb7542a83aad77e7e1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6168c22f98399bbc22effcc6aa2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cad69bfd237d445ab48fba26eff88037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328bea39979f33e220bfb319bb8192b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85647134229edc2d4f6f934e949d420e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a95cd4cddc109a6dad0b2cb4574e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e43e7a81f67cb8e2d627c64708a7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382200d4cba988a2b5df8d8cd4adb6b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f242bd9ab797e962e007d5b2616b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0ae2f605310a335819bdadc6347d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a82ab0367aab3051a8b9cc05eb51d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca778236deb19a8b3a9761a1678a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6dc840d70be11fe4aca751b3285b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71413ae13ba83f94eedef1628279374048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612920dc1b700cfdfbcafd4ffd3e04749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0127d831050741bc8dd2d99222fb7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d43e11229f607088e036e7457ac751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625eb8a9e50cb39db37c196f3562ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064084edfbf4838a90fff835aa136253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533033170a603e813c5b92688f44cfce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f18cba5c3c2566d83a279bf327a1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b44716947c66aba86be2d8663386f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76967263e307a0f778ac903a60fac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3378b29916988b508df2f98c45539658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f9a9c1c8b21f92b555f19663dfa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e3deea8af2b0b0972a5d8f16454e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9031def3d231956338e5a0b950c9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccad7f609b18ba4219f6c6bc0e938562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99d4ce95f54ff9cf8f353f3d58fea363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a9691524e9a63228e5ae70efa85d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ca2c237c51bdbe9e68819859389165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501a0a6237a312ce197c41d2d036c5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b5a357dd7671d6760a76b03876d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fdb253538bf86216ad1da06907d0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50275feadaf142d55a4af5c86576b0af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0d25407bd9c53ac2d78d7c1fd1df170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed7535acd8d062dfcea21fada6b4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa78c62a7f56c53ad424ac91cbad172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0ac4c2c07e5d159be70a1287128c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b9a1744ff49015c2f8acc1f6977e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b64fa30192b0ed27f01dff2a9156275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c645cd7358964c3974995c141a6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199c93d7816bca1a03663e4d3513c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd7ab3ca7b172e77eaac43abba204678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b750252c633a00aaf0e2189c4865f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125100b791dae82ad5a921b220263ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ebbdceefd553dbf2926b72d44da5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b33de9efb2d7d56e66f1313c5e3ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493191f36fc5cf97c4a4bd9c92599f5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f21128bae6145ae50d2749e39bc1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4ac63e3a3660cdcb509257540da985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac5e204c795c3f249465af9ce3f53986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e362b9226a3d0a469696d48c7cb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e8bf8f9b3309de583e0f2238d54788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88fd8127d05366215a6b041209b8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acc8afc8a75f1006654105c38b4d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02be39eb223be9addd7736ffc1016d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149e9ba27b76f102ed1a5f1c73904f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4696c3051a8e88adafd86913808714793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da232ef346fa9c067c707b69adc372a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a8cf0bfdd3202bdc2dfda1b13b4cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192daf2a61ead6f938499642900f2ffb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a65edcbabd498ab654943be419c7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6740d44c0bd0376dffa784629ca365c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58472b28de6e34faaf466269a3c883c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeed89d45fd1ae1b5408bd04547badc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e713aff48fa59b328391df0f02428101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c1c253a7968fd1a0cbf6bc706a81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee949c3b5151a2430f93c649bfd06f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979311b17773825f4a596a726696a89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4337287e991a53194fe9a2af7efdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f95e30e08277b7458ffa877e91d1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fecc4dc5b7a1c6becad6fcf7ac476107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9559ed02af90cb568c4e25762a433108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5ec630cb5bead521cb4e0bfdc1ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f088c908013bb364fc3ea188d4dfe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13659f0bee0a9932c3ccccabb66b697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc947b896099c4f2a818fd8580b6324112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d4c3c3cdea5b94b06ced4b0feff80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a149a60f34342e635b348b215b0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf6fb90ff28d287ac9d54074f95bc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470a05e7de603e795ff779a491ee47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be335c1429916e91fffb681c941fa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b4647457c2aaf6c026332091018b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb2e0c96d3be08bc89c4883fa1afb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f19b6066ad0e62b394364c15a18c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b093d13c9ad5512c686c39fc060e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89592b04fba7cadf4dd0f1dfa14545122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a342c7ce84729c3130bc0370ed014123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66547db0d43ec95180d73455c5c6bea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b7d4f019358dc47fbe1f35fe0fc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce5800abe61cf32f7cd8ba97061387126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb622427dcf6e27f5d75d083a9244127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c9a0d48c62e17572d612cae11b29b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fade80530875792e1906c030b46ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0608c9244f487c0bb3ac2ff9277bc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87cd6d8bbbc73003559765f42dd82d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2fbb0c3026927ffc0440b49aa033132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff17fbb721a6c25257193257165993133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404f3ccb82b8de64353487cb9dcd787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104981b22836dca38a2fb4deaed72d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a89629ae446228fba1a24c76bfe800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048ec0bf0105efddf5bc520a45e6ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb22600514cdef70d5017a1d5b44c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21afa272a411c025c8eae0247845c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336222c234fd6946976f2300fb2869b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d142b58f70b66acf50c8f2a0943e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5056bb3cf3ac3be1f1a427951aeb00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854568efb6efc850cbed2e8cfa15503143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a19e57a1bb4f070f03a5a5ec1d4a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b0acab4d769cf5b40c9aab91fe5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16922a51c47a8852f127587734046d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70751c7b7ddaa1e2a1a83557ae6c66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c04a3e9513b2563d2dcd5f201bcbe3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325877f0b1c27e3c5b05c0a44dffbe0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e92dac69c74bfd5caf1ae59cac5ce8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6899c6f8f4db9548d5a885aec8e918151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd534f5146dbfbf15f47f94641e9ff88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2deb9ee5ca0657ad5d46eb338ba1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea22938c3dc3f04a3719406479c25ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95392c5733756503dd65bd701976ced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea2cbd731144626ae3343dfb5f1e92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02630ab505706bc0cfa67448e586f167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01fc63498418f78d71a10eadbd4ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39effc8546ec1fb0adcb91444f0bf882159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989481ad8b3c656a8116b5f036169979160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44bb9f6b5b070147967d1ed7f030a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52642e7ed0204224596cce2b3bbcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afab92b1c388a1c90b6c0c49410c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47fb26ce36a51b8ddbc2e702a7300164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434db90bc0b42a03c3eda346946b0d8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12be84a59e90c9efe130cca5b447d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83bc630cb6bdc5ffc92019baa7692167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28051198691259780a969bf6f3131f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78d503ee16fa7c3c346ae332489ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f1400376328af33736f715ea61ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fcd45f6c97c7124e38aef6e37b57d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e187bb3bdece0c164aad01fc17fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab7fc34d2e4c7bf6a4af2aac6a56e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7921a3c965f2f43e5cffb4c3512d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44c91332092069dd25d9460cef67b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9739ab29f1b4ac98f36a86ec52e555d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53758b45bc3615fc058df651fd9ecf32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb623aede16430d08ba4218ce538e8d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1077eb0ad72e69add50bfbb539551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76138da29ab6383d0dca4e5bbfed5f4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adfaa78ba469de5ca65024cf5497a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613b9d76a6e5227701d85a4f4cf910182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e6d095d223045de291f691fa8bfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ec878d329d71aaa4e2411fec169e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362ce2b4f53a89f27fe9056b863b6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ccaf03824a0cb25afe5bf7a3a5154186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46af1104efc49003a0daca90ecf32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024045dc151828c478ae9138da98dd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90abd5bcd7505d6d31606ef4dd155f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c0ebc888fb0568ff604b819318b3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c221e5f0cbbfa76b5f23e3b33d1f0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f96b7466fbd20435e395462f8b053192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2e3bb53446be29fed57017becc01b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a53e4be0cc5b5be813532f94fcfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bbb747b5336a7a55cffa4a8119156195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af9a71922e3b2feebeec3f2c3c126196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423e97dd8142044ad2a9b62f279f5e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a9d34ce3e649addab95565938265198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131d3150297f157bacbed2b990b1f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51f00b8118cca054bba583c3adaa75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5ba4a1d0b6d06ea34facf50f40c4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1555af73cd82c507961d0373ae49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e01acd3fc9c7931b1bae315488b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f023c6366ef69b51e6644d306c30672204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064685f4855cde5fdc0b35537a686ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2fb4fa2f3e24f22575b944f07d9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2348b3195cf929398bb19e415db8690207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ef035c20051de1e0c5846373e99f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ffa9762ce4ac635122a9d3285cee6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8be8d9c9bc01efb3ec3348f1dfdde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febeb42a707dbedec1ab059910ccc49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca28e85c9df4c0771c5c0609d196bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf057bd7daa9c896d2fd8ac78b1405d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b417b534db8317ae9368875524f4ca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa09e723a71d1b40c0475381c34210215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb22bf8ff589dcb842ab7001ea7ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcccf805a55696c70b0b31eaf49741217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6336132a6cf047ad0ea9a236e8d7c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05a133f2d13bbf62f9d21a460c664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8adb05c6ac0ecb0ae6558cb73076f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e76ab5d9980d4cdf54d7f77ad8870221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0c4c2398b3a39c63243d4a7820ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269403fceead0efc3200d15cd8e0506223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f431a15b1c25d12a56f56845449f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b15830b7442eae667d37b29bb3eab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe0d82ed1d0eb7cd6127a99127ba75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d4a70c3b698542876b6ba76dee01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40880215ef5c9ebe02774ed4fa252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b044e8419b73e26955b9462621b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6664d834b1b7fa539fc4cc6a70c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff668031624cb26680d5c8646181a3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab1d058f3f1d80ba6edc8484fd101232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f34835154d1261d3160ff71afde4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287932520e11a44346fdb102d75c77c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789070576c16f99a71aff62f02426dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e2f02940f77d1fe6612e38f61fc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255063abd31ac67b565c57448fa5b044237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a3897e80ddd1b06159ba2504023c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027cd0d2918a092120884efffb64e47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175fa8b7766099b1244ff845b2172e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697303f4859b1b5b8584575d71da595241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9218ffb2d8d951784a011d422da78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18f094b74d22cc46c4c7ef3efcabf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163ff89de8791fa6dd44e70cc15fa17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c62b4e53bbbb9cbc6294437ddb2f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ca15cdd9857ebf723b561833dc11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b40100796d936de04bb0f79023073247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88050f18688c6cb96c45da15f871e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449183fd474cbb0be3b81c9ab399f69e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002be0a0114cb2a9f3131a233b1657b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39556f01f06e160c41bb6175fbce918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688893820bd9a10d830055ce0f19e507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2c06fce2deeaea96fb3ed2845f9c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc43cbef3ba85289795ea964b92954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ab2d8b57dc209691317753e434d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03501f88bed97bb09fcc97bd6e0d9007256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604fc49919107e0d3180f3400e53ff6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa2e33836f1072f9d063cce6d453b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30229987ce69fc4bc0efc888bc1682f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3a9de9adf32a2523c0410676db01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d8d6494e4ebfc0cfdd70d3130af9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0636c354e42f7adc314689089caf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09764345e889cd1545859d6c582bef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b19898303f09c8fb99e4f83febde67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806febb7e9c3b166537be401022764fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c7a5b6072a4fc56b73bda21e3170266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebc8b0033b5957c63370c42af5afa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bad94c31b926f62adae0264bc96f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04579e5b6c152115e7148dc0c4ccd7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c64f59c4bab280acbab4c2702d8a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3907fdaba45d082ca72c79be431a99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff46f6c59b7e71b52fc879b51f49f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2dbe3791831a675b0747138ec78d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371e2853f65b7cb2e90a5e9494dd7cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b944206bdf7a3cf3333874826dee517275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b546392ab6166f7cbac85f89bc896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a1c4a30c6a0b123f3e7e5526ba9a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f9f44d5b0467f1b0eda81c6951cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32135ce08dba8f0a23cf7000be8402d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d4d2e04c34f9f5951105c77277c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94ac01b15cc4882635ef565b9bf85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8daf24ea523c26487033d93e0effd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50226d2300a8389e44be068ef151977a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4de990d140de8a1764b2373a1fedd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d56a1fdb81f68581b9b92f69f487c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca78d1a9fcf9c84e15f2e27aa62d65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966106c00f272351677447cbed453f31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc062cc3e50cff357fd672fdcaa1a17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad3202e24d3e11af39b2483527fc70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed272136774d02554c0e3f617a1c09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bcaaa641f9c25fae512dee10a0821291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1818e368eee37233dfc62881d0c57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7249243748bc06564b2b02cee05eae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdcbb80fefda80672f0a3d82a19850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451a7f4b20f00783c3cd5b0a5d5229295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a63b34458826c0aaa40968ec158d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090247a6deebc49206ac9172e576a4ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e3c44116d3c5bd5f568249d6d018298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b5f452e628e9c335ac655a9c469e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a274f0dec9c71195504a2263247b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f94691855f29c68b69cdd64c8ecc8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c51ae33d339f0142d4f08263dd24c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9e8849cd63670814054bdaac2f085303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b5d8e79481b27525bbdc7c9d6321c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b6710475fb3094de77b64534bccd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda3e5fe298b07c47718870e9f412b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f463e4c06da79352d99e3fda34740307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08681e4c188130c10bec3e33c118e731308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b691a82ed26f512e9b074ebdd46b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e338584efa2f0e08702abe9ddf4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254775a69efb0676f2aabaf3bdd92b87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a670c14e6aa1b8bccde0a1cfe7c18a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eed24177a2b19c16b4f194d6dcda9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91b2dd7ed748ba53ca8ccef955ba40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6b0bf863af3004cc1f0b2fc3116a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff758601e5f8a7b6329c6415dda46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f5665995e2e8e419806cc7b85199a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d066182d61c51d1105a2e1c1e2170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f647e9f4246ec7a1b9d15529a1a894319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6959667e2dad60f78fdb6e4f0ec1a75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a63f8244dbf69258463482c2c8aec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40aaffa4180716d05451c42d381c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2de6a03b1fdfd8d9fa97f20fed6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c229b4aadf47d0e77ae7cad51a445324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e477bb47d17c1de7e21a248399d49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705703d0274a092738c8166495c48e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054892ae15d3cbc4d32ee735d1dc85a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98e5dac8d29192a3a868f76765f68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb55e07719234a36b9221a8bbb31fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0503060b53842e5e13693e18aa5c93f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f574b578cd0321148ca31c6fd3482331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f54fe98318558ea9b84f0369f8d4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee5301bad8fd0de4d38b0a2ba0697333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653f5c15a16ed95a242c39d458a36af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906b4846f06fbfaf055674fff64aa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70b92cc645c6166d30dadf24e67de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24ad96742a2db76a839d0758275c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172626144d19a3072bdf6de37a9236c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f18a21f0320c6575699df89407e2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794117d139ba36d418e29a1f7d3d77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a5b6a4d0f4baa46b503af6ef8589341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78fb7e85422b191931e9e0e1a9233342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d06a5ba70600bab8c34bd96eda6bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cab864ab73d50d474bbfa0174f5a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ac6abebb8b90e74f6b2af69cbd172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5769bff7345316ecd3c91cdfc001346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639425fa228cac02ef54b0b07cc2fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df41dcc84332b9536e2dd6fc8a0a4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8e349c64096a6aaac3ec70d523b0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc932a3e649b9491bc66913333a974f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d427a5a241d9a240fb0181f1e226e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d1ad9e6333e7c8738d85d2ce0fe6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4efafc68c898d37868c9d9a2b1b4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5277205dd3a55112b7f2e1e00a21b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1c7cb0575b64f98a5e220b25e1d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b5b91b3428b8105dcd2927d18166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9b649b21232c422724e89258a996d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b8c29921900911d8f48e2a8672c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ed31d72bd36967b7fb531e720b54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa049a0f7e9374ff4c5e93990fb7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa24bf1739d3d884d5099b4abdd18e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7683c2941af57193de9d53cf67b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822200b5541959316e591651eb1f5a43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7f445cfd5aafc9282532e15a558e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa2f257d1053a686dd337403821cd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb545ffb913aea481986ef1bd1a815e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b71215a58c8a1810ac0c21d18f590d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e6cc80738ee2e09191744c27ecf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3688c381f765795f4a73e1a9b045f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c765bb3d72786447a0ceb6c5d7f4f67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b05eaf89e509719efe82e83da14df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda55bd946d19a74721a9cc43092ee0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383a0f72d94a2edc9a197a5a4f67bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc656fdcf1ba62834e87a57751697d32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70efba89d206dedd032313582b876f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f67cf6cb95dfb89d8488548851891376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f3f4fa7ad56562e98cb31cd20e69d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d5d2152ceb0f726831eda40aaa317378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ce0553cefa27e6cdd092f6dc9d5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575738590b0c1e144d8974fb1d1dce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096f76ffc7cede9ef3a1f60c5c3387381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b4666b7718340abbc5fe462f443f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea645a059fbeb0d8e598fd6f6fcf2d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fac5ff3faa9b794d6264dfe9acf4ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755038908513ebcee826b10b30ef31bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376af0c1b7f02766eb1ae59fa0c0fa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2259d42fdc19c25110c5e40ff384387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6aa1dcefc63bbfe58f9e5db70430388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf82c07244ae3d49e6d2167c02ded389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c13d8cec4dd582c741b4870de885bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf138af7f8651ea3a3ca80beff33a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d7e01e9cf0a6918ee93180d14ce97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c47dea4d2653ad12f3fff3d500afb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91be4877f12a29a871c309cba6f03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c9429003684b6871406f65d3b7d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4379ea5d62eae93c14ac84d988e333396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e912c494458728d437656ea7b5d5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac00211ff62138ba7dc7af360591f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb6d548062e29eccaa97c475de6ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9aa30e4a712391fd7b9972224a824400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9904181ae776ac15d6fa95803a656401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ec8ed59d676871006db0ee7f0070f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae16d5e3288a9a04fc1a6612043e349403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781361766176bbc5f1d1b36cd6000940404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03946f19bde49ef05bbf91b2ae4ef8c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e23a3554a2448f35e9ef6fb8a5a5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c5b9f274762f61dcad84a808b01ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022439018f23d365d740a203d831de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99ae11b2294fb70e283b7e0d1b26b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e2b04bb86c9c6841c258538ce0d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e7074c693a7de5d85877147d3066411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ea9264c56fe41104bba10e90a1aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf570cbbc4e6417ada9dd0f03e81f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae39d66b2430d6b59a043a7254481414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef006be65b9eeeecba31e54f3379673415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd83a4656bc3e0c007962fc9da3b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2bfe20705bd46bf1cf0ccaac1cc21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8225344ba097c1cd387829dd1d906c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084abc81b3c85ff2d822b0a495d645419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08893ac022f975d04fab50b96cfdb75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d07c2727d86ad72346401f877dc81f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df203768ec7af136cc364b0756d9da27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0296ad7a27b559376fe16aea00f085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef171ff16f866f0911d9222c7951cb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89745afac0e9211c50ef9ca91b4e49c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a19f79400f12df511b125d0e14c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb12350c95394b98c9267b4fd2a63e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df55eb13b9b8ebdaba09221262fd1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495245ad0c3d25995e91c6448582b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a598cbca299327b1b72d821d6c4ba01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb2f82af55721948c01114f88e6fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d74d38f90039c6315b73e0e69d9203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67cfe417923a7be93427077524c1fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceeab198a8908620dca8a4ccf1dea7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763adcf4eea3cace4d529bc22b24ff03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bb018f8a9a9acbe7e631dfcb953c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0827f4e777098130a57b2882363306a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e011507afcbae6823ea5b422e1af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab8d125ecb5ec052cce244cd0cbf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127acbf9fbb915b76b2cd779e9c6243440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39295b8d0f2ae96eef1e753a6849cf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c7641897d63416703b13b528b499a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932719bbce1fec271c52c94b2ad3ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b10e2da2da44ab8a473ea386f0a54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8df3021c43c84e2be18436ce4daf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3757ed2941955218afa3d23d934c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468081956795067224b6c041507bccbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39926818c88becbed41c405b727def91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea341ef880fbf78c245d6272608423fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b04a49db45e8b9cfd9c9540c2351d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835500bb4c10f61e197da3c27f69f9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8cf039477177ad1f6622757b0e628452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04aa095f9ae061d59a444dadbf163453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9cd19fd99120efa15275c63c444c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e51b323c929a4cb58aa800653af38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32901bb8305fee0e4bb7c7bd2217b9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731a734c255724bef79399318140ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f0367bde541ffd7dcf75dc0779e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632fffa9976cc3092cc78d7ce8a0a9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8fc5aab90b02ba028b9f9797b3d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605917dd67b6d2a20cc37c7f904ef1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763cb70a5f089b3894643277fbc036a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42fa3f194de5f45be819a825a04f12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1121a17fd156b72fdbdf7d6de7f2a00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb985323f3e185518a6d501d49fa3e5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7285709b4a3996b207ee5dbb1818466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92dd9985b000bc7e8e965b4e0c999a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26e07ae8c4bbfd0b559043f1706547468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d804fb17784bfff28740fa52fa2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1d6fd988be8bcf55c3b3b13018c0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7fcbb0480282e70ad587a1ff8a6ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465040725b161f6c821eba37e175925472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b6fc9d02a387352080dc761a0421473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed554980bfe28cb8e43545036ad85e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e472cd6fb16711bc0a82cdb91d13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a14c304edd1bb86eb1786adc7a066476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da680f0b5cf773dd9aa44ce5816efa42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475c5df78a8c8672454b123e11ca6bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add72a223419900e0cf11444c457b564479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3145493982ef6fa7198974e8045eee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb86c52866f5fc208489e5334a321c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42983e4f3760df1849f50e4a7efb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b570c2119d2c6165b6b6d7752ecf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e85f1881dd9a858484233cb3d6d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ad38447f0f98d30aacdf813c6ac1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef59209fc2fb7894a1578c5c7fc1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f89390cdbaba2a0088c67ce8e8a79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c64acad88d6428ae4c546e5b97099488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2a54ab4926456d8f6b5f8e6cf26df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f5b06f68992cef0375c72f3046d8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a5d24ee77376c1f3f429e178861d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a74f7fc459d8f3abd5a9901c168a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1140147ef442a3127de012a284464493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b7e9e2e1e56eb39651cbf87f62d48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476bb1650320f2f5e42165669d66834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e29b591e327384b586b03aec575175496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c417909307bcf92171fd913de89fa6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c51697326aee4b278ff8e258080f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a923862a681fbcae66267de364d6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ffdbe5dcb967d4f574e81e42f73b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd766a817d4b192248a3a9381e88fb2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb61d211a2ec20fbb81b25200b58ec5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a2b0fc47a46fb4fc363db8862e1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499871b97640aeee1037670cbbb538504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab630a3d8bd7416bc3fe6f04a467ad9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a331fbf2bdce14b7c5e52d2828c70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2806cdd0cfcf0634e6b41e5a34546507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970e77e3eb30b07f7a95b7684dd467e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9adb83dda923aab4e79a87e4b796509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9f8b9545c5056500dbd4506edc74f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfec43ae5b35b83cd81ff48a72c19f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae70d26ab0493b45742815de01c37b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7748be66ec7a36929a524a7d0859c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c069274d184b623a054b4b683c0c43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b79ec882fd774e2c56b7d9a0dd898a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc2eb2e54c4380791773440898551f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458ad8a5db6cc1fa49fb3712fa77a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae86bcdb9e0f082282ab9a38a9cf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c151a97e1098ecb4678fd7e2982e4b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e097a4ab0945d43ec583ba14eeecb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0c3002f4cc00674b96536877179a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a43b162dd2f3e96268b65c5446632522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75bba605ff9868f142ac4bf7c13fdc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d71c8829a5f762505c23aa6514b4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215498080b62de284646824b91243f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916848f3a31a888a2a6e8a343fbbc464526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027910b33850dec0f3b54c17fb5cbab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f729c024a61d7695143c742d8ffff1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db8e731c6ddd057933d2a991fc665529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768657a942e2e72b99b71006d6ac2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b6c4a897c6d28d51280d0356be42c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f058ea7d073e0cad90b49e33f0f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189429f1470a897b862b145fcbd962ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa9856aaa213320b012279862aa297534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a19335b357521e86ebfa4b0962b8a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6813edc446fca703eafed7f8bb22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd8b6493221fed78a756e034a0dba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c9359659ac4815e4b1a48caafa067538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e59438c2b1e8fb129765a0bfcbec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f6851a19a8d7ee7161cbbb28a008540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84bf884e5a5c84cb900d568515a273541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d3d01c1d8b2fea9a047b47552b508542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801444262ab730a6a11ad0325953c897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279889fe26f917d0ac129baca9ca21e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5bbbae360f6e937170d6ad37052c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa9cde61aa41fca6b9c1428b9aa2f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c423ebb7f6d151b27123d7547f29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2669aa7cd5451af8d67d69ce18ad7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ef6d6036e623737bf7bc2c9c3dd51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e315ba794214d762175efc772298656550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1561d392c75ee4b75d03128c9db96eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612da2b4628453b4c04cc6f4d5195731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0463933b301552ac86608385fc04f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec474c58b2cb25935062e36a6c1a3c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268bd297c665ef1b2cba0b0d265060555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b8c846d183831dcc7fb5c8672a0e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af2490822998cc42adf11f652ec627557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda2d804f6e4c8ac26b58fa2305bcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839785faebeaf119df8d5c9c836f2347559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd2bde4022a3ddf54de3b23800f89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9c1372e3993a855873e4a6b991102561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794dabd06b772f9d7ff44a577e5e9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216a6dc375134a968deb906c4a6af0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9167c4f196e2187f9bffebdfa230e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcaba90d7b037ce72b05ace508db30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352565e87476a043dc2f88c6aee2bb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a8725b8b10ce00bc2d76fcd87e586567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ba4d4b2c3c340adcbfe8eee9ab5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2708ebbaaff948ebcb0a6fa378d99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212046fc56e8d8cb7be4c0a26e887b00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd2d8dcc0e6e7b56b45edc7f2f69a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51f5e762655dd3f3faf94517f2cb2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32c8f3e4bd4f5cc97d9fe5c45b73f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874fbeee6e6508adf0063ce02a82856574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50c2c2a7be9d0c74efa539a217461a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5631acb8425543da5238a9ad0f4a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86929491240ee6d5ec295172ad7719c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba98351d1c7a825e7d85e1782cb4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b01484958d8ceae3fadfc8650f170a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c637b09089ed530b466fc5f722eb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc323526f4fc6f206e72d03a78077e8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeae28332382f4ed562b6e84c89004582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583c68144ce5388e8bd583a6ff22ad0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9cbfcf72e1235a0d64a7c375af1d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f367155bc54c00ed8d30d6f93a921f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d274b174a4e9134074f1ab187adbaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dcdbeb94ea2fba34e6557a60c525e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef430dffc76b4bd1f2a26abcb4cd88b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0717ded815763e1aa362b5956d2bbb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1fbc41dfd4d625b63107c84131fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df723a926bbcffbf498b67bf49d23068591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac7ba899fa1bc21202b2048a2eff67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b998808fec8ecc349252a94866bedc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a788186b5d226a3ae6c05eb7f4943594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f989c83815f8c70df00ccdb2142d591595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d11435f9295a08313f5ae0688ccf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a18cbfe1696dc61fc5e0650f9492597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cec63e3ed4fb511732516edddc4ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893436aec32cbe2225a3daef8dd4095599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28203c0b3fba9faf9d6c49c2a475d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84594db32c50e6e80f1c11d091d3c82a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b6c713f98e823dcd91c9a43b6a4fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83437b4d8bd45176281363c988bad231603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4934bf729dee1a563a262bc5fd9102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d5b237ab26f4d245457364a2efb6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c48b6ec710caee8cfcfa10b893154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393fa97d5f3d6383ae907844d5a209c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae26becf666889b7cfcdcc81aa39e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf332b85be8920f888e631679d4e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d44d40521db84a5dead131f921b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3342d472bd48efdf304c0b42d65fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908f0f90244f7ed97028c600f856e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a0a318ec9fb4eb4e1e50e0cfc7a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858403ee8ed90270197a238dd248b36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6349b42f0c8ff659a901dbf5ee6ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79d06fbc79fbec8abcae72eb2d5465616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851090bf0d7d121e02b0aa8eed18226617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d4f36ad2c13ac85655bce2a6cf1fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701f01dbcea50b078ed03a49b84165619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8b312eed64b6fb5edde62e07b13c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae082ffe3bad36c1743ce8245afb58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699e05055a4ed620fb277ae97e90ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b93453946e59f8dcbf3055cdb5dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc2ed923e3b42029859a13cab9df4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5717bca22413c050a05c720f5ec905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442a58131a400906c8bef0428fb5df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81923e3bf83d022d30cf2ea14354ef96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246111a9129dfc37128634d53f8283628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66c0455ea603d9d0c3d2e546c94f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c81b01b486e66b8cadbed55ccecc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49d4e60ed80a39550e300debdc717631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f889f900a190930b211786703ec5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca1038e9606b72b94e97084856d4e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52156b50a087e52488b4a1b6403ff9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ed3993da389c7107d80dec83abed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb902f1d3668702daead3a5dd56e7bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b25db9be798096b793e53ab2d82b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169104d8eb5c9c69a6c0055ae465bd57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cea538828828236c28aeaa003730a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805b93919c17b5bdbc801f0f36aaac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5537adfedb73d4f4055dabcc2375a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402458185442f4a67b980d5d1b1f06c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371b18005202e2e1899bb1f6aaf955643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd95546d6c09b8b39a8a3ac98e71f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c36e3ddf5b2049bbbe5361b7dda6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354237f75c411adb298485d02d05b8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56ff39cf3847053c9ef5b70b58b53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b77bb1f67e5937e31c0fd1b04b058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4617806bf56e8b994800f314f55bf7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0f5dec8e4febf10b8deaa1d195df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e937ac60633db6fc0ae72fe1102c023651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1128a33a19c285b72e97bcf49e6b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38836a1c9879a6848be6c578ad49b635653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba0b6dd17b573768c8e1e223d79d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a984a599e8bf7d984b7859a70b14b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce461607f94f7e8380dca1b87ca84b1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37a9bcff9c846d530ac38b125eeec3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421cb4ce2a59aec84313588ec092b5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e01b53615a82e7c31dfc2fc5e877cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea39ea40bcc0bc8b97643cbc5859d05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729aa5262e3fcd0644d427f5362a219661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066a81bbf8d91c7cbfe9738581a193c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9c12b1f8805354d663b801c088be2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52d6b734856d61697e6e59f4d38ae6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ecf798202c6d7395ece48fac9207665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5e0b9274303750d10b6df0546006666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6485b7b21f15b417f8f831dc901699667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff276cd3e3a9614fb93cce7e9a4a224668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6661dd19a863c73a0693c58d8b6405669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c107b162536a48dd4014a7f7f35ada670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2942b50fe7cabb5157c6d161454f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea7f6746ee735d0101fb45a32aac68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0100f6debe096d1d919d719054258673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018db7ee4a6d85ebd4ad88708bdc532674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae990fca29f282938295e1d99f0b68a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc8d998201e84da0ae796be89d7f44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1ad577c2ff7b6d97c5247c946772f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34872eaca3d405d733479d794ddba1e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3f6b5c5189f0a9737f0c04a313796679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89300a1dbe1c03ba75534c3ef0189b36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894232eadbabb54eeb642016d4257627681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2de7420f6a54a45eb48e032509dbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff2e23ec60aae2a58a50432c0cc42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8e03971853ef8442ab2f96b7a60c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfae5335fb2247e1e574fb00c8feb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfed9cd0f3867fb6a68a381bc74963686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b860a697cfacb173aca5a4f1fbb965687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82da5f5da8e7f0ee019fc55373c451c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e30de9f11f57412e270fb36fa6f4f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812bcb28f2633198aa9500a68a9e4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5961a73bb1954d9ff4c191d96759a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d70bac67a54d4bbb9e0dd3e0ec67c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a4c94cac85d9e978aa8a952e79ecf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52205ba34e6d87abfbc74f31dd6208694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ee6a44e15a865730ce131b5b6075695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412eec4d3dbf05ce7416a4b5d7fb2dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91dfc3b613e0cc3831a143e63641a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa84ac8b934d3d9e961a32bf8873e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9599808921ffc0f9228c15079179699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371895573c49f51173f9010ec6e2d16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa782a0978b62595dc651fa52b6916c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b196c03c8205af8ef980733614954702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76025a1cae8df4b50a78171f623f6a2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1d04c05205c27584d19ff1ccb217704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d35ba97faa95aba25c527a1212fe8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68c840a65b5cf9538f81988912eaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee92592b1f2f25a413bf1502f902d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188651b21557599fb58cd7f60f84a5708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84c61d10af9e20a36dd38e1dda0261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef4122ee7dcb5fb3e96c2f575d3a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea77590b759b6840aa01626c4dc4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c6a6f4cc6543a10d3decf9bd37f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb331b6461e826800d84916a90c9ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa3ee3f13d5c7063de59b64ce293d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c94fe2ef3febfb5498f396d98615287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dbed3b04f85380830b722ac1045068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f448ffaa5bd32f1f03a2190167ab279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcba96cd32b674b972c9f592cf214c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ccb58cf32bcb0b93e84be46c5369311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410556e1ca65bf3f18c32f4d1e5338312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eac644598861bf0355f810ff6e09013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba61e5475b5065ba3c9dcad2a24d0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69e7597817abead19083a9ec7660d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c241b8e265801bad74e7d47a0e3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503161d5b50a1ab222568c74b85e01cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99499a6ea3e20f4db517e8ccafb6565418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51554f514dd16b549cf430cd1f8eb4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e1a88275cbf3c82b3adfe663f11b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe803c1f54c0b14300cb01978a9a73621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdaee1003db1c0835f3dddda4c59a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e574c9e85f44882b74d5d9ecac99a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb46ac93fee8ae6dd1eef0ae795b58624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc46fb7e5511d435d27fa721968bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec48c87751e207ab1baf4222ceb6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b95750d681e8db529cab3743e703e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a7e931209881c83d9216d43a3bde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee4ef8c82bd9d9380a6f916639686a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75a7d28949765146038418d7f2d4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18668ce26316b99f4a05bb38bd2a1f3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca7e441694cdcdb35478f12c7398232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488214c42e1ca692b6f10570f836c2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd8a776a0fc531212d83e2e7d2a6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6efc0715246d6f329117510586d89a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d160400824540ffffd35b80f3db5fec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53f79d8e5db9859a5613295d56b4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7a9d764438b19254a14afa22a41138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e67aab9d085b18388e600516e8833939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7e1b756862a7c22caa557e17425240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3a7716c40ceda558de711f41f2c2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b33fa66844ca56fd57b78d8b8167d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b291259d1e2eeca88dd2e91156978b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381db39af944187c2413edf42846aa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176939b8cbd17a9737076fa9261c4f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d56d20498ab0914dc4c79cdfd92646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901f111918ba1b3a16ea51091734da047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352c447b05be75c88ff6223728ff4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a4052fdf43473e1844de236d5a9dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09552940aa096ed1e4654546b0b0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708f92d21dbc964edba00879b2ec4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba8bfb7e03d17b9a386a14b23a11052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932be093ed8c0885757f2946f82c514553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe5f1350fef11cffa413a39ddbdb2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9852d8acd923467da810db313f5a4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179982ae2c4a11a1f17b3417db2cac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2bcc9ec243d511e9124a76029b0d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b335e4ab609735f5fbf3eceab2cf04b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2904ff0eae19bafc6bc00eeddbb1da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888910f1a3f9a1c88be900e93db0ea460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245731312eb3fb775855032c7680c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ef3feaadaa6ee91131c8ade938d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751481b22c11387e52b58f88c4f409a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de1be6fc0d6683082a3ac6bed550964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b102e991690628fb1ed4dc157f805f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48322631dedf13e3ac11623cc40964166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc8bdfba37d53fb438a59902ed36c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8280818d2384168f7344c4cdb4781d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc38690d12e65416a5d361bb7070569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118d6996219df7c988568bd8dfba3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0055d9b68a659e57db748d1e3557b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c04937df2f92be66e2ea22f3cb708672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205da73b127ef1c70aeefd3e0e12054e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c90222681486a128ce0d2129363a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b87466c1326458360182c1b1bd76075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c20a72dfa04be3aad0f01e1751101476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6d240f718944a58bd049b0c7b65177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357225336e797be5da4a779cca0042978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d438c699cd3b53b9cb7505ae32e06f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000df9599d4899b81d5d758dbde3c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbee54646687e0079dd49d86ae240d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e582875fc4464b230ab567cffbfd0bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2be4c64330f78187147cd10e40340583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642fa91be1fc4e410e70cd37e24e88384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4209592433edb699fb68eb7af9eb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aac339123ee5620124d5ff0e7477986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a0ca4a9d53473330745d09e7b2da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457401c7425524171423bb768203265f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8c5bb4f7ede8f8394d83ef2e1fac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bbf00991ac4508a771aa6686123990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe3377b110c1b79dca1c58f1d52c1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7f71fd77b7ca194ecacaeae992dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd36edade60a3194095d1becbc7772893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4746b21a9a241e4854c2d6a30399094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66645547690527fda89ea781e8d1993c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24390f310a7985c5c4cb5313e7854d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6b6d67beb5ca4348e0903e87bb9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c287c934854f000ba32aeb8b0c79e3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96263054931db064b510a459ac7ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82cecd5b9e30792c0c151c6db4e698100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb175e3072eb8da3d5e306afbd562d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501876884c4c1ab91ca3e9a892d9d84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9346b3233ebc6ad1640e090eeade4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91846cae92abaff3bf96365a9b596c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d34004c4300be31084ad290fdcc286105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497405cc5fa097d62d2e828d30c9ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab24da912aa96d37dcfaddb2d77ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3c2fd40ecda31edf879ce8c19385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bd15429f2c3255496d97bc218df0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d2d6bb28c37a34c92228c4ba81e3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070bd47ca0c275e30d9f0e00246459111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9d49fa417814ce092b20a7b0b48e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df236fad0681318f966695da47f38cad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350842460f3214c7012e1ba5d6f1307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d767401e887e78f6a83b812abae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabb39a9eba18c8d9e73274345f2e3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4bc1c4a53b6672ed4facf207646ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad53f487d2a75ab77dd54cf224e75e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bbb6f474e1cb54f644866a0f4456e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8fbcee21954d337c60d9b9143aebf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016b78e67734a1ef5c07fed41cc1d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0165827f3c2cecd85e95b7a7cb0d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe5edc48dba838fa7c9fae8deca385123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1927047c5750d22da003a6a67f7085124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43933fc89203539759edc8023a4c74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4aadebfce36a7c14c0de6543b3724126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d3ac62c3658765675e7ccdf8bdc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533711339bfc10cae7144f08bb179fc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe0c70ebe1341df22b1a04fceac9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e554d691b220ced0747fd01f90978b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cef0486b79b44a6f7bc7226b31b2ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12591fbf055be6211aa5556974954a20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2c0cad0a1ca9dd88ee2778f76aaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589b3fdfdeb67ed415a8f9cb4235b2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254d5f50b7a9c477022de0c537acd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136483bf39d936f742b9ec7ab32e03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58651d3208a551ce27f5608929fde2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0737f3211d50c6b6ab051259aeb635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac45d996c5e31652dbfce7976ab3b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf67ddb95e5dfe82350a4504cb73a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aee7b25b6df5a01dceead2153ec2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc30b84da2aac3350f44d457180b80e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8defaaf281f91b212038f08b9cb8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a737729da307941b1b8e862d08edff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554893b7813a8640a3a221e1193ee50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330da5ed137f131ae788e86792370c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27132cc1cb5cd222216aea9c88db8c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ebabc3441df9f8480fa898df72199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4903177ee907f2650ea00f9fc65fd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd6f3fbd7c2d275c0e2486c8df984150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88024e67445db719ba562ef9fe886680151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18019814b598901d99a68f9fdb8505e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a6183aaa0a6fe9d0076e0a0811b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb259bf8be79b3b5e96ea0a60e0dd12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef57e5df7d0a637020627d24c74d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213f7f22c2fcc08650406e79215477156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa5b7956a196864439d1a0a1a9aa65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd148a10986b04ec57b75b7d363c4c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692abc78344b67fb02411af0be0e0b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2ba2e40baf6951ebda46436114c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5dbd2aaf808110e6a3624f63decf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75deca8bffb4d45ecba0a31431d7cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe438814d224618cf06301322d1c05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c0d657ed72f21802fdec4cf69c6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7cfb16082f826c9d6b13bcb7648f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9397149eaf7590857f9ebc7304fa9f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607e3512e51d587da9261a786625e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e5c9a8e3369d02dbe2bd2343f1f25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfcf43d63f7e663a3f51f652f1d404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8ebcc3bb474abc5677167e5af2ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce479268402d18066bca8461eefa474171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cae42feb2211a54294e3fcb5408ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0f7b137fd37a0c53d01341bd86e87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f95c12da84ccbc949ae4cd33b455174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed9d438585462e9c5c85dc881b2d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199845248e82940c9456a0d6d60cf3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7855989b0049f667483cb62edb62ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be410829a5a105f207a596568899166178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c80bc14026fcad6951c18519c86c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00288805a2abc5f004dac90642d22ff7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045112747b0851157aff97955bd228ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805bf2ac8482700dde80a25d1653bbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6eb2c5872e17e93121495f1e4de90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f464acffd99ef41b2dfed719c36e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b012b38da940822712533c556b6a13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac23a8eb170360b7a3f1768fa4a05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60474094d16db132c2e8f22d2a1bac32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe2266dfeb3d87ee2b4b4e89c4b0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2f53202574207627227fb97303e70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111986b867c65b277bdcc20a77045d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb65eaa2612002a6aa46c74b5aa1e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd85f85c29885c1457bc1d8b2bec9b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01238f046340a88660a242fe4800d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf1b953ceaf076fe8befd0642d75b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eece00febda3ba26ea8ec753a74d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4155566fa8d79859dd3b619311731196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6d9b63598968722019d3e2eb51d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d36d2a865fd952a15ded889b503b6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15968df304d082895334e0455409a8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a19357fe42a4a775da3b6daf55d46c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db402b184fe353acd8c30dee892148201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98807c5af147cbfa6a3f9bbd077b5975202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4b75d60cae815d0ab522f95349511203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707acb8f03956add24dd7098b526dc32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6942db2c7ff8fea501ee2bc10cb44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652183f73cfca8900372e5e7842eb2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcb1402e103fc571b7007ca1de576207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3b94025cd28172e171e9d35e5c92a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b475886e57a144b7ce4383ce34e39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec85f39386b6ec97fc0e2669e09bcb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0376bf1b8caabcde993d2ec5eb6bb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f7e8c1013496df6ae9b987180749212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92be3fe4c34b84ce42fee6cb27bc8b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d380fc596aef2346c2a7a1f8cadf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d53bb637c11036672a875c56a23f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db09c8c4772a72e9285945cd07f1fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db4c4f78933ff9270a13b8c54ba198217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032125a6dd481badb5c4fa224417cc78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9c542ff78bb13bb90e92121a0a06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa854fecae9580c9f6959028c44e0e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998837f89566a1dfcfae7514e23f0f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202655d1ea0bdc227bb7b281c159de46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fcecb588d8eaa3a782e33a3d0378a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b52d3d22e13ca9a9ec4564839d8bd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e35343d331aad98c91adf844af6c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228008f5c416594649d77979f97d940226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432ce7bc4be3632efb6873da531361227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef2034177e9c6d24b4793b56f1341228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403427ef8bf41260307cac1c2b06b48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b1ce14a7661bd3235502b23c2c1f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad808f19c1f775013388927472e1c9f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840fcd3e47b9cebcc3b5fd7b474b7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a516f5fab989be398c9f8216fd05bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0006f5338e65ba0998edbd16226c919234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db5929a9ef8f24b8c0c77be4d9ed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc02f3fd660602c341f0faebdd9d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7122f754b2ff6fdb28ea29b398bb1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157702d7d268242a2c34be1cb16d349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed91cbdd3d7664a1aa89a69c511c4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ed1c1a48098a16e5483a2b582c759240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbf86d5cc79fd9cf85ccd6d33bae7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae79800c38bba9d75bfb29690405c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349bd273a1cd36832f9bcdd7dc1256f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194999c05f618458e378ac3dba42f186244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed5c442e4a59d266ae5ba16ec5861245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1791fc28a80c75c715c77882a280b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7510d608315e7c04a7b2f7513e0d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd675ffff4b04b16888d5862bf1973248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905b78a361ae3e11f2cd6ef0d6c7614249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fffcd08bbb6fb3d0be6a8b3011ccd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e64f68fd1b1c0b929bddbdf775a6d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32345ae782c3dea459f3a679abce7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c304075ecda79df564a4e9946ff8ebf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62aac5db2a0bef1bfc113dfc4d586c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27ff497663a69661c856a2cc570b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b045a8fc8660269ad1f33fb12345e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d5f5ee1ce1e121d67d54551258ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ee7056eade98543464ce8f11bf86e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075594c41c12ad9755f3f744b44e63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af5928b5e61a22c0d652124679db7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa9c381dbfb7d79125efd6518b9577261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea0b160d0ea3d5e64a9272a3a5236262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563eaae4896f33c353ffcf6eafeae9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9dd1b82873452afe6bc07bfc6d166264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e6bca32cd59d66d351bf7f9b353a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a87dbeec92c68af5522dd4d79e6a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14031db3fa87c24fb3f0eff3a25aa62a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b87dfe8cf73f006ee6f84bbe4af5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d580fa89f0293cd68c22174fa8850f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1330d9056f2642451306d1c1e75e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe064e55f594015813225511506cbd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758936305f28163f9758576a91446a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7219865e7fbc4bc5735ada7048205c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108738888abffa71ba056a03316b4e04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ed18bae8b6ac3b4ffacb201a2686275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be13f7d8d3a50c0449f198dc29461276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b2296a81ff68bdee38b2efd9265d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b572b2a87809b0acac3e6315d76e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a81fc1f12d492c83088c91a002065279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e6ff50a25ced1733820a5da6a94b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c95620edfb02bdbda479958e90e67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949d6d6f0510a7c24d065104a6f2aad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a359b5ccdbc2f2267012dbe0e66b6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3759e5ad38c026195b1f88ab2822284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e95c2ae1e642d305d78326a75d8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ce39a72367cb12456c55d3b72ff4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0dce8925cedbae0927eb6870767a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed0d23929fcad9475a1a9ecf5e915b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492003f2a4c1ece04455697624dd7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc77a83a83ab068381d19a84ee9a45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4023dd2f8290ff57b656c8257d717291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439ba5de9b8aded57d3b03aabf59144292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192156a70db78872e86250c082ffaeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1ccc94ef4cb045a01d2e91031e219294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8253f884b2e678dfbf3397ade6ce1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018a2bb5f35457449d6a5532488ef15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80518143439b57edb78229cb2103ddc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f937443f4f3c42d44e6e10beffbcc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9e05b46459f9cbebea528db1fa65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7133d40a9e0e5af9e2e9dc670b1db2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e0dc62e66ff0c2b351c56be3d8d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c593eefd1a7afc491f6d26000982c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a193444fe30669d1b27f734f150c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1032e13c929b24252b1487c4a81d3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef7d835408fa9fab25f8fbe1195501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b0192fef2fa681438cb58038547db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d33d91bcd173c39213d0509e6886d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58f18f613b8b79dfd07256cbc74d4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a5f50b0bfc506b2004b1474b58d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b59640e9f168cf344958e8b555a5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70f7dc12ac6515adb400931de5a40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344270873072144406ca5e267777f97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40a377fc96c2c28b558e8891641dca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba378deecbfc36b4ee70bc2bf7acf48a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f669a95043d13bf0331a81f1c280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab69c5ad8978ed4fc2f9a9bf01a89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a1c4a7332ab04764ca0b2dec47d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54122a706cb1bc009acc073f1a4538b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56596de1182de77a065b14aa405fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7f70adfd97362878399a6792d8896320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc199e4a49cded382c5fe4f67e76e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239504a705549e3aeae12e8383e4105322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792c79c83bb60bc93a3fc8f7f8dfa3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad49f3c4c33bc1f231cbab523fe55e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964daed41cfe768805cd8445b04718325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e79abcd5e4150176adf6e02318b1c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd891b87ba1acf4ff4345adb7a4fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365216e48451d8a162791cc72ec9e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e664184bf9222d880c3801d7728f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f266921483b41a55322908ba54f232330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c002fbcd342e7d5804fe6c719918838331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ded3015cb43c3358ae65fc5f1f41b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae102900d8b00cd5e1c7da1cfa4e377333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f425f33ace938822f98fa0a716dbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc89ec5fa011f3f190a1794fb9ef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c07c616626c3f2d349451e0bcbdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0b599ae64060eca19686fe93e5c0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f121c8c0017ed38d6a698ce9ed80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8bcd6a5fe564edbc75a32495d747e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c44567150dec151ad7aab4a51094340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c934b829176c379ba925b1a4c8308341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017cb8decec5f318d379853401977ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40b2ea6f3dab9a3553084fb1e0e28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea18c51499c6d88f1fb8e1b6778e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819584d3405d4c3ea15bfb966513dec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94190857da82cbfaeb45229aedab93d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25796f4759b6de4d9260b4e0d25ead45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb34b7ee1fa2409d5b85297a955898348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef333b24d97857d99df1edd58632bb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710471fb9253329ae53d736975b8176350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db256b6d8976d43e703d95673b2cd98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d723cd981ed767bd8ca29a44e97b31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865942561aa62f4c75ae070903c07c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ef242d693f4bfca6616ac59fd844354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a70ec76d09a79d3cfae4959230134a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebc89f501dea27e7e2c24c981b1ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67058704a0ce429aacfa551324aae8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af051de779a215159d4caa29d8ad368358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98d9446aaad036c9bd297e5f7d9d1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294cf61c56fdfa27b891873e972592e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1ea133ca801ff2e093fe601cd1b02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c5e808e05c51415e9a1e2ec2f100362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab086ecd2255559faca78523c10d08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ec4c040eaefeaf5b5a3a4a4edb27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9354fd79f904c6faa868515a5d7b39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947e53fcc6f9fe64d9be9e08daa4c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d169dafe29b70350ca476430c81b2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c17a317d2dc969b01f74e2b3927d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a957203d1f236132e326a3d2a94e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c2551f24e3d58bb2ed0fe447cc86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9bd93026db57a81aa8987d2bdf12e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac19b78a1da9a4406a7365a1a09f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aafbcb9b088a7fcde628c6bbf2373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fb9100e0b4b5787515c451ffb5dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268c10f8bf208aad2035a40e73b344375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ab9a757060a8c9f396a895133460c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8141b31bfd27b4b164de9134faad4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c1a40844e20189d6067a4bdcd32f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317695369525f54b151b4c238ee9873d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25193c389d3d152287dfb84bc06de3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291fb0488fe54129e103fb000d50b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4773785653ca177fc83e9b63001283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40e330ff6f4879ad9cf4455a960e70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b047ef6f3c080ac835276eeeed36e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58da0ab99a64c01ccb1d3fe568123c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438b1bff64dfe66696ebe15e68e458386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a8c5bf56328a342f5254b9759cfc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637cc154dce7d41b813ed428b5b21c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859cb75952e9c20923cfc56f62118c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a70ac407a347eb108aad40e26e0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd31c86c595fe76655a7850132d865391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeb3a9c6db1808cc12720f1c17fb05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc0889a06786175c2eafdc83c0af2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35e40b7cc41359908a447d824ac09a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd83dca6a5a094955ab88f0146295395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783735de16f5743197bac0185065c117396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b7df5fee50367079635c70c204b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e61095dee9d3bc2a4418d7a97a129398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015045e9d0f5c3129b6b31b310cdf4dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c9c4303d64a847b606880855c2de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7297b06e19794355937b8c2b213da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ef705dec9abf9fe750a88d8e3a57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05922079dbee499e7d8a09eb099fd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ebac00f8df52b29610ebeb6d1502404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00067dfa9f1ce9c66a4f1980ee6795405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb0183efe70399fb5e4e5bc0b27fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ee25d28560386db0fb34c13686814407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e5d7259ab600ec72b8850fb408e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0487850c71063d92f640cb8d5919c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ba92c133e2068c6e0b89901639fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9916c3c1e725987bd02653f36b274411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e62d120dce0c365a3e77b8957ca0db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da046f8909bdc0098df21711c91b19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a942e8a1fea212dde8d30eb845dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae8d1cd3a4a91c444b554ca856d53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ed3602896a22f3b46b1167d88cb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333a615bb3afe3255e5daf333e1712417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dbb0a10c962c8f0696ecb0abca8d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ed9500ffee475545e7a4bf5b2f05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fbece703a58fe6aac9c839895a55d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee001e4f366a104338bee5825e9fdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d230dac1550b3c4855f1fbc3ff81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c16ef45893b24b4685a3fb6456758a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ef6572f032a09d967255d88b34d89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe286f4fb86d309bd0c559d7d2a464d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78408e157782b9f402f0ce0a0f356d68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ddc8f278bfec7ac5bee72dc79e90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc0dbb6cb20c4ac51b3df17f3a544a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7ac3e1015c52756c06437f7bb9f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714fea39ed4eb7a4bf1405d46e03f97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b91803709de01a6164f2f0104f8117431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0102f0394b2d5a3f4256aa8092291e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447969bab124884101368e516b4e75c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715046ec1be40e9bf3b3389e737179e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948225f7e1bd60c4fdfd311e69bb99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541982460aa9a0bc2d2aaec16525d45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bf902dcff93da966ada3d0a9cb9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e17d301f4525ccb2715e3cb0a69c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d1a93a3b0b010fea1530572294b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a5c1bf09ce347ce3eff3b97e62516440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f095bc2a44957c7d146ca9697809b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693948f8a8455f36a0495495650a484442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e289a301c3975f1c08c63bd7a42e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86566661a1f018505a32d3ec02fb84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789a091eebcde4cb0fc8b3352bbb80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35ae1b6fa92b974f8eedf9eac6871e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1040fc9b52c93bd18cf897f789cc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe688f3d5a8c40042739d7d80c39d96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccdc92f78bb0f0159aa9992bb425b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b9ff9961779b6602dc6ec96aedc17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46981c44d509573e57ca0b2930843a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd722da5c422ede0bc4ebc8ab23c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be57c38fafd11fdad6ca3b52c1880453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c225ad5b54e12c713fc5310512899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1453d0db6d74d91668a93fe121eac0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cded980322beb9d98c69d46f037cf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5a59d73b2bb2c04b485a50323d12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc4a3e994fc5cb8bafe4be0b5648ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce9164ab914d7817e0db259bd4034459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b4cf8ee67120ff37c0920af8161f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bcc9ae1000bbc3e8da070d5808ff7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862fab16e86d5b898c197acde323d13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69fe7847fa9af7f3bcc64ff32d9244463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de2d8f0c6b218ded2acfae2736014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b47eea98bbb9d2dc0818992302d5fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694630455c358c189d5e832135f5d82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07761cc3c7706653c1f88adcc9cc19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f39c2c3a43081de46e7c570cc370d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ed8e3907bb9468126087c99f63f26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f96e77a1ff1c1cc3f7e157b1332c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f3ef4aaaa3379695f12bc2777e195471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b803c25393bb77685d5602607e5cc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141c4d4303589973374da96704e446c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9070334fc680f77c548e178939fc01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2c13caaa7d78695cc5d8ac2e6805475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bffe8d7c50ce92e2c23b6dc3009670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c6efcb729d0243739a921cfa05c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862123f53ac94f5854f6758380f5a812478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b29d45cbfef708daa383fb28f195b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8009da04f050cec78b8766412844e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f4f337cb29591d8c69425369bf7ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf575b36c70174f23c36bb87eb1120482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60f8d801f34ae4258cf0e9bcd933e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57019c8fcacbbe07d2346e01a02e96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c6ed11ba8144fe6b4c93cb4e13746485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09275c46d3097685ff6163b14790fe10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc54829922985dc9a9f13eb70328b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae32f480eb92c3a5a44eb32ab848e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35806328e40d6387d72975aa8a821e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e4b074189585b5697fe279c906b2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dfc4cc10e4ac485f8f743ed848652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb352000ccf07a99d9e4e135ff5090492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c937e8d96d33f4ead59339bf558933493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72b4415a45287681521870d48bc3d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54706b329f15c253132f11d305915495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374ccf8fc8a80dacda3ebc1c3d58ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e851bf225ec91624b2a08ba9742a8fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ea09c88368244d3b71b12132e0f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a1ccad61a40f6963ecf55a786da99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9de59f7d5a22c1915f42c3e4d771500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eabfde84ee1b040760f49ef3f8ec26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c29c7414eeb294915822c03a16ce2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a495845709ae2be65f7f8eeba7c28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e5e54688d679efc6c74e6c04375b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113fc45d4dbdd9ae40514c4a20ade76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8c1019a7db4ae9204deb5107ce24a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714d002c0dd79d9eb647a75055daf43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b48c579f935e72d69702600191b202508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62936587a7b31f631453655f8e0e1dbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76afd34ca849c2a24b6152b266495510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312bc8aa9943136b061b0749508baf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd332fa007167d7404f9b7dfbc7d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf820f33e1511cfffa1c742c3113a91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5be01bda5b02c81445be0f8ee0fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af88a363eae5536f60e1ce8a5b71e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e7a8928861dc25ce581d0ca0ada27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8940997dc879b902b229c30ad09f0e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00fdf40f38970aadba38605957e000518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409314cd9a8e987a0e6d1552153f2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b989fd5a4d555e1780d62a5442b28e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07162397ce6bade161390375703cb1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb6be12bb360e0bb93af4b9e7f1ba8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ffd8e5f18d7736d9f6b3034ec88c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e5a6e73b5da8cdc56b997779b758524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78cb80786d3b52262cafcbe75e26c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08931b157d3773491eb586a07f4b8ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e1102e175cb25fa0047cea0b1afd7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea9c94dd72bd60d41db315a364e59c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a405f08791be2b18b7bfcc3deef3cc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec53a1b096d146b620e7c6e0c2818c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28089d20241f53ff1fa7f784b7c31ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba30719b87cb532d5abd7093d2a8f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db37973d58eb2d82a43f39e6d5adb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab19348dfd90a90b1a32ea9d9687a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebafdada3919e1e1a1f11266b878a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a80fd432da952d411191bed03b62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4c6b0a9a9f2edd3a09fd87a0ffb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3bf32e0c391e79f62a477987942e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c6c037b387724eb00d4b4eb709e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93726fbb0f7c12879396faf12620343540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39360b30c076635e84c97d2942a8ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46451a230198f662d5b60c6993f2c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc8288fe3bc5ea39ddded029d8d73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de43ed4b7fb8c9018b1f2c1d9478eca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab077b5a89cb49194d5e1cf71ee3c7c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33550b871840f293ef9b3958530a414546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213af7e2ec4b5d4d5352d45f7b34fd04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853053db1281969861fad50c8448d4ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71623d06733d5ff7d9d5e7ee53b388d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c7a677b06e55487746b19fec51ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b8436f126838fc1869aa60c254212551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96427e043eba750e40bbbff414b5d22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715b11796e457ffbac1e0d33ac8045553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb65ae16bbcbfc8cf0318750a56ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfacc604ba66cf76bec40f25bacd46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc76ac57e08e77b7a6285ad495b70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287a860a5393fe918c810a673626d89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf662d349ffbac0416a2a59a87e3c33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55d0c60b95413bb7d8aff349b6ab6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d83d7f46f2a8cf131397a6a7515e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8545016b9b363f1d7af5db043cdb3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8788f28567c68aaec2e059bcc52cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1275b191c08d7e4006a48ec12fe427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0036a012caeb6033d695f280e7f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3e4ad42b152a5d5bcabdf03f2eb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7db56ea3c198919cc60e7a17eff064566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bca6aba8956bd1def58851b4fb5d55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b5d48f615505570a80ff82d76be0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171df0bee1da4474452976eec64155c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4dbc572d92454dac5976e509f8803570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00f358d66a5064d40460769e2002e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ee9b3e26ce871e0061acbd993211572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206194b1aa7fbca4baf677e2977bf7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b4880773fac50bfc028089a9f053f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3fc156073d9d09658735518ee31d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d9d122683f268581e8f9e68d422e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4a3283edfdcf12af511a81357b9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783db22301af7d3a4fc16d1879683d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918816ed09021fdea95d9607341bc520579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ead5f750df0bfa294a913a8ed907580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaef392f62022a35ec60a851e1eb82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d42afba5193fee1b29951c795a535f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f2f922986ea2e1c1433d769b4fd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3da79f349ef03017067c2324f8ae6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b8aa5018d031c6fbaf657b61b0381585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6e81940e9064d8898de00a19a2938586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b55e55547602a29ba6bd0c6501f3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e88a14a9f99ad9ed26cdc7cab394588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ebbd66f6814debdcd36376656bb53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77020379ea6eb5414ff65548079c4854590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445d1bea8a5659fe83aa28a0299f597591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367a03b1395c0324df6af6584f9adac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7840387647f4f72e5ef80f78488166593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea806ae937477498ae2f531ed78324d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b46268e3a7ef60df5ea1285b5cac4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbfcaeff03d83eacf2b05624f9b024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91461c044e25384d859c6088966a28e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b94ea4084c38446a977581cc0361598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063febc43cce5beac49af7f029e13a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede6235fade29474954b93c69b0511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffd1fecc2018f1f593bc23c235d25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da48a34d6fab31b68dc1bb8a11d0517602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6232c62b93b002cc777f61938150a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea5ab6d37f1acec47ace33ed83d13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498371ffa2532206336c4e59cd56ef8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca9a1774899a4249b2047ebaad0a32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74f1d8c233a9cd5c1a50479c0d593607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be11c9476e12f7954c0a84815f14b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3395369566fb86ad76daa4957fe15f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f67300f52affbe709c265922bb964f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5fe48a0bfb5d1a9c11f3010467745611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa017eba766ea3da7417f380cf281612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390793616c849c0013761a9f8b68500613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84365976d787d6a3d8d1e4c9fa5c9c55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0fe67cc4afd6a18ba6da865356d83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed295fb68e330be7dd4a78ad1424733616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800549e9464964c69387530701cc1cd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1eaf57e20f095f6a8edec6422216b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b75fa023af09e38495adfd0344cfb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f769e086971b1376fff4eab83dd80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d1529440de201080c1f206200204621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba845984f54f3ec317f3e074bea940f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5edb7f1fe33a92bf6432af56d1876623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e757ab833374b822f8b27906084b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc064ba6648f6c1168e4ea7942a2ef83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c833d0af2874aae81076082e085cc5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fdcfe341461eab96010476f1565e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8b81edeaaf701bc06de87834eea5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bded5d8babd22e2d0d52c2e2a4f0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413011ceacdd0fdc0c7d063e4aa6b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32092f37fd8969314f84bfa2ab2967f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa7c96fc909919110ce2d2294dcd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ac0a8d33b22cb79c68fd2c195c9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a624143151cacb01c248516f8ddb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81dc5fb548b4c2f72313364c8a520f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb04987e81057c797f9bd9d616704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a384f435a9885e3683a9e5ab1fb0d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef73a92ddd585cafd27078985bba49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10819ef8bea527bacba249212a4d9f63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb153872269624a1faa8a51fc34d4229640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac719f9890909df20f28bd93341d25c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5061c0792a3e646024433818fccbc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2728a1835935816dcc37465e4782643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c0078d2d3ab83de2d30705ba167d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df31806efe72cfe8c839683dbb975645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f9ae2839aa514a9f8278d5867b90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d0b006ad1d2a0c3c345ed4bcc563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289163e5d4fcff3da576e263813c2a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789092e4718f31d4c30a2efc7e3b120649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1882ba45e459140649859343e1b78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0968acac59f0cb7bc86ce48a52c2a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7905517b19cda40c2f08e7f37aec1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fae59d809112dda8c68702b599c4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15567a6beb409614d346558a91e990654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7bbde14bbc98a4d6ec665441b3b76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c7df5d38e970f480c137ad048cc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35471b2c4a855fcba238207f18c16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd21d524883b2de8c927c6c51d37f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0875302e2197340abdbf7d524b3a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3697030a83d6f6cbc9a32b0e7a8a170660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b87a3bd3609b5f9fee9f1140d134661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13f89217e7d6133090265044ce86c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88580bce4606653894806de2bf676663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69dea92cae43a6bcb5900ea761b8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34293f3340595229e8dd26ea21a8b998665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc990ee5ee217ba197e04331a72624666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7abc16aa4f84f0da022ce679bce8f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614348673e606e29bbd2fa568ebb4e7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb44141f9f46c8c885bab3fb609efd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac2f5f75c4a6cb7a7962e51300a557670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f550a9c225de37cc9a9e5a2dea935671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf985f30f84e738e532b0a45945fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947d622a95f83b0d69e1925a12d4df5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ded277dbe012d2e564df1cd3eebb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c3a92aaddc0b249b28c763ba69c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962fb754767efbd28e08e88c3e06f2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f05974aab263753ed8474c762cfb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681307ba5370e82ba513200a2de5b4ba678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>