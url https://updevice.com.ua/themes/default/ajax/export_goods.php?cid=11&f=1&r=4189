--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db72e98a551a11b04f00a88eae55e1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cb2c802c233081413a346ba171a962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bdee9b27857d3709460ba0c0a690b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a94bcea713fc413a8e504b3a086ac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2bc7da51b3518127add46def4ebc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031573929d47a460aff7e75d060a69196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba65d90bb70baf49b7abde43ceafc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ba61ca377885a622ecc06a1ab77a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a299f66a5433964ab633fb2a478649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184744c0de95b1701c1eed315210d87d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32550c8cc3e68d8d85300d63eacbb1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e40fa4e960171d999a04fb235e82912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8074acc5fa52fbfe36093655ae9e6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083f4c6f1aefa61dad9265d2e0ea5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ee6ae1ac22b8734fa294112be00315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40aa86e421b1c7305f1e97f3f448dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f7d74ce232e2fef1a61714bc4727a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e964ab272f3ed19fd674baca9ee52818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da16ea4a5013cf7a901e2f962074b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3469d4e6d11228048af3633b04b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4689b8960f5f9bb519fbbc40e93b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068b05df2c99f395e94a6b5378c10022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5097b6a2c9e11606159024ab35955d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4a0343a914d00b5d1e017b911a2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68d79b6cb4e27caa8576d6b9c0ce5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3777f23ee7476e866924115647d18826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b68eda679d88ee7ed0e209b39cc0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4b59481898cc994a2adf8082d7ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3794251c878deb88786d94fa665f1c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d539a123d3695c5ca8ac8ce2b6c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb9f63358fada0b417d7df0a70ba631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe94a88cccf352935119fb9ec3b0ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd212968705374f5cf0a885d7671f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f35925eebb2fb14c4075a91f78e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0a2f77602ed81d78b07d4828007ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf958c73f2b0cb74db638c9c578e9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf0af350344d063d361087b463245337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23cafcfb0089bbb64f0828fcbcb16d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd030406b480f28d73ac5c2fe7ce9d4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a576145e8a41f0892bb576ad03d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ea3986169750f98373756fa2d9d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7d55deb5f0f2c697c4ffe19a3abc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6ad916d7521cc4742b6e676f6169443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9424f7bd3f0099b8d914596beabfb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929d477ec796f8d74c2f6986cf77dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd0b9b98152303a78e983644cb75e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863174526cba30c174b6dab98e072c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915514cc387464e37eb20b09e1ef9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748e659d712fa70b00145e4cd1a41749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2750ce4f48decf9d3e2e61b8d474650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bebd8a346ed0f1cf928583e4eb645451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74665d6c99bab23101632e1be44d7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2618bf6558e6aecadfe7941b7e3a4e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad608d105d7ab2a2ad1ffdbc3bf5220654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63002ade8e8756f2bf7748420e091d5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9accd7d2755d8db2e3f4a43328b16e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567879de44ab1cba0871048ae0311eea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc46a353166cd8b8d01ac4a5dcb978d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e862ec9fe5c6af8caf3688af0aab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dba37c17fd72a7b2e690d4461b01660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b4066d6a2efdf155df6576f370ec461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848e4b89b907a6014f5f57c327963762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfadd6d2f6f2c448a2098cf5486074b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1df1bb6425adcd8a2b28f75501a6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9edfad631a4b232c49a4c5a52ee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721adf75e7d4b33a05ba446c8fe4bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00a401a6c643ac531526e51a2e40f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af422f6a774737604cf8e9cc993f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d92b9935786320a690d5bd60576d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199978f914a5725b59aa33a5ad719fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec66c522bb91e959395cd12c1e740371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e041a80d86c2c0f96ca567b6c11c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bbd1356fbcdbd0f4c09c6665516e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dfc2e32fd0061c6eb4f0abb3d817674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dda4befa78982ae5055aa2467d10175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc35214b42f354a7916c0e4eae0eb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392204851667c435d546b8073010fcaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c503fd1f0140b8a476c87510130e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0e8c69a1c5036f1f5baf8041f8b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59aae92e37863c6a4e712a1860177e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d4cd3dd0ee9734a868552cd008d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa964036f198115ad6dd999c421bd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4518e3e2a891c8acdb6af5fb5970383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591c2dd9d61eb79453dcedc0abd77f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e314d81d3136f805851f718fafbf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907690ba3d7ef2521a88c9cc9013790686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1255b143d1210497403679bc1606887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc1da71a6ab1e2c2130d125db6f7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1cdf9f6feb991df9b693f9bb073089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48cb95212c17097b48067c8f8244a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f654201d18ad9bccc93fa9dd9996d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9fc9b3affd8d6dc5cf9c2b54455092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb83c8dfe71d77bca66bc487c016d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd781e31a11701c3b00bd5ec40c13294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e383db756d1f2c796f30ef3afcd5d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66ff4efa2d70994296f767b06ed99b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a182f398bd2967a3178ab97cf99f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02abd0e071793f5ba630fa2e5bd4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf7e391567287f5f8eef2864eab84e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68e704ee79505d8b9019bcc7c8245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117b0d4d9d9251f7ead5e16e99763b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45871231818766baa52558b0964088d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab28e51a37a1b3bc110bb7917d3398103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b84f52f6524c1ebf9ffa329efc87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039474f40ee8ffd6450489cc24173a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad72e8634d678fb2aac201c01774d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff7e4c71d4a0c91cab54885e8b5a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b879828162dda98b77d5cb1aefd88a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ba693d25a5fdf76fa94ffae55ef5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b648cf1bb0c998b9cba85dc7038d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1903a3fc813693db4881a0cdfa21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e85014f1757767cda4d80496271eb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09b625e57199e1a68ef1cec44677f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2fba3833b644ac67d10674aca9f94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb93d2f2e395cc00530118eb628bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ecd0ec22a4f49061a7431501d22b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a640bb8002e0a9d8927915c8b3eda4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f5716eac8bcfb3ddd5b2c3d3384b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895d8b7ccf5ae714de2727d0c693208119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05b6bc97f062ae42f7e74d3d4adc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead519883cf4da43f29b6663d1641e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82415007a324814db17fb6b8204fb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa15a44721eeffec5d143c1b081bf25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3232a08e722a14d5e14a44be4ef2f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde5aed868c62048e1e14b87a2271b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ed5b5b2f34ce971268646194e61b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ccd68a403f951e8d53927a800b341127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d81d0f7120a948a1f345510f875aec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4c220646c39f02015d1221b0e07f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d5b86be01d1251fa56e7bb5a0e56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b89ef746e9443688c7f53dffc0b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111505627b4ecd820e78a1b5005aee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f112cd5378fcc0909264d0d8dc11ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fed333f27f8d1646f5a982c31838a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64993923eba4f6555e041d93f67ab01b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06440fde6f4640256eaa1ef74b8f4354136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e1bbf4af503114e19aaed692a6bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e77dd3d5a9eb02a188cc6f6e93dd9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4ce7f8c397e2619ef6d485e63c96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6fb68eae45d202cf19b8e23406d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c287838229fb773dc6caf803ffb84f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd465eec7b6f9815f841e925ca2544d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d7df6e216bc9415c0ff2d83bfa65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f05eb2233143deb72b59fcad5ed8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39ce75943df5d0d985daa68605c174145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56931da5323fe700378d16c1c5f05647146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842656dce4b86f9354097e8bd19f33b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5701e6b9986bb3408e2b1c83b3832148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7301cce8ec96d05f80acbed8afba53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe19d789e04b242b8d333403acd391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cb9c65427b524cfe1035bea3de60e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8020f3590c780165e9201d4907b12f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d228992256f300ab607de1195466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5754fc49a86d7b5ebc4fd567f447b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077bf231989885ccb4526eb3b70341a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6b49b8c27595947c28ded6bd6e9ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509e340e7ff5bb22a51612a33e5a487157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf649afba3490bf8a0c7da798910b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803db12fee6412adefc9b5dac77e69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d93d5ec899783d2f39f7ea2493ee0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611345c1b9d7c1ee7fbe3c8d78b62956161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc68907e1a0fecdb4927aad01ad2524162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643dd5b57fed15efb3025da327c8ccb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd85c7fb8ed6683078ae112fe0d4b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96064e8030bf50ebeb296a8c55e1301c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f786c19c4848aa4ac0edb784bbde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88cdeaebc8676baaab3ed10988d5d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db02b122a77f72a9db9a7e31aa411168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1aacd57690286f397a67f73640a74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9bcc35559255cce85c22a73df9ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ec1807f4fe416efd36da1871e6b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114bf6079557da286b30aea6611efd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe76b167ac451f2e0b6c1dc8549690b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f53fbb8fc14157147ebbd5f12685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e494d8ed74470e4541bb0e05c4d89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03d3fcce24144f19d42691dd3bc88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024b11b5017c882d0d3ad89325a62d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf47e28a48a2669b17768ce92ea41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d0ee5a7972eb7b336413daadc0602179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8c2aecab10076070f161fa5f2c22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50bfea839d2fa9509c3ad2d0a62bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a33cc55e6e6a90e28fadee15edf4cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826714ba4e44ef4cee93d66fd8ae0f79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e2cfb5bc208a33e2a021422cd7f53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1f4774a2c82e5acfa275eae38b34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef03dfc0160a129bfdef1852fef4b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e46f99ccdaf391978464ae9f11728187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb69e581d8eb1b79d41ee6e7f59d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bca72b7dab8e413a097107c20c37d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6f9363f20eb764b0f7e4f18145db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f79c7e9d41efe771b5a1ed626793b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498d8d17e6583df29d73c7a31b7df3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e845fddfeda98b38337d5ac02d53420193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd3aefaab21a60851eb90819a136b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d676be96191df668f41e3ce55e62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4884786084951f982da52ff257256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db9e189021411b6c488d5054b64c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624521c49d79a05e0b3fd6d18df102198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96578fdf59807626d3dc945bd4839fe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3338993f041b3e1b984ae7517e06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e362c10223079cfb3179de9956c6aaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c0b014ec499b37ff71ed3dff6c05f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3f64b568639f12420038731cfda1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e01378bc0cc84d573ceb29e590e46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee1e47fe77e3331936e5588db94c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc40f43549e1993214403080822f5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6cd3ad91d23d382e10de7e93ef8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2017278741470b8c507704ae47df2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b084ac28911cabfc80ed4048821bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44fccecf5561fa6ff8acaf4a9c6618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435928f2ab2769d25f1099a98946c26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1a2dc468d941b13d19bb73b890dad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b451842567f083072662c0c192d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7b6b27caceedba240875b92c7b5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba650118c441f2a73146de742d9d2b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392cf4674ed02db32bac8a0908ade8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb54d648c394b8833e28cf311828ea7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4190b1ca569cb587cde03e6bfc911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd669ab746c28b66a71182c20eff1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65fc166704316881068c68b15e4b8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485490abd2197cb651da7c190c98fb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0a81ae726e5c711ecda51d7a0299222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9d94dcc52d1c6646f52b3d285af1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6bd69f266ec8c562e961875f40149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62269f8c67819fc9f25933b7565ab662225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae88796d4ea5f366c3280e87918aa4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a93c45ce3df659e9fc53ce6ea250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2937ff9aa43c7e2e03eca85aba4ab4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a6807de3388c8edb17fd6aca8632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e703a10ac79c0658f1a5bacb737e82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633558322baa22729c46eff98e04b0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b30c8b492cc9be6a83be7d208387232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922bf866daf1d5e2dbd437a777c836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d33990b18918a19b75ee5eba44a26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f8c01289a88fa703c290284383983235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb074f605d5097f1fb0d5c2769e3f7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c21c71b02458e579fd564f881bb4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac2b86d77935f323d6660e3961a453238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53aaea07efb3d68bde736d7fc6a59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270852a38a3d8b9b42ae73491cfd2883240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284b7c63e1d4d5e798d81e86073c65d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a912699f0ba0811e1d36f6afe3c8dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d7c0cd0d94501ef8e5c6b49c85f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2709ddf139915b78922346154ccc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe93c7bceb0a134880b3ddb2ec5d9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b37cead75e835d9197b4535f54c1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7ed4f6695cd65c831be379f49838247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a85fd84317eb6122e7d09cbca139248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4c45330d6e753353beb40cd70963249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229dabf9a94df219180d1c1c8117fee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9e0f00e176b08ae17b4e3ec3929a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4102d198f5aea3c6085605f7c6816252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344cdacc834b5ebcd2ff8662196a52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930fa250e70f7c0b61826d2eea868a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5a63fa89b8040aac60604bbaf156255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7f78a9e9cfd2bd55f65b98cfd63a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2055cf09bdea0ab9964dfdc9a4c6ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f156b9a7462df45d69a0daaee094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce5eeee7d433b095cbc98b1862736259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ab990875111e9f38957aeefed41d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bba7e075efc0717a4ca8bc9ef0d43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d26506ffc75a4f4e0503bf52fcc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b29059c29bee87f932710b2f5134263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440ef7ca7f9cfdccfb4944cc83bc40f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3af60be11f1344699bc19f05f8bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c68a2ce668d82de348c4e0c7ffd1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28095ea46f311d8ac177052c6b94cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1f2ee291cedc3a7ebd915da4a42d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a078eceb889a27dd18aa6fb27fbcda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871cb29b59d5c700c033493a60cd950270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eeaa05ef6c8431630046df85bba18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f8381e097607f139c9cbdff6bc8a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a1e70f096498aef96ae13d141b741273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9469a83d3986ef9dda440bb4d284274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b8d625c04dfd628390c1407071a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661205320123b65bd0cced44cd8d1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720364a2a0582d3a71f258d6359e452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7619c71f73cefd27e87a7cd35252278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e294ec431ac8e19ac89d0ddc1fdc0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa34f40fb4d164cbe4d7c0cd05e0c7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e79c350c0b2598d47f4f92e811d63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed9a1dbbeb6c7be3f6e1ac65a5267282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543001b0073314e45344489780f6c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7e5156af112eab8ee8bea925a460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb55e38b447701f95ae42102b7c4d5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8651e109dead95bc598151fa1e7e0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f16e5d4face4b814e5aaec88452329287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f39e802d58bd802dfcef0a414111288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e970d417f80bd94a5dcc56ab829f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd56f657abf41450c5873129802de8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a256028132fe17e622617ccc6e7cf4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88700927805b5ef62a7323b656ea3fc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b3fab60dabc460a4d534b968739df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518c963ca698cd7bd41649ba762013294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814cafb40d1b90417ddd96a14ce0985295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391be826f41f3c75df2c1b76a38da4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42195eedb01fa486caae148dfb9f3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc3b1b64d6bc215d123c292cfa323298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e615bf6ea093a7f3ccb7e00fd179f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31fd6e098c0bfabd7ac788ce73535300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abdd3471d3ac9805fce2d41de3c16e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831d00b3e977be3a90831d27c9e923302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd8f83abb5de654ebf8e4852b9a20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc13ca3fadc5f2959ae39eb83769fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bbc6fb6103f99fe3b6a21babe2d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7d097555375f871febbdfd820f0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b41a2a3129ec280fb8dfebca95ff1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ac13063dcf22cde8d5033f7023ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a714319e2d76f858608db3e9b37c6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8ea9b81f699dc9aa225190128cd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae37fff1241d9fce93646d76a55b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e63d4ad0c128652b68d28226502db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaef1403ed039ce148aa44a566dfa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f96469c3e9f31669800518d1df9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6307ce9d261e68a713540232bc6601315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fad03f55bf0e8db5691e7774b7ee0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7354361c22602a8e58698f54cfd1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c328ec47e7d5b9cfe78fb3005b00df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b913cdec6b494947d2b14f43a0b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24800c12460f4063ec733786655ea43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ce4c2ae4fe1b9cfcacc31d92d52e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022101ee380dd2b3567fbb4f284c08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723c9ac45d804315a92b8e948b16a14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80c9bf5206d2e92fac5ec21bc0a38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387812456775345b62b6b6ff425b259d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a679ba18adc5628573f62c14a635f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41880093909bb26e8b9bae985f368339327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acebe21ff3363c5a1b1d0d60be89c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99941f6c0a252169f3c897f4e9fcc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81a8abfd100423bf02cee18271c9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cb01245d8522070c17824e1c9b6ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0cedb7b228977c6b6ef64af073cb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74198cb13462e1d024051ba5d5a93c6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893321f44b72b7f214793428799b1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8cbec123792888d3ce5a63954691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091fa02564d52e34efbcdc53ea4ca08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3993e38bd5c357abc46398dd3f26e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d29f2453144a53dd708ea324e665b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f66411eef35082294d58294b23158339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68af82f38e22cd87152902cd63d64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db4946930b716066a2153bc32de983341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672d07af0c47f49d9b6b770ad2883c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd44b6ad1376067664e5c3c6ef3f73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833b685eda6fd66bb92f057006df792344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9c0037444d194b010f426e582221345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a21d0e010c161bb7b725ceaffba69e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d58fa4988d938e1d5cf512a6a834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667eb71ad4f6ca85a703cfb7d75f17c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48ea5b5f88a6630375ce713985f1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f70f19786a19a591609e290f74b450350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c2d52cae6affb0638b19696ca656351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dc82abb028a17f609778b3577d10f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b490aaabe64116f4ff383fd0b53d1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653a4884838372754114b737a14139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609ce2f93f694717d4255a45394ff2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82282a7c228fe0f458c36f5b773d624c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09d5dddc2e8e663792ad9a0371102b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a3fa18146b62b11fb5ab5881c2960358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5766ecc03adffdea239dc4a1b2fd1aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2affd3e4097bc1aff765953c4d09f09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf8f33398c1961adece0b466b9376a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3daa2a58af73fc9078ddf3b8784d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ac56bf6ce57a6a9e60db346fc3af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d7268244dc9f8610256c8ef3bee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43439f64f090c39243b4e9b089f65c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f72ee99f314b47ef08017416f54d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d159aadafa4474a29080f33c88ceeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a272957daa7896351d05fdca4a36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d862aa27ce76378711db3010b59a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f1eb56137892d60d011d58eca3015370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369dc7fb6930b7553ad8e12234f2499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6106327c44b94c7f9e20644e268e946372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86ffa3ade2bea9dab860fcc5c56c01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419ec1c47de9b691d55e6831bfe7d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707609374f99a8566929e850b8c4fb77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2812b758f999bd5e34810da09ff8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa983410e17e30deb3122779da6120a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbd0043996fd243ecd276333fd329378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9993fe9983b96bb16e4888cd2a350f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55580a8a7cae13097a38db55c01612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067a227b99144e1b1bfb00ffeeb417381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21b0fd19f7c90ce59e15440f61698c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b19e8435ae58186dc4c6cca754b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fa18fcbcd7f224c5c2a18532e69ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938110ed5a3c186bdaeb0cd10bfe8856385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8800ce549f8921dc481577e8e0d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c54a78966d56213f40b777af3c3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e621079b50f708e7cd838d4459480d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a4349cfecd1845a0371444f6f504c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032a99f0d8038f12997a07d277b963e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2821b7995a73dd6bf4f21858ea0808391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6507e4626c5754571c853f3ed99ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007efff3109bd653672b054836d4b2d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684b8697e181c4cad36350608e9b79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea3f84e87ba4c1b458aa66b26f087395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe96c0c4d9c928f98b98b3a40d1791396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741147f05102fff93612ad23ebd9dd39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4826add01cfcd3e8cb6633be5f36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be97989ab14870e552a3e21f51e3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c44eb1c3a9080de2502de20347d8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f30c781dc65bbc97e2d174adcc7ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2d18edea0973a261a33e507c069cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc6fafe0fb23633396f50dd30599f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fbd510e43c126696baf715524c1c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb497c7ca1f2f66c63dc9010a3dee19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f1b207ffc74a36e61489bf936e49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2185e04302add4ed36bfda5d7eb861407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a866bef3e09cbe5b65cb79108d61b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8aa5198cfa682a7135f164da27b82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78f4aa995515f2d252d9706a594472410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ab8419425f40c66dd02fc23e7976e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3fde33782f0fd2cbf88a0cb644a50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e842ed0144759b3c0812eb884a762c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168fe6fe3149e9569511e866daf944c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf795188cc86f3a0aabbf2909d4f2a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8654f342f0a9d7164aa47dae761c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74afd08601660f67d48eea2e948be8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf3a5a5ef3426db8173bcbc13ad910418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbb418e6758ab734fea37edabcf328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f412cef90dacdcc6769cd99cd282d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de69b191955d17f04b812bf5ec8b04e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ec45f4935a021657d801d7797351422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d3f37e12ae8b012d4b84644e9d4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fa771c147ad50dc3aae51bb99dab2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd51a63dae94348c098acb7d3f513a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e2d482b9648cc646289c5bf45730426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadaf9594129a0ecd851bf960d20d44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ec5d8bf345d269a105049dcfb282428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ff70289237945048c99a34483d31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921efddaa964c9f0ede21d63490f520430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d22f3360d432bfd070773c4931873431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441143b12f31f05c4c00232ccca9398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c0fa9ec00c2f7c03997621f27794433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438e91ebf6c59bdcdd643545dfb744434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4288512a2fd741da7b3102604a8e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf4f2159489ee352d1a8d1b53522a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64fe8fbb4c765bc64a7ec9bc98bb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164becb9f8de3e4ea94f784559dc19d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae76f7db4a72b726a7679a68b5546439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f708cec09245e4be5bfc5ff355c181440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c3446c950b9e946313269db0c9536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2fabebcddffe95ac7763145740202442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b4f219a88f6302beefb19adb9380443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f929b96da9e21d520d00a6330a1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77e3e413a6f88679d02196eef570b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c281bedaf22146fd427c8bc4e06e8e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4f5d280bd63e61b4999de8bb0b93a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115871d96409eba100c8e1b9bdcacb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c10158f3705730b601ea75e85947f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9061fd0f1c1ddb931c137a75ce3900f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea0316b3671367def426a45e10a14d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea56dc7b6d1443c988233ff1c9a12e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4b3c06efad9b4dde7186f60d1e05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287091c1dc11bea05f30080d418443b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064934aa37c38232877098594d748424455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276cf641d52753e365bfc96ed9fdfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddc6a6054e3e4bb484f00812be2824457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d73dfc574c554c5c9bbdce401664458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107db34090c0c6e12bd0ed05318b2191459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a7d034b1f1164c51e2d9ab43a10b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47a5a1c4c3f6e301e4597dc3b8665461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881566277133921948242665d7a2c773462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa34bcbca3c5302fb71648749e90fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac13e13340bb9be1f7f728c7cf3170464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf101fe47ada005f9aa157cdd0003b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b224e4b60be69bbf0ded501f5c58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa446ed92f3265fa56483b5fe3fe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2150d8de3135ea56e70ac71b4e173a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3322310f47f313bdf5a97f81579b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7106ee6ef784976edabb70db4c77e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93cb8e05fc4cd0d26c665f6f1ba8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d370f307e210b413980472038f544b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575b8e59339220b73bc9f1d02d02a85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10646f51a9bc814d3ba0f0516d70d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ccac66a3eee42cd565493c773eeaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4410e3dd8bb2d31458a7fec0e9200e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aebfb9b65084513de3222e94110454477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689e717343dee5a427909587c63ce5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdc776631da706c77eb9f056f1bf68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bbed175d53b68f0b1ed963e5003bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fdd7fb0b2ce3a4c28e22e760339b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3405f621eecf55d7839f912896e020c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c7ef8d69ec90dd087011d2339218b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e41f654a6a76d2924ac6493c262c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bf11a5f53c911d8d344096e5ec342485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af5da6ca0cbfc541394b88584c56b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eba2c0ff3584b0a6f075c90fc2187487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74135a7d57f76c23706b298b2cd91b3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc95e7d8ef2a023fcd6ee019917d80b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a59398391171be7d56b948bdeb57d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cb4836ff1fa7ed569e5e8ba877954491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e770cc8a8717308b8c7cbe5639de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514275bf12cafb9d4706df86dd501d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674561ac9a2b998dc5bf623fe5f6712494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896652a04369778e8ef9cbd8d15a632495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956d511fbd170b231b542e6b104757496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a785c7df17776a88705594ea7db5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b560ee626e1c85b45053e25c23839c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f04e6eb749942832fad773db374c7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c420d3276bf3a13adbcbcf20da16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae1f5fba98aebccdd89ae7b40891b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b56740ab01473797725beaa2ee8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb0d656492c9945bcbda46ac2c85a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d55de63a7188b556b4bfa7f905f3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef64c4b1a02540e0954c9b5c16601a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47066908d29254cd9814918e6b8fee41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76831f4583a75f8935584e8fb745d6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ec0a1a104f532e2a9c054c36a9df8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a2b069262e9719da5815f7600143509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37882d173e9d3d2d03943aafc6c92d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab98e6ac1a36bd23810d7fc54c367a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52aa4f1dfedf30a0f34567f4942254512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d3b3728dc50dcd028d3f8dd39653513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3110ccac1387f78096c04ddc9fbe4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d77c25a651e80ed3385a9a61255a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf77e68a07b1f7f7155265ac5073311516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409807560d13d31ebaca742fa6d88ee0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e95a043e4bda6bf59347cab11f94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86cfc32de5921acc326789bdf522d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e8efb0da04effbd0c4d5b582bd74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18e1bf9632e45ad8341e0920643e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29e977d76e976600c09813fe0975c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ea2e28d08c7b9a234d97204cefd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e4551153855ea6410353f1e3ecc81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae257ee1aeb60402ff8892ac28e3e59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee47c7b3b24005de6f59faf3895521e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef2470db65087ff0068068eccfc98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1550aa02f23f89005244b3e5d50b5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cd2b1450996e082658090e696ef3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edc7a5754c52e0d2001a84c7945fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d5735ae155db64742e1c37b3d6a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e87845959bf4489b5c1aea4e46710532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05168d8b554f1054f443713ec42085533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb635fae829ee9dd4435aa9122bda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd36588b81306f7e0db316b04fc25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e56fd34e2e69bcd1435891e7c3f48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ab2bf2f5b8a8db4125686a0f33e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9542207a4388368b3710baea4e4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ca72d6941a7a3fa856047c7a2e321539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefebe04c6be7fe91e82f74f678f941540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e90c56c66592846a0663ac0e340d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbfd54abb8c0ae66cb9a504c87fd10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2872ccbe5b3f7a603ae83e26aa3759d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f440ec0c88ad2d7f5994f20aca7c819544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18bebdfed7c5dc95d725100e66aac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e753cf9c01a9c9ea932c565b1367b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4199bce54c6d256e1648353151a2aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fca618ecd971a91be36182d4818df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6feae98008ebb4d443888f85757d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af99d0e1563663366e2fdce84ef0e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903323ef308b372eebf5d1e716b0530b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4fa02a6821b019f6975cddcf8e434552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0a8567c780c9b97147732f1ea566553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffdd320d44ba575c70c4d49f481b85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf87344e129dba52a840fc1265aba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b3e382cf4d4abc4c6c0eb7cd4459556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c0be524f59f6e33df3efdcacc6ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39dcb4502ad34d0960c58251914725558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72764e2e87c0a5c9b1004b948b5dde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e51cd6e2ed7ac1ee3e856fc610462560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857696f38ad40fa1d6a61182d29c67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833598420b50a088c8d5086dd9879ab6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727e2cc284f7497d07c8858c41c7f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75468aedfcfbbf09207eba6f4541f3be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3463aabc84dd1e0c5dce71a2d68a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1274074ec57b50ca8e987acadeef87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc19390f8e984250ec090e92dcf7b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690f3834acc35eaf57aef490d3292fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659471407a89dfc07c2ccd37ed4310d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56690d6d97e898371a3c4965d0f676f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab98e9697bf415ea1c53c0c12760d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396422415cc83325a4dcf6cc9d27a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc7ccfeb15b457e7098ab93beb71b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d431e570186c49dcf0aade140ef8b01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7ff82e836fc7ef25dfcf1b5238e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf791be7fdd91ff7ddc765878a6a8e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ee46d692a4d1f03843388fd3bec6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc02189ff9ae1d0c7eb70c0714fad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c530f01692a289406da38eaeeb5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457dd053e8121ea81a187a5da9a8f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189c1cc4b78065023bafd71b1214ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1f359375decb5040c07e634f0e912582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc0a7c37038a6ba1ace78f45ae7b6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309eabd81e0d31bf2a2139c7dcb498d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c2f1573e3ce97f150e8a2162d26f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685e6e3a14f6e4c12080be7fcd5d51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694176ad1771542d2de55fbab9e6de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea467dff027e8e7efd748bc7dc97b5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb7860616858d78787d8ca59d6314589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222edb5881d23b40cda0d86593fc130a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442867fe71012b658e421327f0ecfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc762406da4eed679c743227f90cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa21826d961324edb972ee57a45a49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5e8f50b4d3dd006902de8197bada9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1c7ab9d60845f9b9e88bea0369bec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5667f6c631e5739168c97b9b2844fa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d15161cb52b88fd99e3cd43a3be102597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d2b7868897b82277f8687ee101763598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2795179ab16fb24bdacfbcb65e8a05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70bc1b92a5fb5e9914efb264f65dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4bd1b0b42a0799a3291a84e673d53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b4a55f7ab464c6979ca538a9e341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f810563688b7af9455e2fd5df97c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da64576ed1c7d27189ea7a98a0985ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49266b490a72056f3397fc23388422a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d97821cad0955e88cd39d5c7b932c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1fa8f4224da01d5c3e0210bce7fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae2e59fcdddaa7b7a933746e2ac8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb199c294fbab4af4068f82219ca9f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f073baa26b47c3649670cb64edc54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e700541e08e764c8c8c751204d0054611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6600629eae6a5b2b332c9eda68e5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968fa5586f029ad5d14986efb2faf9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e6422b4e1b0e35f8a7e89f6e8270614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107e2c37f7243dc6489c2a8ddc6498e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e556fca5bb218d773f996d50a4274616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda5e1f490406402ef64aa711f0c68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d99744fc9d9e111715081cc373cb07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae7fd07e868411cba1619e0ec1e684619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ec5755325be1dc30c0caeb2083ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e5f01185751bf9348354fdc1b253621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c163d8a124f1711aefbad7673e94c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7b6430a40c74608dda50243655a88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0b2d2535a68c3993c5184a5b772e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117c019bbf7492317ba015baa12bab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eec6a24e4cb51d13fd671b4f8a45c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebfa230c6980089bf7fc40c6af7cdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb52a1d230b7af5b21a4ff8f0e00cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02480085cfa33a472c44d724ba7402629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53379567895695b185a04955a3909f1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2cd0f167da001078436bed8245971631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f90b66b8ab3799960767cda23ad7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8db53da8f6f9d16adf15f73a2f90a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d95cd28fae7c8ba88e9a489582ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683cb7264e440b2fb488173426b6f74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a64e1c86f7a1dfbe47bd7efcea1aac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f9db576473798e0da4cd75e5a769d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030366e4aff804951259388322a5acf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e2a2afeef406ded1169136540152639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e74a2d3ea0f20c243ad6c4c6febf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b490605e667bcb645d9690008a86dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46cb3b924271fe5c845d45a7c642b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69bbd5bf27924d5be0304675f004d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0878abe976e163140daf7d4f46d44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548553ec848b031f6035f2bdf6090de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7e8e10a2706a2fde07a03b5a5608646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782047d87587594e28bd90e66a5b54eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55b19b3b4ce89bcfd45bbe51abb236648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8ad4aa956377fb55c3019476bb1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004ec9437357789e1d1e0c154e38b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037cfc7a7e60989275a0d93554648d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3104c38f35c5aa6cef7ecf3715f7a8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbb932f20fe5307867b1ecf36f1d10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccd9d7f52935718957a583cbb55748654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c249e91cdafcc3820e1de35e1aca713655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78dc74aed1afe64c96b8335f0dc8cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4e546911740e402103cf627932dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d8304d9307709fc649f92632bac5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3514c35845297265a4a0a08b3487a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d87e5badbf180fe6571b0692a158660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd76b6bfd8f3baf06d646ec29257940661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29300111c86df8d780e7bcc57cd19da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911e3e5391a2d883994f5dc5a9d6a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3db480cb16ba21569b2a09f3b352664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7228201a63026640ae155862989cb37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162dcdab7e4114a57e261d885df4eaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432816722cc7c162a0622085fa961622667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b14c285dd4514217699f66804d758668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f74d1b4aec779dd768c0443446bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c05f8c2f3c090ffe8268b0241d9de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b644d0d41e6568c6a3806b430901e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc065d87b1a7b992933dc7e4d0775672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9546de84690732cc1c83d5678df4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dc942549c56210748a9bd40928fa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f9571c1b93d81209fb29a376a27b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7c0e17ea74764fcd659e09390ab52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3043b364cf3bf7f56b4618c114459677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8941e5badaeb26b940fd3776c85352678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f623c07a54dfe5371cc8aa2095ee3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e918ac0372eaa45f3662ce2a63a0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e7058bc657bdbb9486e892a8b471681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf1e8319a9a2ad0d11c40e59da211682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256971298c83da14563505c3fa0b0b13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8496ea922fa277ad576434d16d3a21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f4c6797ae2d612149dc145e849d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d931320708428aec7aafef6172ccdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f55e31916dfbf7fb78d3ab6e93142687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526745ecfaba50c047652022c408dfba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6f0496d586ea01593786b2ac34e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e7a1b821500561404c18ca21e1fa1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962c26e07a348029c35e019510f7f0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407931fd9ea79a0f95decf3cc1580fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b66c66eed4d7ab0ff5af44f487f3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4beca9b3683558d6e64a45710f072694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4741aa51c6964382e03c56c30c6816695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331d39e2d871f377380cc08c501a0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ed232162ecb4f86251c4d89bcd34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8455accc447299d5f848e973a8e1d87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97135040618371dda7a1149475fcfbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c907d954177e2c7384b76ae515f7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850290b0e853b6c09bee60abb745dc6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566160833c980d7911d208917d91709702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e654c2c34e844eee2ef1e47ef6406703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ce9849ce9f54393651da7afb0d01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f72ae6d5e9a29e139994c064c418705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e13ee2b84a8cf9c8f7d87ed072269706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a847b0867e54970e1162f0fedd19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984890c9478c8656c53bca771be507da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf58d19e2f2d9f68731a766d862294709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f060fd869735a1ed874ca1a5ca3d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f08b2ba7374bde729fe5dd9044c7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919218b02d63e85bdeed26a08372c0ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc0a0959f7a979a22e004b10304de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741d6eb7368483aaa53057b29998b56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a810fbb6b8f9920a505ce0e88aaa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd526a13a08ccd624bcba1ac48dc6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63344d33341b94f44fcf72feb30ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e25a37663b2c4ab44c03e7b745c8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75ab2acea821ecdd945ce792186330719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a503318009f513f9e2367a12afd5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae6ffe2e1889a76c8ae454f8308534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef49deb305edc42dabb5888c0dcf7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15aad20333cae6cfdc2e9eeea9a90f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7380e3809bcf3d5c56de1ccf1e9992724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a44919a2aa0de3af29ca19b670eb3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f366b486c61a0564a0dcb5490fc84d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76249104b1c2b562f6a788859c9d2905727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ffa99dee4225e9d936b39b3cf2f59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3930b8c892ec40191cc8bef37f37eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991308a7603c078ef8ee726899000a6d730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6bf1e9c125cd41112a501101e63d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e80af07c79e5ee8fa51c103d68e532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba921c2b57f9edf1de4baaaf6cb97ccd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f27ac775d49450f672c55cfa2273bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026e1e0e807b01a974f813580c33355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0850ccf3626e1ffc6e801d2db1e26e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f120abc53aec71c38f50c8b522b767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d25d576af473dd59d4988fd0ac94d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ddf20278274ec8e10f5b011cfa559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bb28a5bd394bbb0afaefd462dff7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528739740b86b5515df97fe1be2708f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff87d4ae3d83b7e7899f2260d2b9af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd1ecba380b636c5d9443a4121c9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee6f11d7565ce3ffe8bdddc9c0b8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a4b6518725b9bb3d7cf1e6d7e05915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280a39a6c03f734d4926f282bd291f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95ad7db62cf118f06e0901d5eaf29217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13adcda7f454f7ed581ad14cad0e3cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3fc954f3c2eee45fa02ce3871b70219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcdfe251ccd1711da15a3ec3412f0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e36298fbf6716294c92d5fe18e8f7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a0568454b25d530887d853e58a0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8c91855075177bf87da362a730d8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003990f46b3ba5d1fbd5d9cd24a1cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3819dc7e594dab6ae9b36b9d861a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9300dd69a457bcefc8e0b34de6615c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416aa08dd2783ed1f95a14dd2ce1b1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4ea507c0529acbb2eb2518b6ccbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff309adf03f97f709c8952bbafc4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d551750c5dd84bfe0b6875e69bf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae898489ce7ece834d6dba05bdbf1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908cb2274fe168712526ea13e6eb1af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494787b385b4df94a16776426146b4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2022968e32b32c3e013e54bee504734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb42903f4b889f9bc72e2955e6a8f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1673f017f30d57aa6a2e0f8cbba7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03211f4b97ef7f5f4889180c99e9ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3783e82f168dd2e82299f0c94b5466638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df630036fcea682db52a3b696b67d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3eebff8fbd476dc4ef9437d0588240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a815de0531c584e9d5194a14088a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200524858d8b5701319025ba6c964c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b6858a8f03af550f83c62cf0853543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d99e248ae5dbcc355aea3c9f8898444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7151294ca46dafad3ce1bca621bb65745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e59747d47d0929afc9d48455adde946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab8a2f396b693f3f829b941927a05947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0152c8884e94962a8c792dbf759b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696edd5bde31d35b57f94737dd2b3cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de061acdfa0c03a68e9745aa24f3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880bd7e36143ca9da8d72cf5dd0014151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545012b3cf9804e3663d0d46bc4e598a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70aed29672dbf40ca66bf3732fa2d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9765688441b227215b664b25c485754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddc3043d7cfa4f82d51a9c182bc30c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5bfd1414844cbd213bebd15ac796f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04914a7efba56d697d87d9c6890ae457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585116b5f45f3724b2621ec3590ea3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2529a3ab3302ee0567665a3ba9e1a4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d942fe0990e38beb41f2c7990d7c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe74d389994b28e0e4d4928714b54a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819f3c6e1e3c28a7514db342b6d88062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec627b9317e0a2c80dfdb9e8688d89e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03538109685e738e82ea9da833763b5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45674717f87ea5d13fa943ab73dd9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319af214a6dacc43733f5a19b9b82f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e83c9c35a19bc0c78d7b5811fcb5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78693750491c946d83d7a8b1174253768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a881d77b62ef8caf1fcfa17642f88f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735c098f6d4e4677251889fc39345770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78813a4f42dd11900f70e044037653b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0903b84e5b7cb3bc8994437f8e27972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ec49ec7c765b15d6d559a7adaeab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad1e0c73fca1628fdec0e89ebc82274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c780ba2bb4d430fb1f597ce520ab275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90330541505a375ea6c7b8b89cbab60176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c492a4a0301b5cff42f2d9b5352c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4bcbf503411e603819d43ea1154478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf21d2735276d97dc02db666d1842d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59524ba532f26bcfb529eb336a06de280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ac001a4541356db697cb4440e3f8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0eaeb90953aabf8cf5c76f13fc60e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873e725c96d6bb14cf86f7d4100f1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7531d700fb5da63d46c19643d2f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2e4f2d092b68a0e1bfb8a80229eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a13977130578796f7c7ba4d713420d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc5661850d3ca1578a34c56c5cb24487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b662eadff3f494b9fc1c236636b1f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce855f64c202fe7f9c02f9d03d22689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6492382a8ef6481e4b00b89f67e9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b41eeb6ef5f9b599d8ac3bdcf15a2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848a295c4776f9137db2c56d59163b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa53363aab5f0cb656acc79b9e131b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7e16b172c27d324fb3bdfd579d88294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f8b58f41ac0d8210477384bb43ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942262fabcf670c983978ce71e103f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381942b21e591e248b8faba95bf2eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf16b7546ccf35a00d7d244a0a71da798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43c949eab07c5c091748680d9c32099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2f30c04bedc76199c075c05bb3466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003211fa844f11571d063bd654835f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90547a3fd4de6da5d07d544f3b5c2f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e6d5ec2e15b4d340339fa01c68762103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb82f0a361bc2c0dd85d7211db4e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641f4309e51eed5562670f82cab6ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b25a8a3a24f2486b67cf00549678f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c1d68a447ebb9789caf8e882bd18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f948f5987bbd05658ed111089701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10be95dbc3c1b8bba9494dc2b0c8ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce609501dee4b4d5467f3c31d84cd49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5309decd0134c6ad02a6b6d738a5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0392a6500af34476c86b38d36522a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477a0d4dbb6c1f9cacc75b5a4a509a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73892daf466d5ffda02356fde42b7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f23b1857ddd9aa060240ef8938ccf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed46f1279e5550da7889a26fd87ad37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf052f90ef46d7978736c4e1ee6028117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85078f9e4320709e56f48fc9655cd4cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582890ae96d693e9fbd305589b85f40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3b7ce6fc3b158b8273c2bec65f5ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff5dd71834f54ff3ca535aa5d906b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f4e1f37eec7b0f74b2a6db102c240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812913e366e865dd866a2a9cdc327152123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659853d6f6151b2f6a529216f8cac92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be3df27e20de48fcdd687b298378d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dadf4f4fe20e0ac94d2810d7c82606126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6826212da8c263fe24a268e51fb4934127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc82cdb7547b63d82616bb64a6f957128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8056b3cc7b3763fef4f99ce5488e370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0df31d7a4edda40e67df397e27ca9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ab53d1babcbe4f4cb284c0a22a2ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea00f0eea7a8bfddcd534c80845c9c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45340e8aa8a55b1fcc2811c34d3cc7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf9e9ec358f3dbb6ce67f53055470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300445de56acb86d09c6ff61eb6c80f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c0e52f4f6f00d8e0fc063f62a154136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e7d86c5b79f800f3cc3798b2e21ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad1b56e340858261baa517c0e21bee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248bf46f3ad9a3e34dd5262adbc3b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a6eb7a7d660bc93540bc37c6eeb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d2ef8a42290e248204978026a5fe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e1253302f49da8bd44b0350c72eea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94a80ba729b8742d569d02203e45f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77676d553e85c31edd51055ee82d84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8718b6077039bee563b521bb473388145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3ad59bdeefdd3ceb75be05aed384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3322fa540e67509d16d5e00ebd965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f1656125cdc900044011c01ea9dee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577e3a3bd4a04fafc98e18ce4c2235149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f379174e1def1d02238eba7ba7c02a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0327ffab55d567d2e5ab6104570446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831d642b223d1be0b33599e4730cc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e959053119169035474e1de66a430c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595672e4126bd9fd2c19ac0e447e70c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4b086487f60df385d9253d31a84e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0fb625d3c4957ad7beaecd52fc19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051608dd4e810708b7b83c2eba1b8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba7d712d1f46d199633435bab48de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c8186bdf7ef11e3f124c4c2b27649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a49daf632010fee3cfd82b251bb31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1664f37f7bfde7b585bfb55440331a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9571fa5329eb2889d33a20b2049ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b0c168843bb5d9b6509975df5eec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740614d185ba53ef5eaa9fb87af28f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fef79ac341c2bdb91e606e4fc5819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b9e4384387711afca35f07348ab36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91f86a77d40502364e5328162d6be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66985686010c2a68363f554b711863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38374a64d07f1bbff8f5e37640618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abeb4aae64dac3518e02ab99d5685a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b626853c2a2c6238e25028543d1a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c4cff653433b26ef69768fd567fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc15ffa473db089124cbafc02dc5d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cdf019cfe6d049c3cec4ea8ebdbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d924bc4363b6ee6ddfcd41307c36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d95acfc173a1f6901fa9740cdaa2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f1c3b7845b5fafcdc2ad6c1ff543d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf0e64f5ae9f79b0a3502f1bd6ee6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e7b7b9dac3bb88cb654b48122f99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917910eb2fa4d7b577efddd8d25ec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a7b979a4c9b5a1f428b64df45acea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26c9f9a256299800f989f79f77ba23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92232bc2180083051496ba5878cec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b73036e51aa08e2663d0846c972c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b82321eedf728125d5ae7208073b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3049ef66b3f38988f7392564cf016186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61d1b8b6163746de1728b46a26b93b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054bf8f1d952379c2f7257621f9d6df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d769b81d609b4ee0ebd7c1f15b677c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f9ef31f0fb7225bc659a3fa92d12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c65ab9a0ca7cf82ea5a48624046d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d90f179a335c2f93941aa8ef7d1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e65e6a55c31d2765245acdc8e84ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04919a079d77906d4c1620a82f7087194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677ac545e63d8bd3073a5ab7aa12d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d098a642bbc65a09ed923e765743cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae67e5b785571e26450c922d106fa5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9712a8fd4682e1100fbfc605785357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8425fdeb78ece8be7708450217753199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba915f8d2704e4c9f384d1a472359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642366cc8808f5f3d949952a5707013201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f93984e677423aad6a3d55d3e1351202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73f64aa96b7adf54ae4d5068725794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d8139fadb395537566b6a94533bac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ebbe1eb68545f542e7dc4cda09903205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0cde4000ec878350c30a702be28f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48bfb39b0576bc0814525792a74ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217f2496028d2cf18ef0619593a91ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069725a031c7cac049b5ec51ea2b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce03078d5bcdae621fde7c6e588fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea409a74c0ac114f694e1bf622b46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6857ec30bb1d44d6b8e36f2c6267cea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1dd74ed718d324d005b1ed4ae6a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1f8b098ae1586d0fbf569a63775e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890bddb3369c0730b414f0c8c6adad6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bcb1774f8509c5189a6e8d2e795db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba97df2547e7b640bc73fcdedf7b28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a97d551493401bdea8725982c36f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eaad2b921c999712c17474e6b9288219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5451a3943317811a72877980d0982a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20bd72729e0e8202066991e996e4bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf8a2f003a75d6a27c1b74edfd1ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7878dee589ec9dc79d1fc681de69a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5583f1a29438deb22bc20e28b03f8ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a7ffca731130c841db06a43833fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ed55eef860ca5a668e6a8af35187226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48fa0491e6cefc6aea7a37840a71b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b870a7bce30deebc4cc354211dac91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb1177db221d7acc403afdb25512cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289516dfa643ffdef0c91d5d6ffbac7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3572cabb44e2dbb20fed23334e61e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d637733a3049e3d3a949997b3c4da02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ccd1d6422090275ee0540ef77947233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9ebaf648d1461953741a83b784b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640438689efc29af66757145bf0ada60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644cbd18fa47448514e02e3f25800ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a796c11c424896f98aaf470d3c3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed47cbfd1267af7d13d439d2b94ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6ba9e8fd539070e837a4aaab739a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28963873208f20cb5df4197f2b2a00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680176bbef3164424d2947e0b27cbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92005c669b5e2ae4330703f3cb558a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa5ffc080be777dc670995cfc823db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed48fe4b5e827abdbf343df8aca2079244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad3cccc11af4a49fa248bb35a0370245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecf1fd018f10aecbc1fc6663bac51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b8a427db2e5b145f5c0d64cfcbf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b202bb078971db113b4a8d9923ae5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8586bac1a79d229c528a47324c50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1931853bbcfadd086ffb0704a706b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e5dcb932caf354ad2bee5d3ab9c1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d31d9d0919a17edccf36bbbcd0c0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea299f7c1fab10b9504313c4b30f58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b323198396ac30055f2897033602254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c274c3f584b2ae37e09fa459c1de2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325159c2bfb9ddf0f6827795ffde8fba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d99b45f06d38bef51b7fb4a69d5ae4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dab9f917e12046c8c5a72465553cdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736ddd34e2fd2dba88b5acf77f5c71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae7837803672881b9af1577bffe51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c95c7d5e29fdd4d85984bec7f5382261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e6cac9ce3ec12a470b6e501d8702262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b88ff51c013f54138861f71e7727b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c48d3bc11b90f8a828d6bf942a293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca725879b9c18dc6093a15d2c858f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9620c5836c29c197e7da81b092a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b00774adec89df9c173bf4b1c8bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e350082477a9f38173683d67359d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad7c254959b4b402884729ec4b814269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892b90a8d67592110966b2a50f9fd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187ee72e358be664a34c7eb7af5765271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f760828eaba24668435cd793a609272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a093da7b583dc9884e57703f196d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a938bb6fe226dbb7a790111e2ba212274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e0cf48fb0402cb6a72c4002ad560275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac2a2a9213825de0cc80064d5003d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60357419b1915ee68eeb890d1e5e620277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351006019bb19d178056ee74062fdab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9cbd98c7c795fe3cc0dadffb8bb0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd9ac06e3bad7a82c30444a8c399f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9bc47924f9d98681f74e62e903f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497f023e79b048dd382dd1a60e73a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d83face8fbadb3a2b38a2cb8b4aae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f319a125f5abdf3d9760860b2a130284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6f84f621d0c5e5cffefad26bebdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985d182ba9264dfc110ca3826bd08e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97edeedb8810749efa23c3fc91f079287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337b1ed17769896cde89847bb72198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e0ff02ac7e3390a9622ddbe8115c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af3ffcd3c44dc9d2a2f96b007e53f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e22d9ccf288395fab6052641572b21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8aa0b398d0842ebdf53e6fdd43ec0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaac3fc712a8b3e63407eb1857321a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad084543a356fd62717b646966d9c173294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7b5bf7b38b0fe714884cb516b378295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec4369b650dfd4b39138a41cd7994296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b695082a568dae8a245d6fe6476db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6550d17bc72f4bb6cd96c958c9ab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d05fea72fa0eb3364a4756739315bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c3e799128483c063fdd628390b4fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be595e469839506673a0428a85e60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf1f3d6a91d8aad730aad4d4cf74ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119bdc007a5c4b03ebbc7ac7b8b9c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055303b7744234a5e4960f4a18e456d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa938f0b359585df2bac9cbb464bd678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6570306e5f332bd06fbeb2dd532d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d2c2cd3475bb061e69e2af328cd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32e1411d2b9efbb6da124cb34b5a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae173b0a792b3fdd6e5663badb9bb35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd625b71f41389dea163be78e39698a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0461625bb23dbcefa08832d3eb82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc8004fb65f1e87e1b768309d1a024312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff64a834ac8ab1f4ae2789e56f42ca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ab028f5480ee053d01ab352bad9a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b649f1e6475288ca0378b631f68f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027fdc69749526c46b450ffa6f60a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a1b19d33ec52c6ffe2433ae57e285317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69285905dbb5b3673a63ef3c1c3462318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b007c03087ba4fe7086f159b553f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3badbefa27dfec06bb1fc5006f85a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88d6039451f921bc285c58fb5e68ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802457d74ada8e6f580b55caf71f5120322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215b7e5f7016e39523c85e9b908c8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90947def7898b92cfc7255900bf5d52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe4be37ff174488a03e369d5dd12d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad211554dc71faa723d6fa211badc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57482d40c59ef5d1dd21d56866d295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d9d2d3bb26aae9d7400b94c7dfad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc078e924508aa98ba553e6f88de18c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57ec97657f4d518a6d6047f2a82c0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c39ac1413ad892ef2b31dbf919ce9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7358ecf383a481605644128e70f54d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d32ddd0431480231ff0063afaaa64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e63ffaab1565f460da5f121b8cc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c6977aef53bc7db1df80fe7baa47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7cfd605f518fda42c8f368dd69a5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46481a75815896e9f95459c893567469337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2dff298f6c0f4842aa2b52fb0221338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db210b891db3e49398b87d68c53bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cab8b87ecd5407f6a83dfc8946c80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d3ffb920ead0508e4f1aed751283341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3699ba12631bbff0b67d90cd2cd34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8ee03461ab8699858872f13ad9e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa2be5d67805c4acf0bcbc7fa4d8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ab50409dedc7cba5ad1fa7c15756345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df146fa363be0629b9fc8ded522a5fa6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83d4eda2d2b4efd25a5dbecab1e19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb713fb18aca0a38581122d172c1e75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f48cbb5a71a781b78c230e082ca50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f41cd9e528292fbc8c32acc775a1a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5fd8417bf14f37ead7793ffe60d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861882706705bd70d569cbc376b5703d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604e8df37eec4b0e26963fb8babdb48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f836f4fb547460c314fffcdd7b49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e7244d118d7ef8aab53cbc6ebdff2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b23632a7adb5d57bc06f13156940b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc97e26a141c4ab22ffe355ae372f3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde0fb24f6673c510077405fcdc14d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2db84a21456cf246a80e310f0bfe6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e81258c29ba9bb4e2c50a3f0adcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f173cd822d785e768470806518e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49c518da4469892c9a3c379ca43cd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fe221e5ddfe7a311db0000ae5974363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd82974112ad63afcabd04d3504bd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7df8ce973ad2d678c07e6b661490e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d590d084162146647b0dde0208ad1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f007a89b58e862bd0aaed38113479367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d1e1d1352d5fbee7b1993ccd5b291368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514130c82d3cdcf90801250d5959bc4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83aa2fb280a48024d81f9a655ec9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cade0a9f379181c464a2af060b5a80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163850171aaf0452bb62533933f878e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875272b6fc6c9f5cd7d87606393cf13e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b9dc11bf3aeb83a6238013c295ba7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a79a8e4d411f6c9f7c0ddf689715375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee871bc6d5a08765db0608ffca78cd44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79911cd4ef878cbbd95af05f3c4b7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf12018cfd3d397f37183e298527c2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35a1196a023124d92510d3fe69d06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328c78e7c86c1f99bf70a9a748b853380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bd95bfdc258ad3b75c100feadd9ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab6b1596772cf6cadccd5627b5f19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede1c6d8e1df28abbc6f36e9586adb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06fdd28ac3b3547228bba8b65515f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab3ae049bbc8ab5de3bc180d2e647385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e996228f976f9b732a00dbc7b98f5fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c06a98b85fedff56126c0982e18e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56829912afb2a63fb444e2f8297f232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf2e982968b6abd025892c62b51b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e2a12fe04794465471de496800dd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44108cac3a25d55ae1de1dab7a1c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1479409bca9a228cdd3098b949a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625571495cb0dcdfafa1127a3ce80796393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce7693441b47d22d85693444081389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f609b1b06cc638caca4735201f1f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6e387cf1e66663dbd7bcbccefdfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0890cf29284fde238c937c51729b8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6986bddfb5f531d4eeaf71fd3ba6e70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39077eb89d23716ac336073c90a2cf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904bf3b0e766ae0b360f838298b766d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52cf778306f1e05675271c93f1e2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d9a55e69c0ba7b7c4a732273a98b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32f4f7a8955b30d289f57ed7c9006a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2c538149a4a490e8e24922548ed9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222626cad9d5d993db9d07e7257f9dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef78ec2dd03a0d64bb397dd8fe2a33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2843fa8509865eaf28f0200875d6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918cf5c1a5bd035785d77167a82f12d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64777cb43f1e023bd71f749e3e7ebe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3b1e7d55d9e74086222a34ada127410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071684e50a616dc96353ab89c826478411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034c3e19e110695598cabd1e0c4c69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c348c2288ca90074f17bc7be257be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ddd1cd1cbce80e9eb0214d5ac3c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb4dcf61038bf0af3a1fc31500c33d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ebd210dcc78f0bf652cf7c3feb18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588862518f8a12ee358bdc51e87589417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943db75d7e2e78889dd87023193cc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac661ed8819b60398faa7705ccb307dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9bbdf77a68b1c9b8fd1f9d637837d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f82523d876fae6ccbd325014185a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e2c8a4a01d40f618f9d12cf07a90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec0db741b5dfd3f52c140b8482990423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0b0f5b51efe24d12817efdf16db7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc284650fb51e12f22a1b0d2b6cda5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9a84fa4e46dafee3d05bbe2f34acc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db273ffbb77937f259e3c8b21cd74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920e8ec38e52bd4eb2de886c7b36ac8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b759d1ca6adeb25a0f4ced6238bfd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ec8251cf6a658dbf1ac0896fc57d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29223d616982e5b508356173bed979f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7b8691a6028c10dd18edf979c0f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e13ff3839433dbdbf1e23d998cb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910134c12dc2391da284279e832723a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91b1cbdc02186b28a009463839628435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb4fbe697d03667f365abb42539f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe58ef7d8e419768bf6be9b3a15aa66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb0ef2d73310d7ddfe42a2707f8050438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71f38d542b9faa7d7d6370b00de07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab15aebcf6d1d414bbe7a46ea4c3cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5dda5e4a8061689c22a22e67a4a98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac8c32619a3aebb67410e002b01aeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fd29a7bcee2707541d85b1ee1a50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52049f7a881b712b06cfb8a3377de03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ec6501801d40a155566f3a1d512a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf068e4b89dfedf92992ff6e280a7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee163ad22f240db985ea55bb077b6085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8315cc0182acaf7df7a139d830e6f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb300fa8885758a15bdf4bc84c11b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2163e8677082cea4a756df849bf172450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd03dc65e9abdc83dcc44d83027afa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488d81470c4941ea659c18b3463b6fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69995d4aaac86ac00ff3e74ade2eaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e311bb16d0da462ef444b717beb25da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678370d70fe0f4e121ee266e3f51ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fcc70ba28cdf09d0d335d97c72e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7bd5a22a55c39d0d6326b261e388457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4acac2e948653e12821ff3eb1a8c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8831f89ba97c452d9c5f5b7552b0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee6bdf96e685e5692e22a1336165c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccba3c3d6e0ef1617eefafe9d762fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e12acf257330aa70cc4040e52b3cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed153c16cb256b62753707313605fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578746afec460c71da4acacd1edb4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a372896dc15e43d4ce29360e021017465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52359ffc673cd67b12ae2436db3191466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e2e8d4da070497e38dc5b072c2a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a5eb523cc3e591e2beeb6fbfd167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2424eeedc19ef52047cb5470b9cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdd9534947c016aab847648839ed37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6f26610dca3b5132de98b8b3c6b8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fbd7b1fe1c6b57a0c831a2184aa1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb75f983066f8c0c8655d5d1ce879473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac221c358c1774600345016a51121474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69780880641696989152568adadc02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b8a0997cfd1e2956ca2f75596f75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e4cf9db51826bcfea743cb32fe5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136cb946488751375cfa5be0d36f69c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb26e23be1576f1e3ed70b88963adbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753ea2e2bfd2033d9b88f5220b5c5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1973a34071e1956062ff98d890192f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0bc3d76cb6e228f3bce67f54f0ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7084015ab4e4b4a70a76ac2bcb0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a251b32f72dc84af874d09e61df41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2c68e720c08b293239e6536200611485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7250730c766387c31e276154252199486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828737c2c094a529771f450a119d65c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b4119159ed75630ec09a1d9970a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf579cc28a9b74bf554aad7dcb4297489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f6866a8309bb0c8d9f64f191f1ece490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d1cc07a8466974477f3cfe3b5264491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b83d4e4b6861f12ef00ea3d04824f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a742e7be73189598b910c2ea466f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9d84cee5fbb8f1c2d72c91156531494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba71eca7ff5f7584c5e0f36b095a01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7802a46d77f33b03af7761a582d4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269f35bf8f294500a09a6fc02092c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25b6b0d521fbeac655cc452623f5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80884dbb4bb91e56117f5d77cfa5c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ac021535f6dbb87ef0fefca55741500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06378267e7db2d01b9fce33f57811eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691326930a3cfbfea1746e7742f66fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8de1c514ac96840b0a6ff55e9422503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7111a5d7198e01267138bac2f1ebc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63bb279c960b93100fad9508384f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d54f412ee007ce04a63028a6501b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bf889a43ff7fb90e9d767111e0cf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842f7e98159b1d6fe215e171c7a7d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312724b773b29abed0d6c80e119c91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f5821f9accbf2a51d5a3666b9386510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3453c7dd0369d3e83737d5311e957f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc14026cbe01684e1d910286aafb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a5f8a559461013d9552f0bc79e36b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23e582d253c1f97eff458a5ce71e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242a4c00118625c96966a39d2b9dac0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20973cd223392b5f8c896a97daaeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161de52fef99fb6ff07228f906ae12c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d60da466b14e950c1a6f040889875518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d30665f7bedd55f952584309fee0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9eba9ec1389111872c0865e10251c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963d4ada0b003c52bd9f8ac89a23d14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c041a43aa4d349b503049dd49f4f4db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f11a7122a5376172612a45c7921a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68782af9739bf7cf7c128046466fac4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa7d0cd071e2d094bdfdf9d5df633525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993b15de44a79b3e8a24fcfed4fd26a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3daf877889ad524247a4992af616b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6bc4b5448788414833fdd60a8ec50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc08d4ac42339878ea7f31fcdd72062529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474519fc68a97d5029164efa95a1f12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836010d7942b9c2331e3c757936b765531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828052fbc58e8e0b9c440e2736a0e37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4cf5d53fbc33cb081abfed664a0bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480076059e74e5ae7a8951fda38fa03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def32153772c25a34f276e919bba3c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf16b2cd21dd12a72161396ac7f887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96521f2b06de10659dfdaef3af03c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79da7c261ddb5d413a93bdcb38321538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a191110b1d55f0c9ece8972895e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957680b85b6bf75b1ad407b9f5782ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731643d440c21922cd822b9e576fb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c397017c42f85565e321cd96f2266542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179690883660a6cdd6c773a6b8700c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580c6de4e97e83f7d7062fdb4d860da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb8c8e3b12384d416b8b2d07516ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd320b1c0d3154052a03b042e5a0686546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e45d9d6ea3fccff669176b1a1a31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f340ecccb2dc094d13d84593181e0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20fb41f760ae8df43a003a40881a72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778862999269442e4a316720d1189df8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acb83dae7506f26c0e3432d837bdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0efc6b11db1d981fee8ac5418486d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238204ec9f4a4e828d6f8e3454001902553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076a26b47b985325f066958b630350554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434e40912e74614e4cc9aaa6861591e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f872465414530ce42e5acd787a71a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480098f1503aeef32e96adcccd9d34a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c83cea8fa58daa070151bbe5b60e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fc0ce57c684eb03c47c5bdcb6bcb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefafc61b87bd68a76843edb8af6de4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccee0d831ab92bf24aea1b2751c4702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcceea23cdfde4bbfc7510d7493426562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a20c56c10e6bf287df51ea5a1ab607563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2d78d981e4f9011c62b3f468ccd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d8566f02c90ce267de76778cf8157565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56940438588553204bd1f5fd1913c892566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604e71b81e52f40b0395c4c9b482d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee7b858bd6f1099968f4420686128f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67c3e78981b3c9fc2067a50bb458f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857632b6b3df0dd140e7f8a6a2194070570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b2247d24c5539e7475d3a11b4bfd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747e54130a891d1df014f3d2a5107e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b744a3ea90890c404d71ab7bd636c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bbc8d30de522054496e74fa0212e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb281406f6bb4dfe7945a7a5b7e4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff890d9b28d7983e26b1d87f956c5e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5349c94c0574a6d479bc23ce10d5779577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b39b04402d2fb916cc6e7ccded1bed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93bf03aa7b27450d773ec2c656e763579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a825a031cec929bfcf7f30a5e5c3c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56d169561ee5cee1f6f1dc7e21fe9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d04d840b843032a07f0440f35762e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a4c44142e1633e7ee9a49fc5883c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054630636ad4d01309c68229af6fee1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690cdc1c4c67169cc3560ae5845551b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8915a8cced56fe0e4c4a68c032ae435586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1cbf46de1837f8fa6977b32feaf10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17516bc60e0764fd89da559d6bdf94c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741242294d377505602f7e15c150d6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa144370c8d0f7745da7df9a048b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302bb644b6d055ce892f17e0d1bcc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea2b226a9033205217ce091b085f13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96c167bf2c6ef6a749b4675848f053593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f5240e4277a6388ebc92f118d40a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738cce9e26fe1673c1472735f85b1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39718b88c837abc6731f74a5661c6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c751db370950a0a0daf2e22d44e66a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4f5b2cca7290f7f677c83e36aea7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a5a8f27c3e2f53ab9b636e183687599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d8393b6dfc3156ba4aa76a428b64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2514590df7d22eb11d8ae4cae4ac14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f74898cc98c11e76cd32325df2a2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65b730186a9b0ae8fb747c0aa6e844603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f93dc9fc1401d8855d387332314a86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce250fa935ca104e22011bd59dea70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe19af7ebdc9bbd71fe1559a6aa0d10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37be392bff37bfab9d7c0d4ccaaca9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1591686906f07ae7483231d677bac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd40729a31af0114b3db338b97cba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202f372d0096b8110c4b1458abe8e10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d16c71e6cafd5ded203596db659a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c37c2769baa3fc16c94a297f7cfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e93f8d9cf642c8674dd874a3eda5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f337604855d27f6fa639d530c946614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23bf312f1c97d0a10e5f42c8fae51b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05b27bf5c56ad69597d7c15046d30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80436447396a8040adcbcc9917c4fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb1cffaf69fe4a996b82e3f67a41c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd71c21d6b55beb6637e316b8cef1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11745339a8281d41eac65f9877ea835b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5643ddef0988ca4e45433c31342ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b65808f8b48bbb42c1dba07e84246622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2228a8598606cff8d095b765103f5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598c7b76f971084ecb3f4b07c75e91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91bc1fdc4dc69e9d1dd2bd08d3e34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ec183bdbbb1c3c41b4d25f99615a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a925de81c7b0fb5f84fea2895e050627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a7386f3cb714bc2d99a3a915f2dca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2dfb887215b11aed2d81fd99fdd5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f85ffea03721d44b9d6272950c127630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e41b4373096480e5cdb75ded3462db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef558db9fe6cb7c2a63a51e95996e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf78f683e7b5d0b28aebe51dc4882633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08e6fe0394b3b059a19578b0306afc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd1eb85c542e41638ef6d3583c50f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1158137c0e128262d6acb290055d9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c0a66cce393f542f934b124de36e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c36c798a62b738eb55861a908bf1af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657428d41817e548faff0ca97d5e3f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae8331f5f4e8910951b16025ff1717640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae948fce639d6d261c03e0a4389ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63013f1f015917523353e9cf189295f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001989dd15d64e6f4fe97e972696d3c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930874881db20590697bf77f505e64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dee881a5583efb210029b8213d294645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec340edc01b57b78899cf2a10e26bd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e98ec818a95d11300caf3eeb0119e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fb624b380062f837d18325123e16a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aca8a951ac58c944f4f229779104fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1049d10f43f64af0b20fa07536ec21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba823b2d9fc912d606f9c8a5d6b35e0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5d6c078a18dc3b33be96101c166f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba050ca9d00545f17df8d57da3a17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f204e4d3689e7050afcdbad1039b48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3114c5919a9d0dd63e59086586ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f43c1457f1b63790468295082aa6d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b0df06b7f2fe2064f1005fb506bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c75bc1315b31371be45a47bf55fa2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cf1ca38ccd95b44fd3a0d6eb25ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81222243c84b2ae5cbd22a1eabdd4599660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837681be2fd8d4ee06ffed12dbed6d5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b079baa088fec333c11273b45d4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9839c5b92019c0e8d89adef3aa3af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23444b0fa97a4f37f8ba4a41f61746664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e0f49cf952b75aef6d3e2bce3f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a7c62197d4c6a18001b9fafca490d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f60ac0989ab3d4570fb124369d988667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b602f05ed1b023721cc4849acb6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0cd56060c09fe2fdb57ebf93b62a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa076f197cae967f3b7234593f8338d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f01d1b902081d2dfc3afd33181e7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52476c1d5aa282a87596f6bf440a762b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f75fa698b12f923f96c9e8841a17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b10b0bfc87b2a629257f87be77994674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16f707079097a3c3c54e3090e57552675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb87c21f3d70e5962b23ae8f9e5f68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d37afe095e31bd5e7680be6757dce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d1e0481866d5534ff94f0c1c432c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>