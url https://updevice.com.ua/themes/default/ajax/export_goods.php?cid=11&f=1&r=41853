--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8160652c58468d3f2853c98ff627c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020dc33502ae16f181c3d31f75d79c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963190006ae763d6026d37e95f867fd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b81a82a43c2d08b961fba8076cf6874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b994665067836d1e1cf104ff5dd1355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bfb48e7819670420a6c88e3ac1ae46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8424b0c186c53f27476f9ae7923bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8239ac74f47606aa2e344c0acf4378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c918ceda1702b248d278665e8829f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436e2b117ec20ef4200c544c8dcdf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b990117b36a4d7ba9d6a20106e02c6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d691bf5bd86b9836f83940014ae72d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea1f94fbd1b1cfaeb918bf54c41a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df832b51e255417d19f4a68bec9d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9eca06443866a38fa535f3194812e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f0ba0d4329a9ab492c87db241e0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad665bad1c652e031f1dfe6d06bbd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d304b5905627d1be105a3a0c75198918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d240f609024c1d38bb35e027f00b3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3293a8a786b47420abbfaf39a938520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fd8a2fb5de77ad8cd061dd2a1fb6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ede9fbf020f7eaa70aed2de7c42e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2e248fe7cd761c46dfc1b21643def23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcd1bf04e9938adca27ee14f38481324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f34b46d3ffafc0113e2fad133497525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269532f2f9dfd0e397f37d2500061d5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a518b8befd4ed9823ba8680f0f28e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb8071ca59baa862db6c8df1a145628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6c3ac1d91db71ffbd6bb593e421e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42938040385dba3e00bd92ec72f6d62330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad315526df0ccdae6cafbd9fb2fd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb70d9bdb4a90bfc13e01483686e5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6351ec60feef398afd8d5bf40d8ac833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7874fd1018e7456251402b7f9eb27234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd53d75406b292d24a1b9c7f8cfa26e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c55c2bc049421a24d02039210a850736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73680fb782977cdf48270bb50e077137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471306eaa7fdd2e6e0cc59bf4104f63338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0af30f13ac54b077de60d32d926ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad1bc9a50da71cafe25422428208eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e39461b7e101abc3565d2297962c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403512b1c28a7877a4d245b4c04aae3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd769cd620a13be1a342445ec5e9ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332e297d3223ba3b710792facd0bbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3f38486632926235573bd75d04a4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad308e668e5bb8fa2e2cf823b624d8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0799053fadc5f51b009dc9c923cd83f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149a49a27813dbf46d032db1b0ce2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6818fafa49db699fc7848230ff9d1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf14aa24af6244dccc7c5f2042cb7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee59a8a88121e670b04778d838eb1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79b648551cc57695ac53ad7826d32052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dc51c03b725ad058d9422adeef2bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f71b89a8f4469e5b00266e58f732154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6154f7d730ca839b9912f135b7e2cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c50fa120d67bf9cfec063684114556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376056f5d2682bfa7024692e35ee18157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f8c102bdabc77b38bc4d8c13db7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77424cb91e109ffeded7b5194c42425259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160e5dfac7ae086495b5b17b57e886860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46dde7b88f196bf40e23a6c17bbbd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25ba4a3c3ea00c035eca44d0affc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a55db68bce821612ff8498861928d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92d140de5fc5c6343f140da8740be664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b77b44b0132c0b578964d6e6ebc1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4001b8d4795f67481e6de66acb9189566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a37dc569bbd5fd450aaf4a53303867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5434e92806209dc5276dbab6a32882268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb852ee8c7bf8c327343ee48cf5dcbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df9766e8b5ad77067827ff0ea1d14870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d88f01906d5a66d18921c8484afae871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e11e648f4e55d95b718626b903e3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759598823985be7079c66542f35deb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c91c61e708508a0aa2b86c98bf56d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3d9bad5e732b6b775c73af54128a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ba6b7888a3d59690c252876b408876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ce05086e68eecb0ed97971ac8b82477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c28113448baeb1ef933f5c81433e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd368ca28a5fe255295fa36331f4e63979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285dd3ba8ddc0ef9cf304f6a485b1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af178bcefd86850f215da373f3e85081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc0a5164841d0ef417151d2d3d97a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e51bfb53989099b186de66591a9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2852bd86f0a28f445e1bc20b1b2ed184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a951ac54eba248886716c3690a17eb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42d27596acfa55b829221d935964786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39da4fb7b5c1f4780db8513f0dda3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eabce05543da97fe1024e0297aead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2abffa07291984d771b9c3772fd0d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdb620b7194527f467171fb99e49d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec580f6a60fc30420a6720e889dee7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa9fe48b1e498fc4327cef674b6d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaca9a04b40e0271b001ee72ad8b48b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2db183eb5a08ee7a742a668583f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506753d712aeb6c2518182aab6d8cfd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15a7ee79eb27b85fe7821898f3f5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b704e09987d44308b162e5c0a62b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155a013229aa048e52d6ae2b1ec2c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0786569ba8a11ce081a50499f3d1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a45e016c1e96d0462afe52e31e4e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7ca57c77caef77e3f52de487f3ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b47f0bee9dca8da0b65a08d39044d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db441e4ebe21d24920ed956bfc424aec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3436dcff84028a806a21971b631b6c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11aac5cb75d9e91c2941a60ad77619105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83f59b64b16850e36cb20fc79f5ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f886611b665018564917586afd5f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b32d9bf1546e39e246284cd540aec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956327d05fc7b6ce686d668b6d2b48e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532a915aa92a6ff64fdb2fea5d33de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e7734c8858941606dd15ff14ca319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98520df96e14e78ae2455c0959cb0261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34409ac5e959190b4be24d6f05322113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821772f4832f579f136d0f3c95bc4adf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080712e0b6161f2ca89767d94faf6e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc167ac21fcded2ab0c5118fa99737116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b068e37f846fff2ec0e849a5790934117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00404d92e3228139c4b6963028db3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67b63653c7148cd064f965caa768c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784752c01df368349d618d7c5d95bab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2cda48a9ede154a9783049aa64bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7b5bae2a223a745ce4a771dedcd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7df6de06d394cfc41fc11c6e10ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8447ab1432604b31dc455e3a4b50f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa69382201b56bad9b8e6ea44b823a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3f6980f111c8e7b0ade11740dfd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d976434eaea05e97989084a8319c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f19b2218c47c03df699bd47805652128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed8926db0509a1aef51c7c313c962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980aa87aacac88b850261091127be4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ef049d5c6efc30d6aaa96c9f67b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6d7301ad15026663e1b5138eef4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005bcddfa387a0713415f76d57d6dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117931ff0c721eb37ad43d8932bbec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02d86e0f73d2855829b06917bddce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de2dfe304686a6ff2dd698aa03750136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac49727532b32abdb28b015e31271137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be789f75dab95a27809ec07d92c534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d412cbd82d6be23539fe2eb4973b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fae16babb8edfee3e049fc6c11d87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761820924a7410d294b32525b9b9e7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34775332e31dc39aebdb31c51b02c2d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a7c6b9fe47faf08225a995b37ec2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7a2ffd2711b611ce8675f8a33010144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a10ad7527cb4c8b6c76610ecae7ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2cb67f2e40e145d8c01e994be7058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d20774465b20833e89f9108b5b808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c63c04d4bd86f6aee9f74aa8157e32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e46510a7e153d65f5474f2d46dd956149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d11045afff4f4319f1213c2561e4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab0e080dc981b85b6fc86cc93ca75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f569eef452581e707b232946078b11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c154de2b42cb8bfdc06714c5864f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080ed2a3ef2c62927bd57adefbc2e47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c6abd1dc41ba1b561844c833ad84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef2f28d8f31f85dbc649f8786aa74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14adff4e8eba3613c91bc755127667157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df4bb0a4310c74205548c3c259528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f02d16f7c72e8c2f06186d0fc1510f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d54b3192fd477e5af97061a2b8e13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f177d2badf84fd46aac5df09952bb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ea38fbbc3bdc81c24193bfb40178c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f9c2c56b011f1067ee573ff13140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ff7c702213ad1b906dfe2591833c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b331582adb05579b680593337e55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d47b501a624bb1ecfef69ec61854166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b2d8a9d868d442dbd6da28edcd4a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb6b623c0d9834a69caeab638fcc30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bab8199500db0c9f5a1efaf5b08dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3dc9fcb744fc7d68e65f2b0d62365170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fd70e1e752dc5f9bf52767aadb66b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d8a2d3400187a003e5c32f4190371172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889dbc68a075234740132b68810a5c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0fa53bb358c483da60ffb96f60dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2b0e7d6634c03e7a50a4c575ed1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125fcc95d6bdb86486d81a87889bf0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3fc412c4f2c1473daccccef2f014177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c5f7b8a69a425398ca163f67daa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b41ebdf34a50c22d662487aa19e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ffab22083ec38ce845c31f251d758180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb1dfeefc302a7aa9d6bfa80a28e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893ebcc6285bc134ca217cf747a687182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadace3cc5187d5db2cde21f14412ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693debc2b7dedc067eaf8461b93d918184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38072bb60f8803df66219e96acf4d7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330671e339babe579548bbc6b6c32a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253a54de6f69304279d4bb3355441c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ee9f4f4a90a2879edcb2dbafb2ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505fe632560c0e4d71779b8a6fb402e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353572d917ff258f37b2134ede360d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379d7d207ad230580c4783f82b9f37a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c366f0cbcaa2934b87ea2484c6535192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e508c16f93cb01736271ceaef4bc83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae3e9d4f163da90bd29ff40bcd9a1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084500b05be2ca994a270257b348565195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494f44c8e570dc80ad9b6c2cc91af7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669520be1c4883b14f3f6e733df1948197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee82da5eeba7c754f52b21b905247198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb673e7bb40376a195d85d2725f956199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c675c1c53832aec1386ffa46476592200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23725d214633a068ebf4d2ab4d7895e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a4b43667942b2be4f66a0bce1d81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8930b78b2d3acc5315f2cfe004636c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a572ffe95de4244b49efd1f03d743d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187fea201b3c05794bc920f67d0fdd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44bf764868a0636efd74d88a89d49f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b8195b9ff7d90f0d845f460c7fecd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d524c6a3f159b572ccbb86ed81ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc360c048ada0fe848911be601c73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4ae9b9bfc533d1033789c4706df2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965035d13dba54e7532a50765e7b0816211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ecab442139807bef9b3972d90c1d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f963ff38c0ba414e70bc1084268331c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba05eec33e58d5a45fe807c3a9149d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2bef90b632998605fca5bc294d5b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454ad1d93f9dbe26fb89b761d8c59a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7beec32310cf96806787fe2af118fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8270b593bdaa879bad32a264fbdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235e53b50fee9692da8761a04300d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5e14d60e25d87c992832295f9463220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6dda7e13456b49ee0aa539dbe251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c22365aa5a2fece961c807bf82c796222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc46dd897b616de003b1edea2e293223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaec4398af9d27c654679fc33bb6b78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea86a7c56b474f76cd8f63b3aeff75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1baf2fa8409f209e28f56780505b27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b893ecc7e8fc72af581a6f9ab78add227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f55e2bc7f2bd3af39fd4111fa37cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fd9301026fe8dc4eb894cdfed522229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ec299b0a4a6fb382266eca993ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b47f2c5d81f4abd091d9cb83089511231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929d3ae00e6eebcfde4164ec607ebcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ff93f28daf1f7f63ee4348f11e65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8e78f05e00b79a7ce9d66d02bca10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b02e9212ce2d3d6ed57d6dec54cee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f59fdb560b583d1f8ebdfd38f7b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39144fd55fb06c5c39ab5d253060f7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e24e81b67d1ce473db87d08cb792238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6d94a307b5333269a1fa4f167697239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d463e1597f3f51ff903abec4a34997240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f7cd75bfc086eeba2ed959ccb0c05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a0e12045ce2436912972816b7a5a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc7618bb3003ff8afdd00caf344597243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37950cab6c83b22779a109a8eac5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd920908b2afc3e228115b358b1021245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15be126f0bf116223faf2d8ff4a84e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3f8842142c9dc394ce9ad1812d506247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62523f0aaaff9432ae5b888ef2aa4522248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f099c86f8bd7cb990ca297f4b60aa3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b09e21652f33d73e5494b4cb232940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0476b39125f7432151d9938f2a1b97a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560922df6e56c890a71fe393bd249fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c9eb2cebb5057249bbce5579bda8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6089f5847100310cb0f126f4bc44fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c352be94af2de9064dc7667b39fb54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b9207294bd6fcabcd5df3b77df886256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b13de435afa9d7a2b98ffc46a72411257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73eb85b5d5672a2b285626281bcf71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad197464074991eb3ba2afc70240cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e24b3be97efc05691ba1d9b40ac9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b7e9f14c795d39b540d729d221fda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff45e77fe16b9f97c3d60e53e0a20d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab277954501c8454aebed9dab8801263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecf5e7fa81b7753c5312f6a5cadd8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636270954c9806d8c0d77e515d8559265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b44505754d65d5f0388081979103d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14210e526727500c7f1b402f9883508267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc793d67aaab39daf0e099089fa3390268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81b24af3164fcede958e5f7bee9b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f0f40d1eb492d26c7ffe9344b8f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea890180713794b5c22cd7806929c1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab7a74ba6ff34296185b78d90bfc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c3802df48e2213897a280eb2adc78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca391ace2326927196df973ad2ff382274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56167d6188e95e720f157d1d598ce630275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39ba47ae0fdcb85be359353cf4f184276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d72ee973f86e8c485415bc332184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e711df424fd6b1c4734e135582b76e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ccb96e77cebe3e4b3df44886e737b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee009a3858642a2449d912174de3ba5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939ad355681d63ad8ee8457303a2af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820e6fd14e117bbf0f2fce966b440c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff22fe7f165b2cb0771b92082f597283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc2f0f691be1b6da1449643e259f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa76971f342fa38ba59de799a1020285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfac4367460b84eb502235d80bbc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346281aeafbae4102433570e004d48f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a84e4af97bc556f9c022bc1d0bc6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f909b424c2410eee83326606bf794289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612655412585b757034471753cd55ddd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bab20e77757b5f8a60bd21edbe4d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd7d06b707f211e2643eb31008fa25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff7a338b49705a9eefc6dc8c7f00b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbf5b9c83846832e2da40eeacde2b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6399545f406bb16a53565c1b013dfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7cb044d9b19676311af41c0a3098296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13215ef96dbaf9d788062f1a361c80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad421db5c70316456f429424021a6ddc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aade0b48ae63cf5e994b2f01e0abe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3476bee93fbfc38400a7ce83789da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36fc849c8bf9696912a7c6c2fde9d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6c6125caab8f8bc01fcf9248685b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e8a4eab34bb939f6be98fb6e3497303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a1d1e03e14dfa23b4116fc165c169304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc1a8a2167d88a17360a07864ae361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13690ede9de75bd083c27d553f9870d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1fdf9bca83b50ea942e4518b8ce5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a870a8c040cbcc1e66620d47af46b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7bacdd5ca4cf0c67a84c19438f44e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72554e3fe19e6b56f2a985dbee9759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094af28bc753ae77c92a7b8210fe5999311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcca5c38a2059bbe062f2987c7e7d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc84b56d677848b86ef643f2b08327313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6f48d49f035348cbe6880b801e03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a2d0931620aa7104132f46629cc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d4ee9717b62e0ac9fa45e00b2ef87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e40583a81a7db9e5b53ff2bb77d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afe9e6b8aea2f9d42751e2f6543d7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a502438d880214de0936c83f6d8cdcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0c80df87b69bfc9230fdb621e13c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20825af7d7722e96824d244f8ac9f5aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4918508875ad31c008907ce1a070bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba929221b2a6b720734152689bb2f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be98385c2fd7daacefc07fca6af9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db615656ae9e0f668af59506fbc833325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3f4eed09505aee5c0963d8d50bb15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691f2cd513951bc3067f1ec0855316327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d263b4dbf6dcda1e540fb6e67a412eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220cd61504eaa29ce807d3d9f3ac96a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc387874309f99f38f72dc0a80cb3e9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226284c967dbd5c37a07afd1c5a097331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7901d57b8f07ab5ef25932263db62b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb83a055261363f0b48925dfe939e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45457c36a95fa94090e32210150a811334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a8ba9f252eaf64ad09e003a2a6471335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be970c36faa3eebc8fd9e9f16edbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18bedf224d97023452e11774456ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b1f548b19929d8d00ee0b4bdffbd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0cc78a1863ad13358e0d94409b9ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d0d7eda771977d01657f5851068f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d73be969ab852091f77ea22afce5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cb17e3254cbaef87defee7268c3de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11401b18f44ecd579de591f5a042c10d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a834714ba21c1cb07916b6f8df24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149177deaab8caaa8e346a2b926e76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3760cd10810f3d2ddb3f954a61f94bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab6953b68bed0026f5c107b96b9a70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c99f1a3d3fc76d8c27e931a2b10a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3004523ca278f17c2739996bed681349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146e3445a47d580570581a433ad5604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4df30e95a3ff24ca9c42b107a3074351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3da0380202ae5f6a44e3bfc5fbe75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078f2e9c349d7880318616cb746265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0ab95c3f74a089f0624a60eda8f8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0ec75d8fe3429f29c17dd697524d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6d383d63d34dfd17fee5058b3310356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dfb2b846aaee3d1a06d6f516224da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21cc7f3f6fca253e7f65340827eb61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c4b135047f3644f043da6fabd5fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baa5462ad448e8426896267ea02a33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0489013db26e3c07c0fd6f42e25a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4806c048d16d1c71485f97ca282a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cf3317b75c31d75a79b827ae7c6de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b466799efd58837ba6c1331da3772364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76f5aaedc8219e7f3922852152043e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d4b5afe27daf0c6e49c46367ca84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4e86c78d20f5e5c2ef054f8686b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33abaacbd4593019d6e4d5d1c5d4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a2ccb2e48e41af9c953c6c23f625369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530d43790a12107f02f1c006bff123370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c063bbc4a386758069b3068013f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ea7988651f9f688711ae058d4ae86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746690b89c116be8b8dc3e614b8c5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676011719cda06482a436dca08cbb5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708031813623f0b3c2ccf16affc3098375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af368a2bba13a1c6c7addcfb8c228b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c195ae999137cfc2aa4c5ae46e527a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619f9bed30468c07d63ef6db00aae57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d61aefeed85e01cc7b74d22e03345379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd7653dadebf2457dc7baa927e1c98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e3b87ca376cfb1125518fe7a8254381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6be3738864fa280756f370aff8ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec71edacb487e7e26e21af683f52d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dfe10bd8bfcac2700333969310769384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9437fe8318544a5043a762bf5836b08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc056afd926b0671ff794326c198308386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836e88e5f67ecddafc5161cc1c04f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c04f55dc6143c58d091b8342e857bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bb4965f668c41dc15ffbb8823011a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937006ac606a4725ee3e1ee36ec90de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecfc2e1a3ef0cf6366b64124e0eb20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752e835636d24abb4221b2c1cb2461f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441571793562fb04bec56e380a578ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f25673c3dfca7132f34cb3e8462a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199eb48e060ae7001e25f2d7fa78ecb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676dd593b207e46220af6d33eb6b3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea7b2d64c37050c2485d2e6c3c3ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5d0f63e3603168431273beae11b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e635c0fd9cbd9b4ff2a86d513abbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc4b919ec4243bc79cb879d3e352b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0e6f2ff8f9ea321e9564e2fadbbc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591ff3b521d7a0d054325483476c5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e766e3d75f37e56f5d42ac9ac27e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cceda0ae0c1f0c167d82e79977fa8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e138ca89894e7c0b32e51e4dbf6451405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16235547cb6d40e5043ec9dce27996406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f616b541ea91da88a07d1b61ea5607407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13087e7f93b9477bb6585949f9124408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46ecf1ec66f808d51258e60b4ca9a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ac6049a3f5188699b9aed43f81b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992de13917193304be911690d9f79d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d089a51cd5050c1568355d2c9eae0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061bccaa84ce0977fe399c1b5203d75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af8a51e0799cd4101daac69e4f8ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a664708e06e7b8cd660bbb3cd760ca1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594915144257743c596f5a129f91db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b303cce6154aa4be5654b4541aef0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639573c501b49f72c63e406822830851418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf2a1696d89db2119aba2e4fa6ea99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2f28e5125d539d5e76692c7a1ae88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5a29c86a18628d061656b6a3e08ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14e5b935f0e31eebd1a61c2bf15656422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252648d10358381012218439689298f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cb2e41e93e211714a26619a015920424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14517a8e8e76bd8d170672a366ec0c7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1262d68884f7ca382e93890cf4890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192eb26345594acc0578504e7ed001427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30110db01a3d765fc65c1838d5b7209428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286697106b33fcd5ec9f45ae5d15b4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8ce5f78901b83a3c9c893b97228c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b9f994e57d2a22f6a3f5eec408f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3e2aba2f06867dcc0a9d5855eb7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1a69c99383fb6cb243f3c2fabcb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ea092425814e3f298e3deb1558561434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27896800f231c0e5aa859149c5932398435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3fd2403e88c563e17151f7982a776436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc561d8b734e0e9c42f3841d70a50a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43273b59fea2ce9df5d7777adbca32b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed6a05ac4f2a0d6f071049ef0d19d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7dc7207e1b1589fbdf7dead1ba9d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26329debe6fd772748e9a6b3ead9e42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c13f850cf03ff076b73ee8afbeec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef39c4a6298def4e896e0bf3e42644443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691ac46b7b45c2032158b866445f10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce014638ab9dcd602c22dbb156aa204445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb2142e02a264268c7427cd092685446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737390ee0edfd8b2904a2706a82e59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d18bbaf8d5999cb0969d04252ef90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb0a5b789098f327b6de1f896adc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b8ab1f3ac225e21779653ed60e86a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31b8735da1cbbcda346398c438127451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b1bd07ddc95454be68d0c92e454cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c226d1a9b50a520d1b4cfe3f56e0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d6211d458b91fc34367e948e82e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5a7e506bb9a846b55beda87f7acb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623287b795937cb90daae4ba78ffd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7ff7e26c88dc956fe38e856e3863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c801f883d5775e7b792d7af31ab081458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4015e3a466b44fd0b372a0d7797027459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7e865d4e33ff1c4eecb2a1880b85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f1a79d05497cbc03ffa02672ad4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6823519e3eea209f334cc61ee379a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5a4c73e5f9040b7057a1f554ab86b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5696d4714e044877f201cb3b6518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57f404ac828a2156a3d39a5e19283465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adf1b29a510777a2a4de48d77ffbe6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d0fe261f8c39cacc00d90185cc9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e75647538a8097050eab9376c8a95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69080ee611a1002622885ee46d7212b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5d45c5477474285be8059cf3c3e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53c65ebca226a47dd31e9a991f444a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3538604e0a9166f9b46b6a44027b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be2fa6685da599b5576c371856641473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004b82667c988157eeebe8bd6b6d42e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4760c3baee600803122d6141345f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5797684052d4d0812cf8a1ac810350476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d967ade2df324b4a0b4bc7d901523b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cff929baa860a7559e1ba32dd8e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e18d07e3b0444d3c369d1ce53e6c94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f846c60987c133e43c1a2c3c5f832480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55622d4474a7c8bf81e931d7da47c11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bd1da4de7365f86f7ba7566332f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13056e8c222b3be5e8af231ddb80ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff52551108e1e10c4c4bcfbe579275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e38fd285562390decfbe6bc5a715485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111163dd90e5bfecc951b3610852746486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b769cb8e53f9f28eebc61e15e23843487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe42c2db36ccca9327c7360fa8a4a59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0d4ca4d62c6c75d52bb59225d74f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9eb92dd3c9ca6b95a20c8dcf96aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e8397ce2303fd087efed7aacedaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d6d5ccc43c7657144a8637b2860f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3b68ccb26cf12c18cc886fa80026493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44fb065bfd9cb0f79d104cf5f93fab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea598c8b13dc77299e439b6d07b0c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5a13106efa3bf1f87ceea778e059496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c48fff81ce867ff43f1d62134414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a238fde80a883eec0b11efb0db6c532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fcd90023514aa585a116327e08d52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5d9d036e81b6806520c5786d37475500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713aebbfc9c7d6f3a407c8aac4f1f34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e90e91974238e1f4b1b1127224d54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ad3b2ffbb7de6382ea98c470ce88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112816fb241c908fc3bc3bee483604e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52052356810fe2aa7d8d89272c827e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f352f1015162b82771ce21111914758506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d82665a4e92b58ae1a22b1796326fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6443bb44c55260fb94b98ac043343508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af40e24303f8aec76ed7d92a8ddfa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e4b2fd12d29fc9a7f51916c4c671510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2707c0020fef59775f7ac1df63d978511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2a93c5815ebca93c1d6e962531b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c21bc9af02427eeb5801173d9d5c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7802ecfbfc84c4834ae13c9eef15e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0911f089ecb8dea6ea9e3769d4cb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba696569c0ede2d29e00b5932a4f9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016e84d401df451617e93fceb69410517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64632d9a6a804edfc49d527e3693c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0083ed398d2e2237256f57cb01e45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e07c43b67767673fafb8a500858ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce75850c2c8cbe63cafd6eb8c5ecc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19ac21f465085480c67937ce661d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc31fd5288be9949d0348a14c8e723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df78d9e14c7c000118e79ae88f0e0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779105040bfba109660bd2524bf93405525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aee54f45b52e2f7e9c8d56a6e9e613526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbac559752e0f2c0fb99d9e193d35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0281ef94c595cfa047ca4977e2e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed9e09355c7f632cb2ab927487cc27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e390586428e669d29a6299c8d7d41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e43c4acf962c9df0deaa0f4f313e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aa01601c2eb2958e76ac33914a308532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c76504d5713762cc3bcd3bb121a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8c3ba78a5a5937c4a767e30e3b7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac54ed8febbb98a0a91eca69b311b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcec3a3e5d737ede1a6a805d7f4e18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596595ab1f11b3a6890e3f104ddf0f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c3a4f0c0ee6ad3abf36cd8c1e8980538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6854bbf01adcb966cb588a2f3a2c23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b892de2f94d0099ce95a48a6444c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade9840e1517f5e86e0b7a0a9fe520d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196b76bba441f86d6b86868894c2d2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0408340d6ea4caa1352c4ff119002c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db27a476ef54581bb8b065e72c50f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92254678fd477e2cb3fc67ca34ce61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc726762a759882d348db2bb0c76b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce91b6be5cb8e94fc0a32e91b49e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b7b7ef762d1601a08339eef9ad9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15008ab0b29191e3afd4e6b8f0007c67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5018071bffa090bbffdcab0b3fe8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa25f8a29e8d31c26110740ddf8aa1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb76f14c6023639fe9a198e275f23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439787e427e2fa2fcaddd729034ced553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2846a6ed1cd5bf1941a7a59be4c295554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0b46c91c6ecded21585cb3aa82457555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2ce7838838659f0028d108f905d56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52ff7d7b56d05c8a08cf6e4eba27e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385208f65cc47c32c8900134daaa9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec35d0685343688d9660d2fe82340559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744074466e923ab7febdc8eaa146d5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66394a010f5ecc40c68741f05c70d41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c6664047c40e7b4cef0e7f44c499a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b06f7a329056ea33ad6c427adf2dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f04dce97f94f863ad3a6ea161f99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b38bacf3e3fb5bdad32f534645331565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b703716f5312261120758922c72dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8af95fa7407d4ebcb529b7120ca13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91455c4761bf95b08ba0a7d90e3fdf53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3f2131ad428da9d01a8add84de3e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86c1cbd60ede9b4657b98322f845c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb21d1b8b3ce1b7415fe7983d2ba7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafcfa1943c7310ab909f2311267807572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987c920ca2f4a38573b296b8409bf1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8283cb3f39736096c339c03ba31e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42a67cfeb87b3eb4f6aeb87e8e3fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4548b7d1cf14a32029e74e3b4ca880576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207fa2e47f1853aa83b0a39d5cba81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995335c6041de7c62020691b01196b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ad36e5f0ef704c0b6c64514ee83d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda543a27cf17b1d3ee91bfb17fcfefe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1db3d4d40a2fe97a91e1418031b9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed333768a354574108ba28fd9bdb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f0a25897f061cc962ad47e295e96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a8164903e6c45404d10b32be704d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51a301878ef805a2a6c0380f760205585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac519c8513df56c398e168cee2d39d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f3b0e96a19455159ca91de236500587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a278b7fbe743f2252badc658e021be0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892add349d01ad0ab5e11f893f329d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2893bb333f5d992480acc5507312c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87252a792e5877ca76c5f9bee60afe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a5aa68790461efaf180051e35109592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42037effaa1b6282905af2bce4eda2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73d17dcaa2d6182007fd72726f489594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e1caf990e3dac12f35b39e8838336595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4ae6878c2b1af97968c5dc55d2e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710e1dc99cbb7a14ce0f084ab59142d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a74481665aae37570f686eb7e528598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505953f8ba2212c87d2b1c2c2639992c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e649b7ece731828d29ccbcedeeb203d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52140b6dfb081d19f79539a6027a097e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15dc78cba459e1b0278e3a79e6a12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5f958567bc832840e6632b09cd3de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c50f1100b6cbfc20dd16f45ad4dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dcb3dc4d7674cdd3ce9ee3b1ce7f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab9db237503400927e393fe220c291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884a698ddad0d2990c28c2dc300726607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b386d4274e861750b4d1c0fb5445608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce7e0e1897e3ccedd7e5deda22d9c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac561a2f9b6e56cde0a66c545b11c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982723265bcd7be20262710dcdb26de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c4d8cc78692f0428af8027a0a331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7c0d9a41e0750cf14bbc27254263613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a053f80dec3abf7e36021fe87f834614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b2235accce9556291730596d58e5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f87b20b657dd67bcfed3dd4d4061c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e19fd382b43117208d9b00eb481f9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2343213afda3f1e8e4db630fe1294c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf23f05b868392c4d62dba1f6049f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44e28275b8d1c8c668a88b8f7d407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa695ece237b249cbeb0f7abf6ffbc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686674907b383349261d51a78e7e703622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ceec19f94ec39816effcb75e78f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70175bd7b9235c3834d290263c8e6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd98f26d512c1876aab5907bd05b98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7deef2839f37fa115b64d2d9d62dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b39a7ef4d6ce4480f006c676aabb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c8f0b47e2b52dc6ce365afccc5479628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c4a37859997c9a3762a8d5fb0754f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671268e15ec768b1d5eb828e2686f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b52fa8d54957f9f97520d0c1a4ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6638a5f7ff80d55cb4f8f4b990478632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1033d769945aee012df8a4a2f8a402633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f801ff71c18bd215784798bc9b263634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f82e395e3a72d3671947c5dfc200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3565c1401849c863aeaff2b52cb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa3c688065fe5ce7a1ca592dad7a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a6604983376d0a729e490686224c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261fc6131ee8996a2b90107a05ed96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f6f55dca2302fb4477225539dbbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11733c7a634189cff5c46fb7f72bc55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70e61058e7c3a48c6b327324a3b9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22d046ead414dfc02884f7b043004643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c1678ce037ff43a3bcc6d30bd1fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821281ff6f1c537409140cb90017cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689af6f4e1100687034e152e92fa8f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878892f41782824ee21723034a7182d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f3e28d095ac4e5db5c2b943879a2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93065dec11dce304e538f533713b284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664495b83a3e5d3290b8f2a0340db6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11c7a2cc7c4174b3696cb6eb1d20a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5cb368a2659a7435a42fef415a0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e549d4f27aa2af720fb98f0313464653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c4f26aef163ebad669160fbed18db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93462ebf299b5749e5abbc3a1eb58905655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23b4c29cb1c9a677b8a57809460951656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0673e30c71a6ffb6c701854f9b9ea65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d989b8fee28b4c8ed732eb572c27b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274d47f1f1eabd9e1a69ef986b3e74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c98857e298e80e7cafc909afac3350660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4468267ce06af1e7eb377f488fad4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93657f7d7115398cf424f3d750ecd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5c5524eeb3dca53a48c0723d35934663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befd706b4202d92c52f2509d7645b5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c9d23b590de0a85a1c2e99c198861665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055527de6e947b0c80016c70453c1ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64596906060e4030131c470d9fa4447d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b29c2b598b50315eb9b7fcc5fccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796d827222d6581aa491dfca855090669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23228dc3ca7c2c79b6787b94dcfa8412670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4810df1997f4d6cfda88bc4a7c530671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6cc32adfc75bace7efd79b4cfa442672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df081c8d66d2e4101a2aae573fd2c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c25d702a2001be54dee0b5dfc04f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715e7ec335373887dbf4fe01bf4aa4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af243811d74e5f83a16335d3b1f9030b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a49d02fb0109f3ce18f85194836b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb650401598b773c0415d585176f5e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca13834e07a444b5c65e8065e60966679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c418854bc6dd0ecbbc5f20547c100a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f9a0c2fa6831e0bfd66de1fcddb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e2b367de42e876233c63cd12e4495682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2343a39569de8d1e6509f7661c867683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e85b11d4b62c35000b86350e431f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f399dfd5268c3ba501a28c84308b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe434339467e2f8b4b9a829aaeb0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b3d81d33bb09a2093ff8f9f795c75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a52725ac61d11f2860213cf6b284f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5637e17731b7e392b39edf562fd70f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c9fea24b6da32ed1a0bb97dcdc5de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801fc6aa8e5beab0e2c4ff48cce05c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f5f84c65d68ca0a2cfbb6c13b67a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb82606213b4e65c27cb23625ef60f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90069bf11447674dc1372bc12a3f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf27554c097fb508556729ddab0b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2d2ed894e4440e762f10ee794edac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61ab1558453f545c1e5b84accf444697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b46f1b147f07a505344088f2b61bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d9e0ff1eea723849e9bf1aa76a839699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51056a10cfc8184993d0fe411f594b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060d249989e0fe33c5f3fe0e9cc3fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e6294ce66cc01d094b74b983fabb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f388e2e0d3ff2526379f7314ccb246703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896384eacd4964810711194899f488f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3110123040dd3a105e7ed8e151534705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6bfc99887af77cf99988f5313cbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080989f1ea51e462b6adb6aa74ba544707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6414be2521f0c3cd82ca2767f53ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd645a5c65979e124475a54a6520cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431ebc797561eecd0ba49378bec06a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca0b6c2e4dbed968685f2c4662ba1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e34c0214c652484c4beda5a1e5bc712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b599ff5c250395bdfd585f275d397111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a49675f5b9bfbbfbfcc6a93787cca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f8340079111fdf2cad717de0a417f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ace142f881a05bfcea6b7ca47dbe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71baa32f84a495d8a9db9df7bc48125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da38c4f75f4dede5b8e9238dc4f5cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eebd2d39d126d4ab5cf67a0c32cd187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4319cb7bd53764219ae42597d3ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57bf7710d9747cae9f40067b607f289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58869a9d4b2bef1ad0b1df2bb9cddd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce4880e9b254dca1ddbba632e04e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3e0b85f13735c67c5884d7c4d9d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c8e6044c19ee04c85b7511df9042f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d1c251a6ea066943845dfc065f50314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2411a7cd6b992f14d2748d3ae10143615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9795c0df4a87150825e817b1f1424a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b5578c180041357069caf94bddaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b699e3040cbdc9be18178f0659d03618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc685d3f9ec7219f2b554b6b9910e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b1f172f19e164f428ef1ffd950a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9caf730b18054cce4e33374c14ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1c3f0bd5b41d14b85ae5f4a752e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796931fb46ae87a3225033e4a22122223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb500bdf6f65735b89223a297e352a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea445c39d44aaf5dbd48db06e7820925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f24f45eb1c57287678ff6160cab226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b51a9b6084ab9d718ce63e0493c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a7028e0a2a9a36ce374a70596f3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc4f4b31ca62027b908b9caa95bb7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bea0d24f21ab950c40969d3e5810430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526102d50ea4b886ecee39386af532031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe8807b9217a3f210077ea721460b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365ff171b2cc9e15f6af41358a4f2c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6cc258715a5d8279b2dc1365557634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bd2c540fc3bdd81d0f109206612435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd674d7a7f083034ee36e4032365436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bff73775ae64e7a86b903b32d8eef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24116e3c5ef276aa200521a2fee7d4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35719286382f211622047bbb62346eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d393125aab72ad9d4ffe3d57648bee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d2fde0c82d2a38f9726d2233de5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90799defd290d43d6655e6c5325ce342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a71dda22e0155a12eb25507776a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c636e1d7bdf1b6ca7b44dad025de6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37b5b09fea27a41f7b03d872d464845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a124b13b060ddc0d68e91077aba7ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d44fd835ceb3771a185bf4b447dbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fb83900061052412d8c75e87158a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb357909e8fdd7a767be75955fdd87449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd6809c978aad3bb8d23ecb98d26a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44253f35ff81e06ec9678c49525d62d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf391fcaf92e4f492303bb8dd6e8ca7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff2b27e2e45b1eb380a98f644417b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c093efc2a94415820059dad3cb9ad2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaab7387379e2d134c03732d9ccbb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283be5c11d71514943c8f3a99d0d1b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee924082b176d999ab25e558c805e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ead45375bc77f8aefa4127236a60558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf3c72790238adb432b87ea5ec46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6db4de31e887e30dbff085cb34ea760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c199c312c2df7af00f690c79e9f8b9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9155727cc6cd8d65fefacc4ca2a0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4293b927de4ce5dbabc4bab7f5dbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d79bbb7aacea7ad43d5a9fe7936ece64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f72041feafe3cfc1d145b817f22bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023d3c8b80a2e6cbf6069864fd43df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e46d3641ea0805b815a0e675a54967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257b198fed8ef9976ae12d1212fee668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f68ac4f18d0059eed389e869fdf6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065db0165b1af49b48918da9c7e4dcfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32304d327262767cde854fcc7941f41571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08437b3c3e17d546cf0a108d4ef86ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4afb5f40bde0caaa141d72bf31c0d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae698fc51136ea29a06afaa135ccdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539f414d00bee57ed11607623c663a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd393f46d110c78815ca38eb30b0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5aae99f4b2d5b584fb29c5bdd570777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7149a0a1b6e838dc3ec0d27aacc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26201fbfad84c535e6aff10fb5a0ea2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff47aa53d58a351cac9eb60a23f82f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa78b07fa64830800e2671803acc5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a884c5d66a5ad284e5be51a94b215682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114fb0fc376dc40a95daa60787bbf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f007a99dc24971d5ef48c0918cdec984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff351c4a5e9e443ad4ab2104620b27c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf6a143522c10f669b8884566a30386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec0b337275d95f5df6df839e7595687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6f5e3872f3fed706d7754141d4fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10986e61a0602f4c7c058c586c9bb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2602dd8f1f6e8aac66f1659fa4500fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c06c9e37ade8d250e7a1318e0c6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fdb759d4202b447deada1417937b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e497b50ea58499fb69df76edc33d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a7e0ef09237357e27832a584fbee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb2efa66f1cb2650cd9c1c65bd52e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6c098583e9cd311fcebe13af4c5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c63d55a022acd6af929231d64e1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75edcc425e348ee0ddedbf6f0b3fb6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65f6b0f6121e83e0f030068244ea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998845c749d5f2c768a9de26ab70439100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f4bb73814e3ac729a653a6df8203101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a9746722a5f7f5b3c29fa7f6e219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f347d8b8a47cddc3a269178b6fc625103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32d1af22e3c64e67b23b0dde2780d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c1ade97414f27444564e1200401a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b05ad40fd9aca341fe5f47cdbfda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e89fbaa9ed09f5a5f2798dc13526107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf005c1392d728cf19a2fb6f76546706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d420c7a2adbd66680a6819fa1330e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afa532854cd3edd425c6a0b85b2061110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc08b1a98c303bce6a91fc4d4c533d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47194152ecb9ae7f50e31cda9c87ea6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4192af060270bec96e133ae54923a29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a77bc5c9d72f569d4a66d0bf9afff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa62194925151d129edf7a7c65884e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474c77dc301cf8d7f2ff0b16c57dbf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce2f2c13ae0b8698f3bf18900eb8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ceb1965ec2b43e0ff305b9838df30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a17fc6ee8facc4315d4e6417ca6e68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd6f29f1341c231d66cb90b05e49f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43739cbe3d423f94c1e7df05fddeb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4db1743724348ce96c4b52a063256122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703a1cf2abeb08fa64aca33cdc9e0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f73b14300c19de8e74adf92672a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95e7215a7a0631fade099ced10ba7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b981655f87004d22ad2daa5ccdeb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad5057f90c80888c508f56e7f230be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdea840fea1e90179610c32e13e76a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035d5514ff553de529cb4214c610ed7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c939e49d57a64bc86c04aa60f5c47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf900118f9ee9dcd133d7efd48d9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb018d1b7fcc393448910fa4de9c9b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121238c4eadd284241495a614a90b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04195225d949f4f8f38164da84b990d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d423659537c61036bf9e3b90cd60d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22be386efa2c7ec72eb54ac59b940e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df590b67b9bed649de9c2f44026f0fe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b785cfff6096e8c795a86cea99c25a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1d989f5d23d26db3b61e1eb9fe95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b7ff1b2a9c68cda3f5c8972fdd39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6976deb09615556e4f7d534c829056141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8655db766965dd8ebe1e18d0970aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c830e6b270185683b85b4a9673fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad5a285ce6eaeab5aea89c7ca54c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23bf77815b7c95b1ea76f86cd605ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f403d3a2c00aa9e6e02d8ebaa4d6ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf535f2d104ff9bfed684d0be62da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364297387c5a9d3683ead5326386394148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d452bec575ea4377cfda304d80110d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cc45e2bb51c9e4affa773911f9921150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efb19a586954f5a2db0ab309219c03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eb1af4dab224af4c2b2cf41b52a38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483bff992059fabd4b98f2a2367d94f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca401aa27722a9ee0413f24c63cf2de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54494b48168b63a4930a55ec7c05461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee4a0c90f5419ef4e1fba2b4887ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52cce912c6f5ef9f54270daeb14c58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28bc6d5484d84e7b9643d2c77deda5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494080a602b523b4870bfc870b06021159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa88d29478a68c74cd37803d4c6c7c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e0fe58d92f08803fd7d3665d3dd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d02852eb3cca08d1189e5202ecb09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c238978999eeb4fd6ee8802a725f65f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e6963754df9fcaa80fa9e169425a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce6bbdd27470defe228e35aa740026165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7f8f3abcf0b157eee0f2d4c48a66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a16481494c9798c2d7bad8d201099167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867aae73824a018c2174311c20c887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87a8449972732c7f494d5633194d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fed06d3f0280be6d5593de00e4f08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ac8cad22843a66cad7681df95682171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a5de42e2c472b5806c68d9920a93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f031b967df366ee10bdfb367a83fa17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ad1e5c5b7d1508fa7bd1ff288127174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec968cb9039e262ea5d3a8e54aba81f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9249f4f527ac8d38a76e78b28a48d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0692ea79a9a28030af14f145987e813177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3a61f689b4eacce8d4f9cb900c8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15a058d39e1c6acf4a63d61860a195179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba69127fa5b8a8db02e797387716938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e565d1b2d50116d9cede0803edc5ec0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45158c151b9903d9f617eed5ff773d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad20998de35f77a51eb61577e9dd59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79886a502ff6bdcbaeb966d922ed0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752ad901ffa5f8c2068e85a0580f81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab06b0ef92b53f7f0628b90c92bf05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a438f42eb7242b7260e3e49cc14e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aae0a4fd05119e177219b7610cc6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c9090fd0b725182b2940697900848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba88a445626f3e67a1292e4a6c3fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91954b9ea720adebbd27b2b1b3d61a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f5242f70a365ff6043ee9607fb428192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959a958957e5f058169ee1df86e605193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc56381f58992af48dea15b402d0956194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4973df53159ecdd2c470b3845a4f820195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2534a610a22d07a70c011019ca49a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a6f48af152239ffe5c18d703155d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbf9fe60acbf698886fb3a4ffdaf28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ab25e3fc6682269657d87baa9ea79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eaa8e84098beb0f4a069cd8687290200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9eb4e269d752900071cfad759307d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872afc85fd0e0b38f5e7f7782e2fbb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6343e7ae62ecc7701369dc51fb8cb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e298602676703d6026e5bea86eda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186797eea6743d8efd20182356a6a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709459959b31f583db50bdabfdaf832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d276da0fce24344a2254fc948464f79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277ac7650d26338d958b8244fb72f5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f2932311e0feeadf3e92a1942ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b95456e24489fd5aec3ea0b05e691d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e70209368f57beb9537eb74230cc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0b0a97a631d96035630dd2dff6647212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9880fde34e4a84b491ac9a9cab53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea5d400930d8c23b3534f1ec2ea525214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7bd883e3f6994748658522e6faf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596045449d17b90c7044c3d7c82e7ac5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bf28dc0fb30ffd6f2210da55f8ee7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1259987d5911090ec0ca2fc69ac2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faea9a5eea7fdae8944823099b2e56e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249434b6a5989f18a35d3743c136640d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575b290dd47f335bdde53cefbd9abf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07abd97b1b9ce6f096697fb01b18d64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a081338aa730095ea908d641606384223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f730aab7373133865851315e5c32b59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244fcd7fbfbf75e4623e7fc278c1380225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd57e9a6330a87aebd88e4b99626e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7551cd4d018fc2712410ba9034bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45832f72766e04e66e60f5dddc5fe55b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39907c83f282c04c6a194c8aabc580229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be7d1ec87b1f0a1a77cd25a3822f1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb967c3789f13655e1fbd1b39fde17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c978d7b2bba7587370fde7981bb5b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd0b2795853b9f3a2af1fff8be547233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea13c092ee40e61e1932e05c8c6f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d964db57707fc43cff15760f6b17d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf48528c1eac54ed8b16a00c52d33f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354aa7e97406c7f9203a861c66000a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530f93efdc0d81b2fb1b7ff54cb4d35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b9610162246ad4e4a1c1f1692a0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79a7bcb1cdd6a27fa9f6e45ac93dcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c9650cda9acc03ac5470986352d65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a742929a8343b03ff0150f13384603242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec7213766c68993ebbe00bc1979253243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046ce0ef36140b2840e1f92826aa99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e577425cabe25c63866b6ae793c77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955ad2a0aceecbe7be830c0c9f471f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66c951037308bef6ca88d56d5b638247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dd6f0eeb5e42165c92a9699dbc827248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c7badb15b5a31a124db10079ac3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c4fe0045a8b705c9b455516c62b75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a79d6f6ecc663e6f0be65b94632e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efac286abc27f04def899fe356e887252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04691a2c8893686b19b853c64b42f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb88d126f416eca7a10ea9bbf6549254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be39f2159b5f89655ae374eb90edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fa83fe876f59385909d7b793d2a05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d11ea99755195bec9a0029178dd31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191a6890892e0a9e33c754ab7f3abc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397b4b028574e2ff159f134641f097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb0aa642989c4ac8814aa3e377ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf41c3bb63d8c48aa6bb58172235a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767103f6ccb7d26e3e6de39ec3b4896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031a9ed2dd34cb5e9770da744fcc2b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b63b68c8e1fc0ecda8c62c3ded73c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d41fcba31425b032557043dc6c919c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788f80e0cd54c256814033456b2b6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a571c6fc52558971f71f8c1d330b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d0c200ab93afa9ef9fd117a4224b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424de7d51665e77304ef2c46d7899e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e19e3201aaa60c23b76a858d57f89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babffcb1c8eba9aef53730bc3a2890b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba119364696cb1f552fbf99639f42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696a6026408d54e05c2fc6978fa035c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdeea78e48c27c8e1566f2b57de322274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0589f945bb2a0d603c6f1ea00d0b7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2e0c7ed66952487909f77f3e92dbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3edd2e4209d18262c7e42beec8ba73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ad7d83b73ec7921cc94874804de4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d19af6a70ce593c664706fe8521c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2d44befcc25aac8661707548b30ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc02ede4336c1747a8dd943909e31d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf70354e7558cf996e3e9dfdebea34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7efecbf792d64d610c9ab031756ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79935f7f8b31539659ba002ff57373284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523547612b644a44d2d4019095eb7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db861d96c7aab9dbc587c342d5dc1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12897c90fe47e84560ac96382f877753287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7360c32e5fa915f916e1d61af08a2da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4a847ee27e29055eb162fe37b853289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648cae6226eadf3b6d4a9f5386bf9f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f2159666d4866d7c048a2c78d44db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5fcbe8ffaa604ade900abee989cd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08045b363b9756f9aef372e7ed0ed596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d5d937855b11fb57d7613513bed5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76996f5ff5e9e0051ee1b26e3d07c7fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537e7f24d12b61bd93a0582e821b21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f04dc4fcfd6d0917b4387e7af9e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958c25193a4557b02a09c49cbb1767298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93f7e62592538c7554259cf5ebced299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3ea187a5cfb8f4626d3b161a86f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49cf717596e5bf486857930f434ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672888f08a7f73423c03a0faf34f69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d43281ca40671669e01560bfa68d1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab09cffe62755ee5c7cdf3bfca5f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406923f92e072ea4d5be94a493635921305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2837d8dfe39d98dbcbcc31f914515306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d583f55a53649af7f82ce58c0f854307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da128705efe0bf5446aa99966bb09d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d1325590df4168cc9aba65380c3be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440147a00178dc81f36eeeefb15d7181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb90c78c3366f28663d8055cebefa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9090a623f11dd93ad3786ba75086fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5464d803fdd1d3fa1c4ef25c03ca7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba424ff5eaae4329c99b6de60cd58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bb648c549abed331ca55a6cca53ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f8906d1b952912a60407dfb75060316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b9343dff3eeb06507559da9f14d8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1bed3505e98835a640a171f762e0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7f2420d33fd67e8d101bea9ec98f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bc08152ad2e3f6451c00cf12f6c66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ef7df799891ba179ed03a0848a265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132d2099fa82a55a53f8217a3969a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0860d2dfad3073ab7aef5a54c452b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c24fc13b624b5cf5e5c199251921cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96ff005bf81d327cd5fcbe89bc7232325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2f9672cb4cdf7737c9161a5cc26a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf75cba07a15e32422c5dde1581ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7bb8b3ab0d1f728aab4b953576f07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20649d95364e6bcb6e758890a725f240329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690746e407a6702a5398d05624695a0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09079b4dc906fb285ee921b95e5d5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c8eabc73c3d1fdc29f69914a2c4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092c47adb4f76b416da4e9bf7920512333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654032e8a2efcfb7a30bb46f4e02094d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d294bde2a592eb8df32a72eb79b040a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d9fdcdc3a461ee36f92a3e8675b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff633c268174be3d668de136c2d914d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38615f168ae71440f0a709f407d2ec4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c532652f4bc5bef1f4e40032f6c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98654c092ef2f61315ad125822d902f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d648637272c70d37ca387b1d35ea37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112f981e7ab305fd4e14bb9ef03dc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dd577c8ccfe2fac2e62bb88d562b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519adccd65a741aa24052318d64f76ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf40c30bb824165c0f5141ebb69fee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dee187aa4f4fe8e30f0b6638e28907346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea4d4e6cb2455ff64ba422beccbd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad073c5a61e1f897807632a3a4c8e4c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55cec1c45908ffc85d86002b7a723a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b178384c8e293b4d476f9da0d0646ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce48b2aa76dd6f02b201430c63d429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7cf9517a326a90b2bd05e66367504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9878cbaf8a346e089d684c3092e1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aba289bf03b18ec04987062bf5d04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86030cf31d1b607da909c51e7df8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f3d15d27558d6f14fa8c1dfdbb0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beb882c88a7fbdd0b70de3517f318e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74cbf018bb55c8c279d8ce466cd1bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a6524c715aa1f1531f0a138be72f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f775d6e4784950601eaff0264bb6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd81591d693aa18802208284d4ac90a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160a2a545a67179d1c18ad3ae9d031362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497b8107cf984bc4af585c9cd86f95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d108d99f354c735232a0e287bf0abf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f009bb0c037bc7e9c2e464e6e77527365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9676daa17795435008f43e941e39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d939ea8c5edde53a403b2b7b1632b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73281c6862248fcea18612228a90a46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4489bb3156c11092666f34a8cc8b39c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca120c908feda281ea1dc9632aa9ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5589e111a99d9bae067b7986293a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f51567be1c1f52680a883cb1af64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20904ba32e3191e8f0fd5fe6ffbaa70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8845562f1596918a150c815384cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6177b6eb7a43794574c6d01d0f96dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd93af524a17c3fb24c6917351d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953c23065fc761b91c832cd92e9b16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d383dbfab087772d8e82e45d8769378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ae8a2cdbfb670fe9dd78e09569e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c044cf0a030685ae154df69131c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f51f23c501200635f6a5c6d5b9613381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a56b65d25ed2428b28d59e3225022382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa79afe5cabf190dd25402042153421383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db880b308c20ec458d5e0d607784e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52bae70d0792f34b4f00626bf503ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4aa51df67fae115108beaaa02e28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea147b326400237cc86f48bb839021387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a797d1c8118dcf688d2259ec79df32d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb7afa46b62fe5c83e29aae89f3b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf47f462b1f999b1038119340ba33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789cd114b6833e431b710e815d30787391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7aef8254df375e53f26e9b84477c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f9b71142a98150f4765c58f353ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a8e717c1922b874d1489709f4e136394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b8b993606d3b1d27e409ad123718395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e83543c1f447296dd1f1e3c466f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65dccd3de939d8ea5008604f32209397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094d51f15cf66899ef90168d9268ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad798f654d36512377b1d00f630e3f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ad50df32892b11a128c63fdf37849400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a168922cd4fc1ef61c66d61d4acf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ff35c42e0522674e70e0162f080d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33603480ee137a534f1e04366d8206a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca4c35d1432dd8cd515faa90d17de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24537b05f4d9b121d76eef4a5d1286e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f919be08d2dd739ff5f517181e9f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be802bf86d0f485d3ad0c4524415f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e52376159d061a632a436542fc1ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc87d56a1ac6a68389c11ecb5f048409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faaf4212d99df6c1e2f2135539378f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909aa474efd449b939685c8ee193656411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390bb5809bdf6ec6a9af7cfdd9bd80c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42323c10420b2c6ad1dc861fdec2e19f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f2ad05cda7bedb12391d4f8cae15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413b5abd9898ee77cf6b526dd15994415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807992fac108da981beb78a094d71019416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021dbd1ca4325f9f4c517b96124d2f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38491e5535dba3fcb778e3c36c704595418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec5f2ab03a826164c6d2390402a91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49a2f429c6440831a0720012f6909420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce37492ff271028a7a81356e06cad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f9eeda97c2925f5c42127b304c24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935afa48d4b8499103bce474d2caeca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89213fa3c72eaca0a037dd181d9a70b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078978baa1e55cfdff15561816e5a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d73cfa8f95e3c868d328b1425dd91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b212201f446b72b21f40b9130c5f903427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a966623b0133b3dc7e1b380d312bb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccade9e6ed907571a8c208d571242d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b922c36dc21bc3fe3d734fe848126430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454a1bc81a3fca9cf5af89d2bb96e93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd161b0fe6875ed3d8b0e5607771cf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23be1c1d844ff10d0b2be3ac3485e55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905be01de9cd9ee68092c6fd5ded35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72557742b1cc6928ab8a7bfb8608bee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439719653ad9ded3b327c596b5fb42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3359777355834a4ffd2a949d6444a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06725f5bd3e0d961a6ac50a88065c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b53fd0cbaf004fb98b264d80452b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf2cb6a3a674621cd6bff435b3d81f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f56b0c6573d1e3d2e4d820295ce3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079e9183a467db0ca455beeecb4982442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac1a93908333bad1ee618eb7af08c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29746063aa15c6585d6ae14dd6064f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39ad584b3ef45e9de69b7c4119eb62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f51558c2f473b8d7124cc8bddc52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f28801cfae87baf23c8758f7a577447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f53ffc13eb58f3c6747ab0f882be7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2204d6a809e6a6c14879104b61433f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ac184301e6fba508360f7518cd2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285c6aa2eb18afb62304688dd3f4075451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed578c255026ed4b1797421c07fc7ae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b6e8c0cb07f510e8491e3d5d50259453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871cb9f75a29910d31fcdb94d412810454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8546b5206782ddfebc46b35d161a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc49982b0e5c0382343a044e3224ec8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9a11f326159ea9e738bd196f3704d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c78a82b4f6568da20171e00460c59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a174fedee9a84f586705d547058cb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613015562ca32eae8690226f62c51e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc474b954ef800e7f19a2354d633ff8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d147a254a8254855891308a86469988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df7412910ec7b62b032b306137aff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ae8570494597f9872638e40a2237464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0e0fd64fe606f86e9956f312f24e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2689e711a87026087fb0f22f9ac4a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44040423639620a019850dac973a9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f99bb3795f71dcf02d6cef6fbd16a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3091d205118f8eb8fcb349f82ac66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8dd4383155f6a75ea25626c32ff7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9da05a7723592d62b6936a389d0b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e1f37e249a10306aac82cf8132ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c11ecb7887e20caf13def0000e4e28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc3b838f2edcc00765cf577f2dfb73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67944600bfd3091b5ebfa2c9b8a3a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8d7020f18f4381806f44e34d33a36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3a8353d4e00c082a5ef2010215342477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4c9b3dbfd5c92544a80a70a27237478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd8e1a67977decfb2f37c5bfd8c3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b421ad716d5f7abfb5f1117f6ba6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72eebfaac1455c61121071b9ea3044481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2425b4783a1fba492f06d7b6acf04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb40938303a5687b21b8f107882a8d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8771d36832668c3ef195cca67e02d24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56012cb49bf7097a5e5bbb28c750d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c124f2dfb74df1303a079186ef627486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3073d995425c9d84d9e67ce0b10bf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581072710225a7b832b30b50376181488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ebb49b2e7c295120c5fa49d191cce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5f42459bac4cbe9ecbea387525ddf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23bcfc65863ada2912ed36c430080e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff95f87d2cd6459eab968a4003f310492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf5874cfaed7177001a5df4b4625e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350f777582d17b92d28f3d56455a32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da848909caa521598869636e2ca1f8bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c666c6e84e1508f1c2faa3a6bcf9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3552aa00b1d2ede0ae365074c1286497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a1a06bbd5ae5efccbf91b58a27c72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a589b8ee93bb85c0eae8b3d71dbf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360e93f9e8c9025e7566e9cee0add5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17d4ba998ad12cfc52ade631eda93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ae51fb3dece88716bc4750d8e273b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237a681692331461fe6585b5a654e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31199706e7c7b0deb79f1bf81f2ccc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789f05dd77156a7e9def93d6449109505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8705560b78208a276f276531843a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6594ac882b0cf58e706d2cd2e0e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a253e5e67cd74696578fb32915f5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fbc7b846fb423cba2f590de4661d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ad440a3a6aa9e2ea6551d59b8992510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed8a7648fc711a75a8903bf12968ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec9890b6291563eb04c0cbf717240512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b0211a44a766f8118ba60e84f0cd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ee6cb2d6bc354183117f0f8c9ad7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f499447041992ae5b0ce4c40e4a9f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1596ca4335ae5a1308f4eaff841a5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f90f05872c36942ef3c7093fbcac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66aea168b504e392373d09c63cd2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e13434aa3c33b51be9fef3e3fadc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff561593460126b4d4a026d00fb2754a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7955ba811d189fd3677a475a3489e44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec0bb8a4fe6ac93845580a776c20dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522f2b8af2bda900d7368ab4d346d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59b4ff42addb5953d7d0a281862ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eff6174a20031e851e47527896e95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5e1cef6f917c61f2c79743a5a87b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8f39b09f37b2c3febaeda04e52c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b045c3ec8bffe51fb369f27ff3a198528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df426b15f14a29305c95eb5eb8b7b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565434de161564625405f58d1a1660cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce5cdf131aceef9e9339813dcabf93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47834696a7e89353a623543ac6c9b4f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b642fda2bbc21f82dde22ef776f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37502b876a5f024b79e47a691c513a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89df2827322b6cc9604b871a4d29f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3d070525a15b6d56a739faf2e22a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e75f16ac91cccc3e68abb7cdacec9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6970733bf3d38f956960dee3a501a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a04a2bc1054c3c20b67adc09e0255539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7229be39cfa9222595421ede0f2548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa97ba73993f9a0f627a9ddec3375a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6d61b7f4311825144f4da951af00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715f03a484fe6c3a05ece30d06aac9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b88b7f47e2e610179d5274e9a2f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7b647464f5cddc67172af31b147f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b7fb1d1bb5a84cd761a73463913a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fd578e311a9ce8cc6e8ef9bcb3740547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8101b59edd18b10f50f0210216a3b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1999e8c0eb67e3caabb06d82c0fb38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5d08bb4cc09f79e87934a77fd687550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da90a0bc51b42acbd338c9213a769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf70d445d041a227e05a2551aa727552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8b0efa0d7ea9479eff7bc3c0e7523553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d61c05a9b45ddb7cfcfd7744f422554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29fa77db1e71516779440d8f02f78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e8d1af1aa8f22527355e2898d81e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8711f135aaacf493a93e1a1a61e5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4cf0bfc8fa7311e9624e8f871dd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6f935d670ef4850bf240c68259ad6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d752d38472c6d0aa7f99adcaafcc0de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bcb628ae6d5412837c9f810a59b9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c213489e2d6b1125df0364b977a64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f196d4c7cf44d3e1b9cdcb6fc1ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e2a769226c837f23fa898564caf64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d678456dd6294b13d1bd936fd56e5e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1af9dac287c2a71b72f181637bbb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f11683c0c02f4e8329e34f988a6e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b520ec08af0d791084f1d115feee9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdccefdd3f2920f67161fd49efda738569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78cefdb620e306f739154f12ac751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a000914864da7ee38ebfbba36537571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e478b7cf891b8a742d36340428e9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5e6121d5254fd940fb8d59eb2fa97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51549b673517ca1cdd9821840671a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893e3b0bcea7e8329fa1fec0873866575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26175f1c1b756898b5694aa017b970576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bbd5c033adbb6217b41d30fe38b7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237119c6d934094a285af31322f98c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6d2619b7e554cb20b95b6b6033221579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dbb8c780833a5eddeec79179076ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a6ceff5750e8bc13f108250b6463581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896edbcc5bbaa3af19749d72097e919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16035d40a221081c5a2cb3076c9bcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985dbcadb0e5a6a52ed7c0672afd5ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a84ecb4943ab6c1e5440398845a618585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ccd13b63c6f6f442a0a9592684de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b601abcd1d0cb1aed9c931becc73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7fb738f69476a07f78137ec2c84a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54030f1a678571a04b4ddc287314832e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f37c9d0b23da5c49c6cd3fe728b2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f5017bd1e3d777b9e8024c0cff85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1c8cd32f00aa1bccb85a902a48d64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437275f9730d4c49c30bf92697767f45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1d2dbd6a3d55eca10b4ea214192a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb392c28ae07790bc46347e2b3a70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb113aa6ac3f5b692b83d4512bff24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a67391d0c04870fba745dd69a16206597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277c61f0c689e6dbcaf11522b7b36e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7143117a56a29071a95e70ecbc52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef22433876fdd2725278bf2f5d048d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729e83213808fd2ccd0e6c826cce811601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df50edbadf616f52dc39af2a7dabf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1b241525b541999a11d8e74c17d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b5dba95804c0be6a2270eb3b834c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d53e36a3ae1f7b3aab1f2a7acda59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6290583226cfb76543eaaaac275c92e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92c2676b60462a375bd266eb811551607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec321ecf7255d60954f6b97c7aaffa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b595259d8c7785447d86a5f006dda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a33bdb54df6303066b84da427177c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d1d9a576abc576fd226ed2c67680611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5e70d068f98f81881650b023c12a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74604ea776ab4adb1cfd67cf040f14bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756df9b06718f61c6a14c93386e85f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f73c692dca9a65f493fc3c181fee8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61ca7110cec0e6c7af0f38acf6ef2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7cfa2df1515092f64821bbdcb3d84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171212ff06117ac12cfdccb0b4f0f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cb2a657b8fd9297839b65e848154619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389dc0f2d0ddbe7468946411151a884620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731965e095883ebb16c25fe0effa986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80610ab7bef5fbbead8847b184016a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da8087a7153f003fa0a049076edf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c1747745ddb7728ee1f1ece9f45a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79fc2f23daa2a3cd1f1830325f5d30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c1d1c5c777221c404e9e95e851d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e966109eaf631c0b41f8c69435143627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d0f0edaab03074604d6363f6e664d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036432bd27572c11d88bd4ed3c830a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eeecdd7ac7261834b63ef5c7dcb75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f72dae9432c27c44262d90f3193b25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee86f4a1673d742a8b717674bbc8ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470743237de79d485490ac69cf46d7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed4c2f16c5655ab98cc708d1ba7e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9e339705dd5a47fdd1dfb30441d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6b769476d67d140d13587eca536e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c01bc992754c64e324ddd404cc22a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82455fc32939c5075ae2e25a331ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b043f92bbd64d30536c0d9135dc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225858336ea5ec5feca446e8fd2137f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d22f8ac45e71a7d10ea52b2a79d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b91486e0b4f4595f6036fabbec5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d594067ece2f4a150a58a4b27be8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3645985ffedd8e7e9396dd932cd2dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1d4253205e7a435285f00bf8d349645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bdc6a25131624b489c8b720f1b95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3910837615a34b2a59097177ec712647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37d775a7f1fa88a8d65c1db67481bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178f41b1d9fd0b31f180edf295d452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d39b7bfa5ae5ed7295b1e6b336086650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c129d1c916685f77722ef777f6c88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0003eab9ad73d8d9c42af89789a23a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b1a81b19b59c0bc770c17c5c532a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df96a4225e7a20b74d16df3f7b8da43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8ec70011d9b3510fe0cb370ec9a6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535904b2d160f8031bc8f47319674d36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb6427fc938e51dfce244aea121b72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1a6c645d473e951dd100fdc64423658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536521d4fe70ccb7dfe2ab5378a913c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f999cbeedabbfb2b24bd8bc29b007660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843747d057c2f660634c508b53370fb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a744d9d66d1bcc139227272bd8ef447662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124088852790bc680e59079c5c67811663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bbc5591940e6045915ce7acee9d7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9b4aedab29fb6bb75edf88c523f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe1a70d0c9eb9fb6ff19f9b66a8e0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3cdf34bd22dc5d1ccf9c03d978eba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94aafc544aa09d04f0abac2cdb9f45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eae1eb12bbd974e99837194081255669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de4ad06170208873dd771c78a6113670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741dbb78da4aee7dff4c7a803b60c5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5ceadff8851ca7eea0991ec0fd88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1da2ee239b6c732d4249d229647c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618ed33eac4a2d2efa09fb957f6825674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039306041c589272e7563ed0010fb2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8e081d66bc577327b4aa6569349bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee15fb256f98fac7c5c5498f381054677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413bfb8e689082e2fcb4aec885a79c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>