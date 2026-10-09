--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9310f9b75fa2698151e534b5532511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ea54e1b07507087e041de403c8032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991493c84a45b7db128909620c4e0103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b10e8711ae1316bff0ad7d0ad78b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff14f6752ba98765bce231cc2fbf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d7faa9ce0bab6bf09293123788706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8b23fb8a06e13a0a0c05009ae45a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509f8b8b2d24a99cd2c318aeeb0f0288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7673a194d0fbabff12d3ec84bb5bd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d22f71520cefa5a8c80a3ff6912c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491576b3329af8d7bb7102e94af7fb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18b38f923df2ee471511e036c1d0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1cb2e5a4ad50e40bcbd2f31b5860b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97538c10dd230d6ff3fec8fe27ff2e7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d60a012b2fd93f8af006494a633e4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177edf67f4cf6a548f8bb681f64168116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a9e2746b6370ec061a7f0a6cb05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2474086bbad174bb6b1af2612eb95d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f2ac81558ea223b939a73a011ffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553297cd737b4a164036cc82b2be740520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184038c7d8395a49126a4d6e1d84fd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2134a5aaa97f97e282c09d12bd6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d88b539318c4180a9741d452b3d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6023f61b620c7295fc1340ba635ef124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a4863414ea30ea49829255ac7e45625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61123cadfa44f2ff5ed3ce17fb676226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec440f6f2c261477f0515f1962629927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945c1d9c0b30387a402dfd9b4a786b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb5536aeebf7e5962a80fda391d3e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e34f8f5377355532a66eed02cafe7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766e3d67d9187821f2b626590809c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b496b1612d1b5119e42f9cf85f50932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a011a779397d4bbbc85a449cd86bddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f467405ba8a83983b9683565756a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a7880b0a41595668d07be4817d68e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3c199e788a7b5c44a1a8b05d0f22036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639341798916ab9e2b3ed159b4ab5c5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019097e5918c9fb492cea3f9ffc1f5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8c3ef5a1e9f08a0bebae7293f76539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b75cae81ecb20ec973eb2140ebd83840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a1a18157a2ce56d2010092b360a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf6385268e555f2aa99f563cc5b21642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c82e0e8452a59b33040f12b48dbb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af8022ecd29930147aa2d2ed6b711744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43bdaf2f083e3e4585950009003b6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a983f0e4c00abea9b383b5850d358b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8794902a34d56a67ebbb56a32db3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33712845c22ee37c50cfb4367153848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beef9e5f19d8e639f03e537cde6ecf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695622885922fd03a49b7af9854064050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb197e21dbe333df44f0b09f1e2b08051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ce779a4680771a799c41dd16730a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9c8fb97094d2a5c67261f6cc14a0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eb6206967d51e30329016c1e3f81c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d7101b183e2dc28653e510b1ead655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b72d55694c13151ec052b17e53d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5f9bbecf430bd4dcead5cdee340d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f922af7ddf4a90fbe818d3e34b97858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f236378ff0434ecbeb470b33bc13159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c216dd2ed06769ccff8e306490ad0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279ee5ccfbcf713397c1679a408f6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb0f3ea7238162abd01a3afd22d46362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054c7cab3a1ea1e2824d4fd9dd05d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e4cdc4ad21706ed944a8c1f1dc7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143b7f701f2711c9525f9c59154f6e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f338ccc2d0a64bd8a843c758af3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed7aa7ce3d7d8cfa6cd6dfa29e9e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d938f96e0dd5a0884509d520fd857c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1018980e2bd4c8980fe6f0e75d1ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4aae420b43c58cd0f3805aacfa41870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d6eeed8f0051eec4b1f3925ee65d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ca2bc36c09eda6d125a4b464983e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777d07e09b29257bdd6761325817d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21181f26e9da4d2d47fdfaed9b9f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf957877925e27f94b174da21973275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf6e1d643f4b1969a37309b5c60d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d569a273cb5ad4b895c3bac4292a12d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e3dbb7207af47b5429a2fe75a81ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5974088ccf342e2a2494282edd99a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c27bfc7456796c1fc3bbbbee5028980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138a089cac0c33fba108a124ce2c1cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd2289e04017a43c36a01e1d7a4bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e50cd126c5e6db444b60b2f95471f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1646989d7f481a256f4602218fa3a9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd24d9127e3cda9473be6f18ed5766e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e308d85276df7bc80d6e7733f06a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920ba04de80752d45048f44a1ea02e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93d652091de5b4e30f54b5645d01388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe248c55fe0878feae1addc0307c2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9611ddc5374bb576c94eab5282a7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e044c963f52810dc920626c74f8dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99cfdda1157a6dcc4583703e2f49a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc5bb2f375ef3233f3386dccd5e13793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fa0e3b36a4fb8f00e0ef4c086e16b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36e95a77cdac60df9a9826b56dd1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfd42ccec0fb893cb3ce1fec8029396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385eddd9c60bd33afc0aa6c2f5903297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7e3776a2e5089dd5bdccb68cb2fef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf9b999ff4347d0d7adc9df005ee999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3067e2427c9fdf7f3260b3258059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f2f62aa0f348135cb9014e18bdafd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa945492531b334e952f6503ddb9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab232916d514efadb296f05a4b724a54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c840d93f6644f387e86accfb7368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0210b251d587526fecabdd76754b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40cd6d4585f766119dee6ac91371fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb330ae25a614fc0d8fddfcdf5e58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed81d857668d49ea8effd3ef8bd9d86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b646d4c0e9cf329b7a81b18f2f86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b03cf4e72abee68d5566ff75e8c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89f90cb1820ef495cb84675246848111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489e2c1bbe207f2c9cf018870c95077112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065460cddf82a8e818c5bbc1a1f549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55891587dcf9d9121e200c733f5c8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee5748a13fa29dbc195545aa1ab25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd36f2e91d42d4a86e23421c39c7be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975248dbb9c69535ab81f124efcd0894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4984847e3abefca4657edfeed7de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20edcef87cc4510932c97b6665d674119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e83a6f57c7fdd894ad697762bef1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f9a88692fc0aac9a613a1b9f34d9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92263318a78991cdf80247df698c408122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe1913aab11b36b9dfa5e9c8e5775f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec488ae6c825bf40818a94f3d710f2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c04f562b3782a39343e4abcf7ffd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604017df872b85899346ec532371dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3c1858bdb916d6344eb118b054a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8399329ef8e2e519a8510c6750943d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d981c0890054b23fc57d3f0c75f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791629bc4a08558098393ab3b7a1d3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159b757429bf968e5063ff923e67eb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0ec75dbcfd7ceee65d572499b602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92fef895bc971508eead242388386133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ce971bb25b21fa0a27d199e59650134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3dab47902ad1b6713af709c987ebd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb77b358b98142c444bd21788d02a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b230556257975d084c55fe58505266137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fe04fd5ca5ab76e9e9d1fb030b5de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99108bb11d15fd6c9cb05363f498f3ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2216de7c796600abe69e4786c9b74b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85d99df30a50fc25dc4ff7cd93b249141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f1a5d5b5eaa3615ff3018c621e323142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e80cbbe3a9b6e8c6c80449ca7b8f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f669178c93c3a2ed9f51e4f3209a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb039260575f85c18d653de5ca52e03f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c70f76c470c3757e6c4ae41a4d1896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9230adaa274f1b2dd67477eaa232147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70f56b0403cdf9101483cde1cebdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e1c9c7f04df144641d777b4c4b0c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04e68560482f5717104b1baf54e09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6b84ac907082b7d5ce82d261c158151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c66341a89654748939bd9453494f23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ffe39b1877eb90a65d21e88b82f09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7eb6a3a715c827ed62bd6fee8029154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9266f8acc76bf181ce189ff90343155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6e7555f3d1ddd3af1c39a19dc03e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f694b503daea1689f55470be3a74f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e81ea62e26e04adaedc2e7b84f80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed5c670561115f5f55b03de767680b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3d8549ec1730b2cd401effe5b247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ca6ff845e5df14e0c8bcba97028d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341ddfdbd8c65870931298041ceafb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18770c0d4eba7af3abba53aef4a8d35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416231c4227a4b58b520085c6cf6d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72badb5e2a923bdf944ba609170dc6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5bade7ecf37dcde0c4dcb1287b2e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e6208694c962ff1892a8f816c19fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd04184a1c88db0d64f7bec15c3ad8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b1abf4e6d1002a922d8827ae4e33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cddd76f0ad2997a2ef1c6422948c93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68648253b5035b2657a9f70005826db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d51206eb9aff4a80367c436d813e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750be2060304b94dc5da4c50555a0a84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74006562d94ae5fedc372dfd3497da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ed49beac6b1c9f01b39a151193e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be20e617f9df665c6abff671a3eaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aee5ccb1ae6093428b2b67d8027fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7916dfc912486dec2f5857862d5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6188df005d66c6c62333bc98a256f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b56b325344e75c011bfdc3269c2cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071dac26596ec9f0223717b41e69a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff862f7cc2c02975c2c7d5b834037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f9413b060da670c27dc27d4b7e661183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee20b5430f75aa96ced6453cabef338184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c765584e3357b9f95379aa515c598b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135913d6c6db66c19e0b2866c4ffd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a83189ee1cdf6428e975f0355a7ad9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f497c7fc263b7c084597e5b2243cba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732122088fa391040433d21844a154c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e1618fab39cce11575110ea864f9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6746e8e02361a60f893e78707fd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e61a6f1f1b31be9ba96cda7696857d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea521cc2579ca663bc69ad87f1c0de6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cce1d82f8211471260d197ed7ae3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ab88c9dd38993fb2d79f22e415c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc281eda6842cd31b1f4d797348d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73318a50ccaa181b4db76389a08552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c62c6eb40d3d99349e2d6f38a2a195198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047eb02b3ffaf8758e439b22e6c01a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2176180bd545d093e45e896ab66d1e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a041c8cdd872db8bc28c1397738810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f79f62a5ca9b35afeb76bd138036e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726a15970d6ee8a8a0ec457aef3c30f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1eb1590b6efdb80e7f8dcebda892a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c653f934361df6d45a7df76a13d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca8b55b42533fd8b559b639c003487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3611599ae9be4dbcc0e4fb26e0bc33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d986ffc72fa1b4586d722400c6879b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e66fa8c0f0fb6269846385a2907765209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e7c5a8e3f92c7b09aa8035e5005c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db83286b829e8941893985f43c6198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186af6d4f25c5c6a90fd319929b85b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0319c6c918fdbbc1b8e5f98f92e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775fec5b468f6483e89520419b5f70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b7bc91a9ff75882930e842d78033215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f13b904483336c0945699309d12e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af057bd23888c549b438276f22b987217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b42ebefba130e06e73e5e43bb1f01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652e9bb556a13f8589a16befed3d41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8e152135c65ce7156726feaf0520220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04e2eba94c8bd73e48059d657014b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c5854b71af8d3bd915b9cedc6f2d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac9e4184bba685c3078b6a2ab01d7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f5f981b7758dc3076a9d5e14162ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733661d0d041d5657c7c2627edacc585225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a178ba21f006bc288c4483997c99ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2a792308470bbde8bf6c3ceb5c008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fef993c89017c1c89624604e8ba56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6fbeedf8e8495a0d6fb0f2abeda58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273f4c8b88e9251d2a7268b8999bc74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b008459af10f2c57899160afa3d4c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88dcbca3165c185faa96d0cb4ee25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b2d28d0408e20a9bdf2b198db16e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deff2c07b7af90777a3859c89f1760234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce5a7fdb6fe004e18ad846b23e248f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a88c5331a3daa1762c3be575391fcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572158173d6a88a388c1ac2fca146f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e1e212eadf4397adbe101800a217238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad832be72ce7b313436425ac525a5ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb751c4fea25d706d7b9a4faa249c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b45aa3a15b518078e9ed35b9f19c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d48e68afb0d8329c24f71837870fda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b1cc62e059f085f9801581bd5684243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350159e307855fadea3670adc096568244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ca3a21b3c3764d4c92e8a44b81ad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d399603530e80b7e51e4e40f4dad7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630166f041a4fc05c3f73ba895bbcef4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef0b53c6470f82aaf59328a84ef75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94ebf8b1106612ca5266b76e0a455d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514785227bd1fecb37f62829491bab6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc6dadfa8d715ea55d3a889f6f6cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1f4ccb6d8ce37790753e37307d686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa39a844a924ebd25d902d7e3e0a1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2c2fb5352c480bca544f4365b3fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb10d1a398f232424a7d688def614a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5462e2c90c00d76b737b8f0dff54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7592e2dcd434a9767f6f728a82d012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8a4b3eca69261e82896c776161e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec758a6815d1c22d1304509d70a6002259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0e5b0fbd9a0f97c851d125118f35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f055944e96c56df23bd53d6529626a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0efdbe13cc912baf229c29b407a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506855262529127ef794839bb224114263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4deaf267bc3be16d8ebee8c53579b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d07909be0c2505264600f468c6f0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87ebeb641888273301262904a0662266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482db8f1177d7bda10fce1ced11123267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deb36fa46f21a5b62c5f5284581c39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085c7fc69a8be5bb793cf64b244d14c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa0063c2309d90e5a7cb1e42fb2eb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82d1d46d08e400a4affab093a8fa1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041db8a21ee7d07e0a9d8e9dd6e5645272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdda4252f65583ff6fc6585f26e2034273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce66637c96d8a802961e2d05d5609274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b728cc2c31d355c4971ea3c84bdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e7f17c216d09d128d06712d8ec4a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25c0e91d8659d0e2b00b34d15f0e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4557bcc6180059e581abd2ca6ba5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf3ea15cfa2abaa174054bc92061c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a18b8a9a9b3454f759ef668c00786a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b298cea26f4cc782efbc37e7958b5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f84dbe9be2f6b5cd51a8108c78f769282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591936ec6e578ee72c81f4f0711c717d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19cf042ac82cb3f2a552f1305a161284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff5c9ace60c13361615e5f71e7a529285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919604ad3b4844e3b2f6696e88d3ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c5f6dfc1ebc3898ac1896c00b26e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c891f18aeab72aa4248a5355db7965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152d85fbc067d9743254b3f2f1e51c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409e692cd3e04b007f7860355c36f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444149cf341716c881795a9cac63c76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa594e2e91bf28c2a63539fa6bfb40f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22a4f23c520a951dcad75fc68505c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b14614d608338943d27a24e42bbba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9890fdb35b1cf7e574d21ac531d038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa146f6efb6976f1101c3e6fa19884296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc0c2f0917294b72a62db9d99cb581297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100019e0010f8850d250a095d1e7d99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc62305b4590e7a07459daaa8deef5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27006906fc4d8bd2e30e13f45823a698300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e153ac5dab2df4835bc60a7b8600e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa33c48688264ee2416ddb934fffc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be581b7770c6fb5610b2fcd126c0039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934bd8b540b9c29c1b5e25a85e4ef0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b6135a9f38ef455dc850f1528c291305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1f17940d037b230e2b46b500d6d03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2983d0d210654ee33724721c3c617307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8ffacf8f062173791f9b306e2f92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2f4089ba09deba984161fb3d8c99e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef535670ba059f3ca07bc9fc7a870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e7d98e50421b619cdb2676a405ee4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70756c7eb73efc408880a063c1d7b615312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea59f26ddb055d4ca71058394b0f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a597daf5ad28a9d71c2ddad2df6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef768ba0310e6c26cce684c66c00c3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cbdca8b8d4c86d60be05b17c68070316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab342f92a29531a2c82cc60d2b2fa37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b66dbb16df30f89263296bce34099318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698e20b24dc03b7a428946039db45d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e4dff92ff8da3a7979f83d358782320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c129a8542735e53a65ece2bcd0d4a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6dae46640a16acf1819db8f067d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45798c22023f5549b0dade3502277c1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35571bc5b9f0210f683b697df0c6b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636891dd413a116d473596f5280c7c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ad41b1a07216d76e337a6835f9595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e1991490fd9c184856c2395fc28b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc53e510aead491775e90bc0b3264328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a9a9f06f5558ea0c4142cac987b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cb50d2cdf52e8386295f545755d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5abce9bc13cdd23c2d3f0ab4368d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b552023dd6cd7c905c59397c18de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af8b3816c5bef912af51db90a1e5d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6974a0a4cab3a083b286abed4ab11b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dca58f320fc72b49e643bcb1d5d0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e7a07747eff96ea0159282bb20e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130727f0894c5e795c6198f1d4eb93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e1c0211013870d74cd690be1e52b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b6e9f1ed84fe0ee6d88e8db80fdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff0d04713f707fd4e31e110b8bf979340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68385f7534dedb16169be54534fa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4055a12535ee4735dd345d2642685342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9cb5a4336dbceb63f88f9f6aba5e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032e1ea7f0c482f6e10ff9e936dd9b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00287cd0a33d8808b810ded97dc19a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429bfffdb3efff3b5e73115a84a601346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd559988d4918fa30c380f2c0abace347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1654371f1d6036b83f0f1a827f1c492348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22274dad4c4cd038e4e46c347a29ac23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6219f69deaa0a0a4877ba5eb77d81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc45fcb23fb9e104939d3ae6eb13925351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a75328dbd5113d4138c2073e0575f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47f7dc4e6a12e147400baed3f0d300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd0a7d56850a2f282c119c3f88ca25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a149ba60f2930de39fe656d0a1e14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509627ca977cd18cf5188e1d6c19af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039626d5fd24e24f2ea89c1cc22b2c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a092df970d22751dcc1cd8c4074d5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91673b14092809a98da648a59488dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541fc22cf9f96de121956a323c4b4b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c072edcd3b9dd88e20975112b185361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a7bcdc40928141e2969e1f37a2d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25520478a91ccd98767b9807a422d9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ea27f83eb2404c1c37bdda4c1ba40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48187cef8db84c1eeee7c569edbc54cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb43af8f876459d97ebb1e1ea2817b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492788cdebbc100613c663030d9f0ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b4c97f829f5f3a25eac4bf397416368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956a1482ae3e44c825fb93919a74ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c87cfdcd476baffee5475cca1edfd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94853d4a0546388e02299ac9226339ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8409efd4cd9a3804a7db27d609a4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e779323f91f418e514f21cd9da3934373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62bc1fe20dedbe3522adf071630a84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca740ba84f7615f62011946e2cda18ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384556ec6e075ae75ddaadc9051149ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd168e26d85d1ba5465ab741467cf3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b72ce97d87d95dc96f3302ca3bfb78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0095ad5a6c6bb5d2201ca78a60d274379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3175c336da8bc7bcb336e89159cb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b821e342399fe4793cf74aff847c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e1290adfc9550e513cd90830b132e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a57a4abf8247934119c4ba53685c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80093f3e19d874e664de05b0db35e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d6f364e1c5195f898397dadb07c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c822b6c59a7d9c22f10bd5827ca4a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ca263f69c206f114121a98ecef34d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d6b4878406feecff47ec744e3c80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8671642bd63e94b1ccf1ded8c1010389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffd8d045619ec38257cc16a873a55b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98da4a81d366ae284cc8d227b82820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2df9e5391fb520ac411cf352d38c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef898018189654bdc7c5b3b717bfce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6728dec2be17fcf13e1e657ea967e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614e86b04205b282bd86371be5cc9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba9b72c9f93ce2b5983d6d6ecf19ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a00eda41c6c7438a1c79a193873ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6298e79ee095047ce654988613d1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0468d3d68af576c456beb15259cf1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ca969eb05ddd94e7bb33730c3016400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf3ecb4ddb07978e4f7c4933409e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204d981a3c6979ccabcb272623d6d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f8445896afa577d1b901f6438391403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b142dd741f95ad1d9271095d3d056404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2d2d530b0c3b5679e3c759d1d63c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558f017c244c688754078ff91a98bc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66706d7cd64edc297b26916820c1f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1da57f857f3b510d0b9ea897dfceaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8ec1490b48e134a3424ff15d80f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605f0ab9ba467bf68d8a5a49d67914410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861799a65629b20c3514b41f7648ff02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735fc4da48fc3dc02262799bc0f56d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cabc21eccb49086541628bdc2b646413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88fed839ccd9ad13b2139da89d6478414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e69d0c3525bda890a63b204174a6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27a4d891319c0de70557fdb76c4dec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b829adb9ce47cadb7e07d29369c77c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4b7bc4ca5c367aaaf2694b9b88f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e962b5bc72c5520f2e96febb25ce4e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6fc81874ce3c1daea44e21ca7bffb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963366db7ff47742c099196a2ebb6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e011e919dcd712d6eb26b7d1742844422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd543138ecb59bac279b183493970423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540564a7195bfffa44ac0cf8cb6908424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7838343c26f38b214e09abebf96b447425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fd8269e7b080f8c0eed486949d4b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6129b6b172b829640685091af0145dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eae09ebd19ea528c803214d3a5bbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea57e4d380fe216b9b8bd0aaefc59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987fecedf554cdf1f258d9acdc047e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37634b6335e95d8acd661f73934115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b77de5d97f73d9d9df93b87f33d84e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcede3809079225e971e107d38a49e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484942f5ca4da04ea14c02fde9162a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f6cdf9465dbfaa1ae525fcd95ac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77826d5002a57703f58c3d3f51776b5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443c7d82c9fc2e1257f0aae4629eddd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab3c4422f2f039cfd09d2eb03481f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f93015d62fabd3b7b38def4cb1df5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ac1a46df4afe67122539701b7f26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d64c679227645fe8305f66a541192f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01e53333c8d9fedce2bbc24bd5bf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8968ac64daa1c3255eb81f2762e90fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c8e28d143386375ac6ac1bbf24c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d31d53cba873a8546048eeb0a7c24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b553034539683bb26c6fb73ef8d45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92873a2b9bc7128588957e815e2e94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab812b0c85703f171f80417a43bb14e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b4c95a1c2b66705d307e8fb6566d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd258597216411d29627fff9c8813450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40f4fa410740ca447f54e4e6c279ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f062da7fbed23935e9f851d43ca3135452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32849208218734e8319e3bc2abbed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76422533b6a35213b49628bf6bff9b36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53442590adeb486b37853c067b56b2f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c75f0a0356f6222d9cddc9582eb58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae14e5ec3cbbe36f995bbb15e2f431457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d89de5fb645bafab558738ec2180f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a52a818b4b45458345c8b3c2091e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b2a749c4ab8d99d2c9776a1383f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362986e715127c4767a95e5f40ba72db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1dd2984a0a53315765ae3fa4e566462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa01ea2da197574bc0f1285ba658e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d64284974bcad338268da302f911464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e965a304c4f1ae7cf078b10d70057e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896da229c2ee91601ec9e612e9460b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe6a89a8883c0ac4f274c19fbeb719467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b8bd0a00291013626e7603b8a6b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be02bea4ff8190d441304bff78ef76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd5b220be7a164e93fdffd527baecc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e6fc8c5dbf0ac96a2dc780bed995471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c2c6434f6c85533cce7ca97c2ad47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349d2b4cd5693f7ca733fcaf2a5d45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb677f67e1fb53fa55b58952b735168474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bad71c1499a67188ae505370a3656475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426fde1eb29058be83e08fc8ea56f83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61882aeaf8ee5fbe9727385ac4f093a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f159b7eff222af5b56666f9016648a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736de80a7bdd936d4cfc148a0edbc528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6095f1eb44da9cfa55f70204b2e73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e19df32f0d5f358ad1b37a43e181b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d91642dffd056bb1c9747c7287ea9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579fa26cde8f0a0be15686c3c70c0dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a011212d14f5e98a0afac02c1f1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239018cf8d3cedf42a98de600fbd556485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb5b604ff1d41870f7e042320b5a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0801cb73c32d10de9bd02c3163e19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd45a3ac501f005bd048aee25c16dd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546902e182923793366655c47fb67ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084a11ef681bc8c521a4829d0eefe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271dcfbe26477ca4dcd97cc8da449d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf842028ca5a415891582eba8e05955492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b60714d10ef840ba409261647172493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584bbbe2514e81e1e7be5af3bc41d2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d9bc46e4f1e7560a84f77281c935495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ca6e2199971363ad4ae8f30afaa2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83858908360b5a1476e38a75a75480497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5953742322722a347b9f9f0a3b5b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ffe8063b0118fa6b02203620437f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7640f88a387c9f35c8d3d262187bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a2d68bc9b9e67655efcad836c5225501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbbe24cdb1974a308b6bb7b2a124ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d30f7d9211fd9b588fe0d91e9e473503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e2dec80f1dd43fb0a133ec2dfbe9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a075c604b6d96b05dde131f6eac678505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177442665a03ff3680e3a87d60c5a581506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee5bd5a76412ea7931430f4f5ef856507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a21fb4ae6068f6fd9237c107a305508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283861ab305703f39fb7a68144a98b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f185d2df3b99fce2d828fda4fee06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc273192cf3857396298e0621871c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f5acc381f49c35aee3afc8b2c77d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c99ac8e3e4707bcfcd1437799f9e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa54874f4afdd45d3468ddf75b8f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ce5202f7df1432f11d034b0c99bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc379edbc2dc2a21318352918b12eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a544b5c9680b76cabe1d8fe3e19eb44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c828a8b8ecf06bfbed8a480de0a042518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d66f49dc5ee87f88903bc52a2840da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a93f3d16940938124638ff480d137520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1be2d1677057e454f7b2706c69d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876e015d337360c62d6eaa2c4f7e24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2feadcb11db537f62f45b694b6f2b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c7833cb40384249f76ee51cd95c4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5cfb5ccbd64d10a5447cc16e2f1e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618fda716448cf2231398a8e7069f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0a6847e40239437ad8032a1c8ae3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d422b71f56baeb80302690671ce168528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125b67c611e726f2c0b01e28f02389529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b1b243a79e3657dc02e61893e5bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4349b1205fc6242acbcc834d3dd6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db51da20a3c76fe4322c115445ea06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333bb58761ae9998cd3a8e12f606df4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8628e302f1c6cc164479f0809d3d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80af63c5f64518d86e8798085b441535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e948b4f75af182ef44bf44b8be69f67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70bf457d563aaa27c05c12f89e435a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe92f666944732b94c366463d7d8f31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c83e4194891070383a40f3a8616405539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d17f985d97e318b155bc0b2aba27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4dbe73ac26cd4216fc8aa3fbfd4e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60007da649a6fb7c19fe6191b0378412542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb601f1f874d7c50db2d21701c3cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ad7eb06893d8eff87a7120d176370544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266ba16943d5078a3bbb7d637055d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92e416e39bfb630c80d721a9c4341546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b47d8dbbafb9eeca690c71c0665e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23bf31c74973e338042f35f5259bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa16dda78cca6035d5da2033bb2b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7cfd384ab6c61bce16df93ca96b39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c32963a973a9026773bec9e2e2588551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1d6172ce1dfa083515ea908fbef46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a23c0d74c4f13c88d719b968d156553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ea2245b47c2a472bc18ea210d9d20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51089b19c6a9e0730ee66b1dcd5498555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5d072ca2f6e73ed045912daf4f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039e8ab3c0d88152b388d8a3f7f950557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccce2c639390c4b52b0183483977ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b1202cf97a5b68d0c815672dad461559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106831b71ac76f34ac6b5eb03b1e64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe477caaaf4c1d41e3be4d0fefc763561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b42bbb5aab94896d605489629cd921562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bb85e3c5e3256af0a75e68aa5a947563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed33ddfe1bf3c55f72c14fa9001b8a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6929dae0225f0372d6df34b67bc02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb5aa554afb95b2bfa4486ea12660566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b6fe511119aba5bdce695afa6511567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571f2f86ecbfd46a60c1b430094e2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0c7add3fe6f000078d713ca6d97e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfdb55546bc5c2f6eba2a27d7f0ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d3afcb2a24752e6f29df285e99d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f24b9f07b3ad178e02b966e49456572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12fc4e708b78d9bd22d0fb0ec780ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674379f92209a9d5cce2453ff90219574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa551bdbf4ed15d70d47f192e6ba600575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e5ad2913608c7e6e8a83cf0a5b3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6cf73d128ea085bde19d294cd7133577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed04ac59be357527ceadaba6d26f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68014a69b932f4ad2c6c884077198074579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147fee2c61d8c415c957e0c70843f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f3774153e662edc4454c40b76300581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f39b2b0c554f3cd4ce05b6cd7bc35a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5d4abd0544dc5b077d87d379d3de7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af9806b41af97b76d06470df8a1059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1dcd6fb3d68454f309f713e8a353585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137347b13500c7d55db52e6428705e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d76d060d2149de2abbc1e2c206f75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20728d298ec51984e10b9250e6c6ff46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802daed9f8cffce066a11e308971fb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a79dc4d9c98ac58f8767d256113f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7b3de1cf40d3bf4fc2a3986eb61b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4f26a4505a3495cc9e3e5ea7cc29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4c976ed0fe5f3c6c3d31a74b89f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebf7357d5a5261abf3a77bbbe01f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25565d4f59f5d2e74848cfcab1545595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54030bf4013eb0d8f4dba0fc42b0fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9509f8719d96f39d07c98ec4d1ef4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc951b26d8cc19118331ab30473a3adf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deacd06706c8e08fa06c1ecad98c31a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fc1c2704ec5767dc55b02f013c478600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6b6a1bf9e032e2c7e316dc7fd34d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e134855617848934090bd44b9cd835602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f588d60af8fa08f8f36ff5d83166b77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277a14411760a2a3422570a7c3b1e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e7ca54911fac18716117bb9af613d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667f99d9b7bf8a3364f2073f0c97b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a918b44af16d2db80ca17167465e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bff7a0134e064628c001aca71a788608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf26cc0b14f68ab170386291ec3332609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767f1a4829f4718cb937d249d2da854610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30734799477b6a04bbf2176c0434fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef559bdf8cb0602a6722eba2cc17774c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb26cb067e0f101af16d21fc3e9ec0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d854b78cd3c9b01969894554e65febc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd0f42d52e929e27060ce0ea8a578615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203611e6721012d3fa090b458e7a71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83964bf8d3d8dc8c1533590ac2369b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d4a1e51787fa55a62c088db24d84c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea17023dd732aa0b70e11ff977955619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd755ca05ff01d20effe32f9c044c59e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9ab98fe9b54ebad01c4a83d90b1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0df3065d54a9e2b298733197d6bb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098a5d18b0d61a8dd12f0c5ab64a81f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5349fae82af6544fba711f2e2bd881624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaea90006eff1f15964254fa3caf34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f947fa09a96d246339a6175f74729ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47f091c6ca9a6a33d5746ba63b8eaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1deff5bc7d91a2d3c86434a793368628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5e89a25d66fdc13e872d1f1bd6ca3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b313b3a7a6019753306e82b997d553630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af0718df4572bc84634f78d30d62de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d082e970c18071f17b856c91abea63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d432a44dae2a1446ebca6a4984893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798918831e7b7f3a26bcb8ccd32c769634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30ecc78b6fe1fc5b27671df060350e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd6415600749e8da378adfb28144f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32e4658534fec07e1b61a42eeee18e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc203e5ee0ada3d716ef02e69fe0f87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de55824530b7cdcb263be7b4462a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad1cca81cb37046ea5d2c9f9d84411640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c63ffacf19d5c9b354f4ceaf5c02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1434b312d835cce35948006ce31249d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef62710367ce681d7dba16afdb40c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f59733ca7737b67963039a0814c32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434f6f6b623c4feb3aa0f26679b6fdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c77d1589519fbb624870070e52b973646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f97a1f97b287916c913895b78f6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5f5cf8c75acc4890bf2dd399c98b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b557f720fa1c1bf38e46cb008794649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575350cb1ca4084fb9e342c25f740cc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551ce66c006850d461716b7a830285651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57c6c8b1164b48c165803956f6439652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0762bd10d25c354a0b287b557eea89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb805ee3f003690d7c9a41723f2906654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d591babdb03540b174e48094540474655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c599ef34c25822f5701b25cf8a677656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afddb96c98b3b2b4d3d3d5721159ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc328e7ffbfe20c86ec9d7f93a91a05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff22164ba3c922850a805dc02c2bb50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808eafd78956a104ca4a0e59cb34b83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483dc82e102008d18ecba977c60cf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6489357fb8150b7861d12b33d1a2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86000db90d15bf8de773d557aa357a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376343a156f052462625946e97004ae0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e115146b7e9c4824d25e16f220ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976fb894c38d1e01a04ab1aec89796666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c74a4ac1e8a9073e518f4c345729c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461a6985320c672b85a36fe1d4bf9de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac75e5200db443e5daa296759a6c39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0296e15960ce79d16f7d683baab41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4930bb7951bfdd01a5467678858b89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d51621b1beed0ffcd6c22e55a64b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd04ca58415d480c8cc541f231e99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e912da9aab4395cb9f5338ded9f94d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301172448218beeab03b023604e1e9ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08c9e3a46739f36396aeb372173c41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0f7bce6ba68fb85bb00431718af6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d1a26ad3fb177ca3f89125010c8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2b3843ddfbf0ca9ea8b09630c914679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb6bae8d3e03427874840617b32ff3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d73cb9f936bf8e51a3736870e1608681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa4fea10e178b7a21ef0da8063f74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c55213ff0d6ceee35a54ab306310683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f313e7f09442abcb95ac2829527452e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251897232113365b99e97ba6c240173685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dcdcc4631dd2142e58f213bdaa911686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f05b3ae2f0d59da08f48a05eea718e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe9b53b64a1401169c17561b672ba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97393de6cdd4808c01138ecc7c182358689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551dbf4a31517f8ae9290a512c8c93a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf8e7a81898f85e9fc0b6b3c81690691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab818f2ea07832c9fe69c952c34cfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ce9a8e4b132fd8b7c4e16d07fe14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9bb3a0c8f85dc3fdfa5182e36d806694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5765bfadd8b0ce22a6b331aba383b5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a79f3588a8a24ef6d89b53f5887c6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887d7d0b475d361c8a3a2640233cd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e491837e1c9e69b1ac2aacb3c0b28a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192539d8b0673cbf14f5a8281fec8fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fbe60cafd702805185743edba0a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad410335b788cf52cd6e9dc05354a9b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4991477c933b8c66c01c278a09880702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde971933a12b9ff7d372cd2ddef139703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2566d5af944e6c85b02d3021bb070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761e70b908b427c4d3f4ec1db33e86e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889241a862ae7a09b1e32f3e91a9bc9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623baf4a5cd7117a8de334eb1317c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a41699a90dbbec3be3024e0e9c8e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0ad5554ae8ca842ea1c344874a8e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fac5a20bc80b1cc45d0a608b244a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3b355788389cb487839ac13842261711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f78479078d934567dbc5a6d726828712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af06932b4ab59399ca559bbc0709b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa4493c40f177016bc1fca40664542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a5615829f78bfb1c2f7779d0b181e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b3b8bbecca4aede31d9078e3d0a1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc32cae65ad79976057077fbbba23d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1baf43fd0b706a5418620a96a4ae006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a172ce7982cb9f98e24c9e42456637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3703430c3e1d1cd396698d0795208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab3896b2b9aafbc2fd151d782cb30b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec0591b66fb9275ef95899d09b92c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50857ff06a392921d7b5aa474d932a6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15db019ee3afe7ed17e7db995062e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde6aaa59685237ba810f8a45fef37513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7bbf4f66699a1f5057f0e0e5fbf3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d76af48a787ab732186d009066a1c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ade2050d39280c974a6740213a5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ca4341148e9fd01069117b4377b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016c647d4517b23bd006ef167e7be318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09de9ecebd88380494b8ac8c63d0d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13965f91ddbd6d4541ae425fca9ade20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a54e4b100a340b1c0bb08451a640a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e2ab426fe3c697a032b05434f671522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2db34db572c622dbc18bd081fd416023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a4f3d32a03195d64d4ae001c87f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fdc7887b93515952f2f99da8033425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f417da883b7fd72601af71447c1ea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818bf59eb96936f90ac986f51f5756a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f6a95c9001b7c4654cb022c6971828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519ff465f1b5976fc1d571e4da49e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331c9b8b5d19353814de28addbf5bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306fa54809bcfbfc7d256c60cf914c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64666a9722b2d36b6091c20ca7d65a1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d433e8635a371e521db6dbbc61f640133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3183af395e1026d420d266f2ca3e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86ec7049b347685c8ee602e1f2cf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3552f1950a04987c776fd1d8d70370836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c33e2cd5b129b6cda2ecbe11266d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6904c13f1116841dab79056045daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923b2b3554048741b4bbbb7e9d1c88939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19571ad14898086e750806db368db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadccd9a1eadfbd04aab38171a155e8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1a1483123f929ec9b49b61cc6ad642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12005a03eec5fda4e7fb26afe1457b2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e55930da0a740d7f2eb5c74e8a2c8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d772481b98b8dff31b36c4a261e3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70873f3ba8c0327835d5ceaf299e50446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5e947858bf5332be65fa0ce7083747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ae6ec44fce2a54331da4b44b9ee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219352219f6fd159683930b4987550549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5885fbb3ff5309cd6784627a2986350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca00f6801b2ab98437671ce9318b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d94ba97773428ef47bde03eae3dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab76de4c63dfbbcd3f3ba1e633328553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426968ec613ae4b0377f2dae9db702d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc744798066370f576bc5937377d99f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e4bb44bcff66aa24002b1282cb4e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a034230edf653ac26b9c67bd4dce957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a7857b37dd78a420eede95b0af6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92acf6de0454c01d86fbd2c7259eef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5618a053cd196503ee4de840098b51560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74630d3a03902b0121ecf5873be7fbaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac02df31049794ec04df660661abba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd31263d6135d70d2a1bb397f1d4c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a056b0efad92ebbaddf1d81f2dc1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957172c8eae9353d7b2580e73fd00d5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a41aff6448c1af55c1dfb4afb712766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3564494cbadf752728e6af319d5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad2e43a565650c50193593acaa660568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59950d0fd6aa465449cf32445b2d207869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619cd3d76150188951fe39b54f216970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f30cbd97f7810fdbe3277c2add48271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b436697088597568519f9851e94072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149789379f1fde63862654e9e197bf7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbaf678850c8063425a844d374563374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e981b4971870e9cb8854a9fa5158d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318efc249e264a636fd694c562c0cbde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1b3a27d9fd227f477e3de9d8f4ba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a34eee51bb8b3a84c109ec2dc1e20c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9fb8c23864973526d068c64da1a4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248348ee3a379ff87414be5d643831ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d0d558e703c05ea4a37a65b46558081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce2679b25eeb07f275127e538e9cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1987a25952a47937b952ffb3c109783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a9323ec07bd3ae75ba64341e57c3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f9aa814f5d31933d778425b21dd8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c56b52c58fc0706af4452e6e75369586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880523c0f1ac464e5321da9883815f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be1f1b91b7e2f8453d059c7e360e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa51e47b1dde1ae2079cf58f3b9a8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113a3f46ddd86387ab8ab15b1065b5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e4d29af3bf969cfe183d19dbe943d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65561ad48591cdd43e6293c6750ecec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c003b8c68fdb279434e3911dfd8f0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e976486e7dc3d3d68d324f7039bdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcd85af4898421c08956afcb3074bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999db057d8372c270eb4a23cd3624c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b8fb915685839312ca9615ad1cb4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb75064b811c51f643e2c155a9471a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ab6d0e2ef87ec2bfc3b47707b2cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cddbdeca69f5a3bebed813f96f50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab75bae6f5c205bcb10c4815d986ef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb53fb8b3abf1924caa3bb873a901e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8e12fd83c422fb8c1589d20a46f78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62544c3eb90b0a55a04b5bb57763f98a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc46c8f8a707e6fe3ec2943be47f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996efee32d4a45b79f93e6e38cf1088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4ce1e10a8f1c6ccb3926ba44db32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3098435e0a6bc73aafeef11b2bc3ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd10623b1c079370760060e31b93b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dbe58bb1a5bee774b9bce55c32690110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45138bc1e7b77c6e60f2b89c91efbd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be67a1e32bc14bed7ce414af373574112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade124f66a422a042eae412bd57c8c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ddcadf37ffa6099b57df2096e4c7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e160d7b6c5f557eb09ed635dedbbca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca426203f290cb991343ded719eb25d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d5c367bbd769c4cc175c978eac2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25264c566040eb1366682fcd855127a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc50a206686973eff17efe52769a00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cae108cb7ab7c350229a42e04145c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccad5994730ee1adc10b952ebfb638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da622b0c13565df16a7c45b6c0f87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c63e0af6e4220ba91b08fa6fa6f46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19785227130437b14dbaf057a3b9e43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c6fd1a60f6538599d39712601e2af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3859730d5851995bb6a3da8ce0d02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84da3db3361f1758314ca4a72ee14d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a696781c57e68d39e56ae18fcdcaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24c3eb1941b9ddadaf20ff6158174129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d97beab92602cdd5fb31dd6180cb9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365ec754054bdd7586cf30a22b8829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c948bd4074737a9304799257572a54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca342deb5fc61b385936f22292775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb41e04fc1380994e5f4889aeef48a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44edf8541d87cbb8f0273f748225514135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c881a7609bdf246e34f43b0f5fcac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e414ef021eb924166daf943cd81f51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff9c65a0806bbfd035294db427f2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3ef4027f76b9db3e76fe9a779f8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b04fcf9f9731435e37579298eadb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623dc19293ae445062cfe66f3074a2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ac0438e1e0c578562654bcfb6688142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576deb5b013ab93f20802104da446c28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597724f37b18536feee4b97ac1290f66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ccc0efba754e8c5f3d78a6dd80ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eb57e10f7f8f4e856cd3018520e34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2fcf8d706db93c156ecb35dd50f25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6080bde83b026fe9714c2603114f77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3038bacec46af8a5df234b957499c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a136dc8027ae0e4a756e1fbed067a53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f187fc91ec045e702881477fa6f90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42835c2a41a2530103d6cf572013c9f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d022c4291835d245d7fba24fc835153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a9824f8cf032d9b23d4430a3ac7dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a62022da74a145a94412a184fe478155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287b785ad64f98a7817a30be409ec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f8d8a908644b0751d90331d15b94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab1a27d50dc645083326bb3edd69a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822174359134ba8d2f69550800c98f16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488bb84582734f87f09a0dab229957160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba3a04ebb2242cc155c5bf6112366161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e22450763c5e7dffde3311e23efd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2649438d22b7a914a21895ed04554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c82d55cb31f0e204aca009176a8451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb723bdd5e2bbada954ca7e1e50d66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c2a46cbacb07a0446fa516ea331d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6788589c38580b7f56263eb34c37a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb53e9e10e955b652fa060b02351a12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f17926589ff99f64af3b2b55cb28d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2053757dab53799145e060bb7d4cb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d58e35c3964c65c3611635eadefda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45f8b853784cbe1999710d5d158e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d050ca9c680281845cff8c62209ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a1fc4d36614a4fe7ee0e1ca4bee5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401e74cc051bc6dbac28a9302658001175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6718abe0fd0e8ca549a6731c88b229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb8f82165f851c489064cace39f92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64d1462ed7b68ac916da6246857f96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba5868855eb80609adfa032c751b1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30507f031a3f60cfebf708cee79336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49083008c6d97696de37da5ab073d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c22a59807a29a82075417bae56d47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac4b845700fbc94ddceeafdcb964eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd5fa05d72292026ae9144c8f9080184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9712725695b3a2834921e7c9ad73ee9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83add7a82f34561cbeea2929ee88b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb72651d7d0c93d34a7da7754a84cb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1c974c18aa804d0c1754c7884230188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e5c66338fc8d5df9f3fc5916c9d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8796e39b903e446c44f04f834835190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ad2af2feb5624c417551729e7498191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef2cd3d5e54f4ea6239ca1f7519cd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4724cba5edcf26a59427687f21f175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233efe3e13f31cad7658065b3398423194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c5ecb44b6cdad383e337072c73e7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294417039f215fea8712a47d5d2894196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a543faf34ab702f7e3e6a2650d5ae67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1015be9b289d3716488a1df88335a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87becf444639de84c1f818ad1595e883199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37349c4a8fffaa2da094be89c74012200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b8ab683ee7fb6bed9f5f3bcff284201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552991a83ea47bfc12ebb17d5d0c49ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeedc8c7a2f5ecb7c67e2654f683d5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df22c34499b916cf5c91f0715d411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2547b202223b38423730ca664c7156205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9a594e7822343398d27671b79b6b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5616411a03437fc257a7acf5dec2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818336eae9975231402d3c4c454e85cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1cd9ed028c7e3de27bf2766766a2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63560d4de62bb2219f9b1cc80810f25c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b386a5f0832df8d3a44ce146b2cee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cafcfa6ff9a5781d363e404f9595c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86be4581cb810be7fb42136bf44fc2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee4109b393f9cb0e15c16a34d263d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74ed15136fc89d6a9660725ad7671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18a3c06631893baa872551a0c5bb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ec9bfd5736b1a9344aca0af570a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78465af92b3b62e056205c4cc63ffe52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d551b8209c95981f7a699a92fe49b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c67ba48ce115a22f6328a401123b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73fa39ed31db669e4e10d04c7d6872221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ec80954680d0526d438db6eeb98e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619fd9d059fe5c629896303283ec348223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2563a84774cd9a402fd6c56bfe72437224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b7b873c6e7bf3379878f162589ce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883676a3c7e181ecd0a9c6cc0414c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396659489f36d20d7bdc9d41d535fcee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d723186f2877c3bc365b5a7591d92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e83de458c2c3243a3046c01fbecb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56d853e4494570c2e5cbdd598873dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b242e67d4643bef01351ccc453b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439272ca62f401c6f6fc8c6fa821c504232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c0358784ed5e0e14b2de1f2b203d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056055c13ab54a5f60e919d9963a1ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c295a3e9e8946e5b755a349ba667ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493b52f2b73e3e4a892309bdec746c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df91af71213f4fdf4d0168b808027c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528ccb16cabeebf9d756ab5474541b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb7167768e6d1d693d30bee1b177e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf79267bbacdd44bfb904ae4bf335e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653c64cbb06ca46d114db2842800022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8175717f09d4554efb6b8ef67b2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb89c1aef3efe19dc8a748cf33948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d2bb491b080bb6ad88c4e0ff32c00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d183cb20da8e1a6010bc5062acb90bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57d1c888b3b6c7c897bb9c9cbe710246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb623b0cde1472ecf237a7cba507a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0444ac6a59fdacd59e0711100df65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbf5fc52ac2c0b5b3ec7308c7ffba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c267620556797fe86b41bdcdeaff37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf104ad01d330cad595ec4056daf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f6793d670b551f31b99f6d7129da6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e89733bddeece9af0408157fb9fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c61514ce086103966a27f00ed31235254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e08b817ba3d0b9a15e197eb36705255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06210afa9af1874d46ed618eec7753aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100590ab27ebc5538508ac5341937e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d36a338d9584a2e2d2a26c1ff224d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e155d4ce52796c0c94004c917ec3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e4d72f8aa9294a88df966da29834260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3a0388d2a14e00404ffb07e73cb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8cea1094dcc3a9b3dd8d0c4551bd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c726248a64ea613c9b05244fb52d61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4cb4f6d4c0cc68ddd9b76b6e3465c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c9da7552cfb073442d846c4feb35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebbb8419f0014b1911362ea951eea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0ad1ef4ca0f9410d5cc6a49730ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6cc8a582112d7f45707bf91c7d44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938abadc66ce208d797a87fd662e1f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d848dd045fa0ae9bcdaf9316dd459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b95c7d46fac120c6e4499db1dc55b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24d404e51d924155aa56ae466ff6a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37cb28cd9c524f8795b36570a699e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b62145d5bf1a88fb27fdc7330a3048274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42152e534a5e2c7e55d243aae9dad8b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029998d95c1e30640839a227bb51c444276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca186733a7f32c2ec155f4327c871b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84976562cde2af2604b648f5055c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a3866cd6392e41458bcf591d7f10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a0fac2d5022eb404259c6e554dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6573c15d9f0c7a5c17835158fe84d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594db93479e3330dc1a066a5611c45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548c8952ff0002d50d5d8db0b93cf2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84033b95e644860df8d2828fa282876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001030a000d5569842c40e424acd7c24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201206a214a814bc9ca4440a8589a58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed58348f7a83ed7a1e841704f2788287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef9f3abf047340349072c4ef980676288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ed56fa070fefcb890d58af19997e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976327a5f615be3fba122ca5b39982f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb527fab3c1c619cbf3734ba3e4e7a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce867b7b1d29ac50be2f6bde1f9d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2de81003d202eba68e37bb57f8b4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf029a662316f82a4f5edf00437fc235294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3131a92c08364539dfabb9e2d25631295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31222521b016b16e00f98cfaa98de1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc1bed0a5a344976a600e502551cc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7f188b420e9d15b3548e887dbdf56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da37afd4ac1cf3f2fac411e8d12d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60f61060bc54305245be2130a6e00a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb376ea9a29f3e50dc5b6ecd5cfdba1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255f0f3c4a5db9cfb0072c72f7642b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244916bad008b133261b411f3b9cecd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98ab7e83614865906b3abf58e24d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f17315af93a4c0ae89b1e015d5d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb84aa82f6d0689034489918b69296306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6241bd1d5342155dcf659d75b169997307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f45b2b630fee48110baab502ad2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227a1b32f41979d01bb49c551636d1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596902f254ca7d9d474220f7deab89b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bba16b9a92e45e02fcda9656e59d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b850c2b85fae6d422ebc5e6a8cd66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b219ae4e10be4729a6fab2abe22c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefa99b3d33be6cf0d05b95165ea5d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396bc9472829e945d2ab9a0b6b673d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9120b364b28d64b9888967be0a8fa67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae518bac688f788c7a546261aa441f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271c74985107dd8f2f63a1f928c63b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a2c186b6be6f0fd2a40a7703c3800319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6911f8aadd94adf63b61cfde7bbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f0e392f4bf1e7ff0cab4ed989187d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef24bf9f5a130bef67b94b038ba795322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485605eaff0537464d961d5cac53d29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1cfdd588e13a1befb700b8b2f7312324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5703d7db3b96e37257c1f8f55713d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114814c8f85ff249385430ebf0c8c00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cea5960a2d19cfa925c7c1a1911df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d39f94375033086161a599f2c0eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90786e3faa65b64db87073bbac78fef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d11898b5085bef03349d4554b79b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1dff6a64df85c586e0023784069e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707679b5a36b0fcac693a31c322d0e9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce673136a2848e9b18ae7683c2b43dde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672297a970d72224e359b4b49a665d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de055b64d8e813cfb561c69a9dc1c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5fb8a945e0f2361dec6d451d9bb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c01f43cf09247790842834ea408ad8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a705d62068ee7532fda32742dd8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421457ba270f380d03f55eff73f09775339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e658e873a1456ed76491c5844d0c8a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c11740750d59b0397fa9ab40e1107341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00274d07b3631d6da60b6de3fb1f6340342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f93a6e5bcc4fc498d289eb0a73db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb928c15dd7ef13fbbe304606c3d783344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936536b84ffd9a1f786fc94a682c2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30d05cc2c99e203af9c44b4c5da4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e24f8c03eb933b8c25e6e14cb822347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5919f45e64d8a19819c345a58665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6aae4e82859648610306e316d5ffb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2e3814ac159df700dcc0eff08a11e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd6839fe59b9436f8fb9860b18aff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f9f3f3ab3ec4b9981ac7e2d64019352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78276e3ae458d07fdc1d9c45a78c7027353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a7c143302687099e09d60ed8a6aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab40a2eca0daf52bfd03c6b4ccce02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a8f6f86b75c018eb69b7ea88b9f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90b542559840ce50d0d999344578e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f682d1c30e2d54df1f5b8915cbef2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9725253880836513a107cae4645d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc08669461e542a5d83b9a602f0f32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425ef70361c839d18a9870c9914cc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d288fd3e1fbdb5d0f1b43870f1877362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef559b7532359959754c22335afa8839363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd556db8c8e96f56c05850a108646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabfdb6aae27466abd0d165cfbe8b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c6f54ca3bc576365217a6e7fdf5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5f4fbd09ed37010a04788bc4d58de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b319fea88d7ee96bd0804a5748f28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4370baf32ff3418d87b506a02a79bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321488ae2e60fcbd45382245400cc089370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec8929e96f6727747a46917ebdd00e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e3f6a26b0447297a86f12b6b722b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185f1077ded573b347a079025f0cb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592d6751152fae515d759cd1591f66a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aebede734cecd056bddc9fc6169cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9768e716a8582e2f2cbd8c800f27b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ceb509d3ed2ddde8a35240477fdc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c9e1dd2c349f75313f0bacdc6868378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dd350432aa0f04d951a435b2de4a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127ac57a61951849885e83e1207015380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452690976a8d5d9e4737fdcd18c74dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4994b6b47327f73d3dfc8cddfd24a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d076b5aa03535d3c8bd654a5c7b78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013da45e3cbd15483a13aa51c3eb6ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f0e53b4acce06ca0f408e805a8ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ace3f86a5693fa25f0bc400b2cb38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf9c42757235e37ee1db00c6986d05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903df2b7ebf5b9056ac3b2b580ef986388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1576c006f422cf433050c95e6740389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ade2d4698ed9089384f490fcf731390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2e9e92313fb2a67c0eba0618436b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b6c3bd9741c6617b0ab48306954a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eec8a3de5afad601ed3244da7922b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ff54af5e4a8a30c46c1142037005394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31045a1d70e6433a2c890a8d3867277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380bd3d363f865d1d79a721bcde312b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c5c3c1ef422a2fbef4c8a4c5911d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c905c00bead6f10157f9dbb13283ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b3fcd44283f690c0443485e460834399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe085e928cccb578024c96de0cea5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e91bfc40bb12176edd591d8ff8bc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f1e3fd457671f22db6b0463e9e9ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdb2cb63a2f59f20a152e510708688403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72f97305f0b6a30b49ea7b1f0175b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92380a591c78bd9717d9c623344aad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1fd20d355ed331c22775c946641e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128afdfc1db5da8d75d8433dcb5d62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e2ae1282d718ab07579883dfb349408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7cc5b3fb64f468379085677301ea8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8d516863e99e216ce139f86d6fe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c03f536961a2cb466434da4562328411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e3de25e0fdfa66b1cc193d577dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169f03235aaf8468f6bb6955c6cdb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3d45509195ebf883db03b70a3a7cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec2e023984e70b4dbe11a4b121a24b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b13d66f7a9121667e9b7be05785c74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e0bf1f1ad26e43db933c7cfa0910417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd524339eb3baa701a358aaee81fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be4ddc7b49b82c976c7cc1fba5ce0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c68d27dda2935d19d54c742b4732420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac57008188285ea283fcfefd822a97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd254e7e0ec1d1335e4dd4470b48181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a914c59143d29c90d54e2e7e988ae4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b280b181f6ff392fc6e7abe93f890f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e553c96acad1faf86a29190f824d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2f1c247dfee3c4dc9ca45c854ef0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe691b91dabb228ab7e552d0e75ee544427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3183372550b4b666716f0e1d0ea35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb864dc0f264e22f2f8e9ee29eda0d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221ba00060d773da8cea026581b34f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dc9fbee282ecf31bd09fe0bda7c56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2addd70e7b0a2b86d8b5d116b8407432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f20745723bcc2d23f08bc7edb1065433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bdbf24b020124d9e641138c807794434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8744d60193444e495249fcec561e94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3fa523e425c2cf960f568c80a2c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705b0906d5b4dd086bad1eddf96854437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae878735ea840cfd9afea4f6ef3433a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730074021bdb1e97c0cea46c9ee7f74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7311fed80058ec2a5ba0a713d8439a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ea9a506bac6d2a39dda899b754878441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6f9950718c6c73e1a4a1b1cd1ef6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c0b8fc21e67f8620230e9160bb7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42120fc92a401d76282e64b44a71152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b120a578bc8c060491f5482b3475445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cc273feeeebbd8908c6f56832b9b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d7a464b0ccf64f3fa5346b5a873f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6bb2f6fcfa2e4baa3b8277a521a71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c0c7fe36cc8e1fe3e70dddd33da2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a45267394eda68c2122259c6a03a4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47301bdcc1a1180c7b45e14ca0f0a5d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c1c885bfd0654ec4446d427a40393452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e72d89effdb26b26302d1f871917a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716ba2d8515739440eec40267923ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8c81d4ed2aa4dcda506272dca5e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b39cc99d437429a89392ee9606a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda97031e12b70abfe0a26fce68f33d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4a2af51c53edd9b55ebee529be13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b1c8a387c3aa96b71f5f08eba071459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881cc9a458dfb9f4a76bb20382db829460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276227fb984d9a8c9b599030a438c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271bc6a8e6afedd84f1a5d3ab6190a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75092ecabd5a19d59f41d37fb323e8d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99effda45f258efe1b2a1e61d3f6b79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a0cd583908083f4241602a3e88aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af2bd0246cd175de356c6bbe8e26be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c133609d6908c8ccf93b48df0d751467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd127925e358aac45c2b518544692468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b49a358492dbbc4628f0f0294e32b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955239b69f2edbc8a13a19cfe82b55b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a4421c7b8e47ae4fb38fce00f98b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b869e5b5ab8734344d06b0f2da8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c5a77ea8cd58152db087b99ae9d6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091cb7145d05fb16e4bff54f7e7c0c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6707e793c710da8b5d3c551fe548c7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3b107bd474e25f1dec492af4f5836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435bd6573bbd6e9c723979349c6e090477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff177007a801e8ff743abfa48fb5902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230bed0498767be6880bd8ba89ab96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e202af057813b9abd2a2eee45321d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba8fd47d0dbe3694422e2686af78c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fe29086a45c8a074f884bfb59af5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ffcce07fd90f6bddb4c69071dd055483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bdc52ef3c4d2401c432dbc1c2cb92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044749ca467943a05fb5b77d28e515485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab428a967524245308ff25c40a3ade486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ddf7a3dd0edd0e969534141f4440487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19094567cb0b0fd61cb95448a053e7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae42d322e06aba54dc2fb5fa7378e2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d16c101758c04f3725cbe6dabb53f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aab42583a04bf83611cd96e353905491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb45f5204b48db149c7f0ea8c017044492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aca96aa96d2edb6c92afda6684682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d482680b60d3ca6e64b7af36b2e6927494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03c55432f8e7ae3b84f306a0a453be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a5c015d9e28674875b0d8d7dd087496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6766193248954712cd8fb5a18e28aa2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f0adc7bd35f5ff4aa509911858a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8af7f6247922faf410344c96fc5044499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe73612e2d0ba1997e6fb71c2b6b77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba5874b6c3a95525392cf68bb9bcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fadc09cdeaec9c99a2bf5f4ff8b73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24e621faf9057ebfaf24d47e1bb68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062c12663e873f6d4cbc20d0a87a46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787893fdc86177bf635857065b4bada505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c28217dbc89435a6cd653534fd722506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f273a0208d6b37ab6c674f287422507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5238438590c530ea94999e812f4cff8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e63eb7999020f1e659a7edd3b9cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51607c7e7194084685e30855c817cca4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb80840f43610792635966d4ab019a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc769a57ac8355f54091379bc33e47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecbc22ec59b1b9f3c9069ff5959e58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc28dd40d8b0ecb439fcdfa1c4c4e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c146ca64b51296daaa9e8ad3ad167d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a969932f8ee5ef53b6385be11169516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf77aefba8929d364ef25c3fdcd5b8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c02bfdd055423729052bfa38198e68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9ee991033673d21bafb03eaf8607519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca8104871509bb4c73f105f9992ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f2c25a7131b678b76fa51bdc8c7f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba652fbce1ccde990e7245f0528c7a41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32375c2e16b945923cb1a353084e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abef89167e632cf86965c5b6a7ae50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6c0afbf82540841d2256de3183299525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6e27a703a8dda6c254592e3df19f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038658a743b1501b805fb72d107057a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce5569a8c1a63ab942064f74811039528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38ca6b1022345cc63c270720ecce9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd3540f3de1c4a3a7cdc520cf896b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958073a54a7a73476964ae1280bb13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d13237be10aad2f1f85b225430c29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a97b823358dae467149e2a776d29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427998744b4b3287f7231b6ecd9ae36e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb07d49b2f626e551e3f19b048005e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc43db5ec82dc405cb6476de75a08a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f5399949120da1ccd672f1c29f14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05f1798a511baddcad255da3141ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafba4ae5b78eddee658b76bbcb746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808470834643bb836d212d5bbc2bf1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b296a7c1c62159ec1be517369ade4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8322c7002232c1ffd38a271b3789542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d42c164e089f2e690c52ba0b76519543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59d34690800fa7853b7d34dc0cf610544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff49f57443766ae50547e5b8240552545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc53eb9b0b8eea007f0e487aea8f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627227ecacb5b6d6810d7008384eb83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed029bae4a48d7739b1d204de388c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca559093dc3dbbbafc4dba54d5b44de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a5b63a2e5ef137c2bd6619b99f113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4419611b6ace430d233133fad75d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff983d933812102c5f4662f12310afd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf482aafd9a8fa61e865a7c58769fc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6be802257d3529bdc41216b83628554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999eb233c4431f4819504ce894b711555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e910dfd076e1b9f614d61d882214fa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a648312b145b8e0eeb64a4a0f2cfd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a439f78472e0b2035ef0de8bc25f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321301dbe5eefa2837cb4a4d4c1572559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a0298b18c91d71563addc9ebb025560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321cca5cb2c6e10e3d4a0057431f54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c394a5b53398f9859c7b434e4631ade562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac67b464f4cab433a34a477c50ac3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f64f1d9abdbb40f462d34e912719c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f6cc3d0dc548b6b110fa62e45878565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf6dac27151e6a84d02c9cb0aafe2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f50f8a62fd1735896922287bf0aeb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88cd508af5d2a93b04845b7e2613f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d87de70cd2d98f5acdfe759ad91c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06cc1b22c1a403ce5edea801a4a63f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b513532ea1716a78f04ef04c2e1892571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3677053ee4f79f6a51ae1dfdf93f64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e71c3d90981e7b7e368ed805318c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161cce67c0b9824e5649aacc318a7d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe75164c781771140747d65c184b7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d054969441a904cc6f2e17fdc6b68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba651fd3ae0e67fb41177227eb893577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb651b8e79b64a8e8d54d0d6e25e9250578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c800bbe7a6a00e85c4cea72f110a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1753011611f5a8f1f491eb5571c4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e596f8d8e77ca157379decc2c2c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9323dddfb6b18f1f19cb21873812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca605e45c115e63d0eb6a30d5f94c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848d9641f1c36b1eeddbea3983050e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbfa279fbd1149bf35c336e1b4d914585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741696f95fd68b418f0bf7166f1676f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f8e440c0b27d01a429d90264799bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f7946aad27e517eadfe78d789fdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30858e73f8ad0e0fd74823a897aa3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f5dd491130de58c6da66ad4c4a351590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263beeede62615cb09fe0aa09de58972591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cd37e2cfc8c9ca35c56f733355d5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7883303ea7cacebe3984079c3a3a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc1dff82fe162a14b5961b25259834594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49644cc0d0831b0507419ea83161b86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b6af0b4e412c473b8766d3694584596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cfe135813f47a3b1b7357be9c842e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ba7410eb20447c8e0124df81abc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ea25bcf06525839763e173187a19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740858a51b4be71860cb6e5af5d6cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5214c14a726e7efe726d974a2d0d9bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070723af15f68c0d05ded1b44e4fe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620334260d6941d0ad2ac1360314b20f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb14c2d2f7899021a484563dde33de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78538ddc1fd7902cc47233a7500a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b8d5d1980649661fd433e152e1691606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0435879924165076e874bb9a7d70e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a62187fad776616c72a1fffb7844c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89174ae370847db4677eea573d4c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b4eda9a6d51af413052950e4d4033610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a8ba5712d4f7ce7bc52fec6b76994611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d05dd76c931c3c5fd741f1316bc3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b6f316cb3a211d0af8a4e78943437613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30fc3bfcf5a0aeb426213cd1324ca8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f8fcb40706bdcf141563b56f0b5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3daa2cb6a619365a2c3942731ce1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3d4adb01cf05f39b4cc7a12fe6eca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518029719e196510369ab4e916d86aaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ece3e204b30296655add138b359aa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3fc67b33f6a05b7869cf9e6d4ed13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9c9e4c4e1d3684e38c70b00c340f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c794f9138dd0251699bbece03f44bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f840fe7a69a6340e37605449a460eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e2a7f1ed22dba93037c9bda7b84d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac24a34b349b84daa6a2dc2f29ff1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e0283889d8646dacef816b30ea15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2883b23935f75c5b163c2ca300a2172627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ab8281877949fb1b4497bfcd18765628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c35df013afe48920f13fd4dbc858629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa2f3e350f5ea36556c15fdd7219b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed8cc60201f13564388901900088c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bcb5f8596b3453f9aab1dc87f5fa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4438ca85095a5c8b0a7109ca589ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acb6f7344097b1c895191602dbac59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0be3391e45d00d71167029708ee75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e334049341f1ac00259331d2c588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9e7b3345fa23b013aca9f95dadb6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049851f6d7fcc111c39976b2e2bb3d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606615ed0699fb931d6e052bdff1d1d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b60d19de2bb39c4dd8d3f2702b09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f80a8a803ca2b4ca49e2f046987250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa10753ee1f375fddf22e419eb714a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80186f10bf92a909ad8d0e018a0b914643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d0da91087b3ecd0fa0bc1c6ea925644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e5f8539e66d0badb18eadaf5904d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321521f35cf77b888d6945a2427d1dfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb0405de43caf061d44249cc110bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7bb7377db5abefb9fadd259e7590648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754604c8ccd219b8fd68611157442c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b86b8fbf87a11313aa0fbfce853f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d068583b90f74e68d9bfaca807c75ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461098910fd6d281c0b14159136390c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d9c10c0625855a234ce5cb32ff76f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd0fc160ef9698c0445528f5d813654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d195e89942ac26c2fcc90242da9f1ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9757e4b62686bd33f8bd82686f53d85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce060f0495332f4b27beeff51e0711657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d4cbce90706c7fc4800500c821fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef7870e17b281d0ec5d6736c5cd4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3033bb39e73086bf4fc5cd7dce27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be08877e2b8af5a49726a0ba2684f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31a5d33f71eba2f7047daa028ce11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512dae0f4c05e76d4fcb5edddaadedd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dea5a9debe4d7f958dff8ac511007664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceea711b2936252cb0e96f0e1c213b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04afd444ebcabada4f294ff4311d85b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c74b8adac2c05fa93ae70414954d23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e130b3a4f9cafe1f0a01311c1c831c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c797cc3db2fa592b18b805d22a64e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109528071994ce8ba1fedbeee9b30e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a1a9c31fe536be072af4227078af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1db00fd5f42ff7a11bc2c2fbd30da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb38bf5983d91696473c148cde2b46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e51ed2f5bf0e905b16f52569bff2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48060277f892b0b78565925fb3d5473675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897eb69904fe36dcd767792219aa263676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd8d01b98bdb2d234503080188d470677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87733e45703717b358d2fc0789bf0c7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cdc60675240fa1131d72feb8b4fe1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec5958a7798a75e9aa58af210be50680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>