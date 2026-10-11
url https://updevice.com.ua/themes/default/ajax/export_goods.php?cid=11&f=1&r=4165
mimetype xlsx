--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030b47dc1f316d872bd2e7d723f7ec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e613b59276e6ca284f6ef55ca3307c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a918cd4ab512c3ad731bdbe4ad14f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9323a9bf3ff6e582bbb57bcd90b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c78cb5a3a92a95d9d5a73f8ec8a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce924b3aaf471a3920639ba8559b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcf8d1be5323224ce1199e6908b5c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5570564025612af13f2877000e15f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3d566c7e712e834d880a67f1388e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2af0c666a4904d6712efc7c4958b9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7840a318cba8e09fb296733dece4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e048c20f50b427c8a3005ae1883b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2f9fa1ef8752bbb730ec94edf54813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6010f49e20f6ef0663589a34d4bbc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16260e4e1c41aeb01826018f69d05c1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764a36010ad413b271fe07bc70b88116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28db6e1e7b5b963ebec8a212338bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7cf54c8af677d8597067a7457bc8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4b9c06c67ac90d6d0fab0f45b34019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1bbbbccf428c535587182c734f0c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e45be0498b98370b23cded5c91b74521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0049866067f26f4add5cf5a8cc65ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cdcaca98e84b00797fc0f28b3ffcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049298141d642a21d0084dddb59ebd2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b8c5b733c140cf092d839c025db0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd32b0ddf106cea99e981b5436ad0c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79cdf2f6c97a344ad472c344222fea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d236e18f91eb291bfe2cc7bdbee2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095653150246157aafc37aa75ed7cb1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2d46bcbb147355803eb655370740c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9371cc24a670e89cc890913f1932cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603d3f428221b90a8fd940f0f44ce8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b532f2ae9ce29059c693d999d081033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df81b87a4deb6511e29aa430a0e23b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31486d35c111e85e8f710fecc77bee6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5024bbcdccd993a20cd286a0c13f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1b9aab0a3bfb2c40313a02d1ceaf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02179f042681f35ac5d459aa2548b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d20c9028c87ee52d260a71239091b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcc1f859910d11d793d7178ce54de740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f36429dec0212f28f79ded2ee4a8f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a117b1cdcf39c87e1b467f2d755214442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae291c975b24a073831a8fe17fc529343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57acb0dc09274f1957be03ae5c93544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911397126383bbb77176a649e9a0d5c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc7765e9ba68140da668dd2b024e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135153463328ddbe2277091266837ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9ecbf9c7c15f263525b82154846248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311236ebf46c5f50059fc491f4ec95449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93304e8071c835c37cdd0009769310350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc125a0b05deda91d94c4957210f6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c73d55cfa2e2bde7756e672a3349852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acacb0607cfb674789ecffb6e75e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a5d8b4438d9320c7e1580dc69833054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f1d6378a69d8bc3cb7749546083fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5d57eca174fea5f7f1360c9883d3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc173888cbc2bd2883f7bafd6da0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67fb500ed48ab3b05bfad9276ffab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba1692e469da19ee04bfed8b36233059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae7891616828bc685035d03e090e3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17c763b1541c92354055e26939a8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98145ae53c00ea4e74ee72b99494862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1600e645b7aa37ab14932764ca97b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f063a607af2bda3bbe48572cd350c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35d3d8b2b92b0aaf78d07a8e0f2b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498da5632f7825508f22934e547bfdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d922934259434cc430b235e1cc2b1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8218bcaa214aec59d9f9647ca54e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e012b9c8d372e2d476cc5248527684f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449e2e835b0cefe4f5868024da804470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecdf51769b5f2cf86e4c4e144133ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfad0291b7e9d03a3b83752147fdc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d923ac853f4ff41f50ffb529addcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fa248026975de5a6b24dada371ac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a41cf8721f230f1add244c76838fc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c1cb1e58ae648f9913887e1caae4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d4c6b00624645c4c32b99257f558077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb922c932c8190e666450fc49102d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff176c1f7ba27c3897b826915ef33abc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f5cb3fec4261d448dcf60e1bd49a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef4e8725083f5a537cd1f0b539b1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746225c3fd477ef38899bb7dca5e0b8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233c53adef3f48ea1b832aad2f67f3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d1e8858401e44140192b3007b938784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3bab014e491f0c40e2adf038ce5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cf9a34ff938372fef74b31986925686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4987b5cbed22f9be53c3e11b6008cb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a14e2df97c104cb4da9923d223d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac8f8a097750a95860d00fa61f070a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563c5baa6ba21ba7c9d2fe50406ce4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056eb64e2b8d938277ffb9d8fca751391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31ae084f5cd9d55f195540fec728e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2dc7491a35431e61a3adc557ff69593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9efe38bbbc27fa3d1d39d3d718559394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bf011bd751848fd50f6933c11a8f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5054f246587c4a44f84f06f6eb8c88296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a9e72cc9103ab649b45c0b9193e7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c0cbef3ac5b00d234025da2fb1f4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22df859704fd05eab66901ffd852699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3660b81441869cd910c4327a0f2cbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40712aa4c26023184ecf28e885f8d069101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb54040e0fd847faf8ed201dae2335102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb9b27b5102d808f1438748731cc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a490c1ae2ce2893ffb340d5e4f86b3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcad588c96f5d36793cafc1f6ed3c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1b0b96107d722d53a6ec6c9a8c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c258681070ad625a571b6c326c91c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ee286fb769ca66afe6cd5f956f73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e678a760f56c2ca8c72d66d23022b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d735cebb1a4b0d1c63fbdc050a092110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637935a258cef438a6f20002c6755239111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb12255bc60e43074a5e8d95c0d1818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fdcf3e74f652e99326b4691c2176f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aee16bcc91be83eb8007a2964dca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6de49f5b6225543b405a5b882d8db6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4fbeb7d269464e0bde9ea0ea0c78e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee7fa4d0159becfbc85fe8a1033d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a19bb792c40a76ebbe671bad3929118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ae24cded53ad1dc38a3116357023b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245cab1c9bd45dccc1b0ec93062f08e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe66b6d051e6f2300230e18da3464d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71411ec91528f7f91abc772e0fa23d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03ffa02f46f4c30c82bd86413613a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe233bdd90cda806ef9fe1d6ea7b0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872add81015bfe424af649170365a8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0e8b99332a1f6d745245b56665b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9e497ff5747259a6a609466f65845127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57cd14567c0ec6b692b196e3e517f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03ed54f5dac4e7adb750b8467bb5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d918001d4379928d7205632246c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f602801cb8a6c42fc7724d1c3bdeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0038c3aad01def99cdba93144ecf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6d277f04e74b977c59b37ccda10d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae3e3e90428326d61ee5ad9f0c680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059407e772c49beb2ad4a85cc3c8dcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a699524b159525eb89fe8586536a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb09577ddc4a83660d0ec38f97f4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7893ba369d4aa109dd1df1ce28962b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a972777f62adce5a785f7c9f561c54a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ba3e161232bf50a9e4621c25df7cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f41c71c3ed1f23b691b5fbfb65bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be098cf1a846ab05e42fbac6a94d0b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ba18dfca569bab14a954eb2b6f7b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96475f4f4c8be47e6f6d1a51d09172f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a687e52c80202635522bc0a0335dc8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b9a10e919a0ddf8985f3f5a8b78e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7b35e73d0dc4a7c94ac69b54d8ecf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526905721afa5157546b232bfb36311c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc7a220a3686c7ab03ec0e3eab343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd208397a7cd96d07c1054281b89c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f31837de899b41a7afa26ab99ed54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894697adc5a691aec004051205669c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae3d08a9d55a9b33e130061d190adb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde24cc80f2863d22e7bf5a02aba6fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f51c70ee6c38ad9774e383a8c35514155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f313b7c7ebfcb775a75bded02a432156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14feac9a89fcac506de0b6eb2228f2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650bf5f0ee915c412d06cfaa3b391c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f338cced687393485852678ba4bfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c3d882c3f07edcbee4d3b11eb5db5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8436b3b83129c0b31c67b5bd363bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e257cae8ad3cb4645ab9d9d8acd9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc379832d6aad354ccc78161f0f3f941163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd625f49f56b38bc488ce8c78354e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe7d59d6f57b54435e08ce286d989165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10500a1f07d6d4683c18083ee6b57a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa947e243be0336941e6e4653f3b12d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c3dc48d522d7006a07dc071b381b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2d1417b545d79b32d4f70d024803169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692feaf278d03bc86c1b9322d542c771170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da3af7152be26ff74f22ca238a79f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308b572d423f94fab76ce85b317dac5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5644cbfe565a31436843ce386fea29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4759ddd9ed45721eb9785df5c1cc710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d27237df9c73e2b213a5055735fad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673c6ea055067ca9fb7d68659cd817c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d4267f48c1b90b8a8bd3c246e9a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068df64a4b561c990f341a220613673178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0f9d096aab5aaab717bd6f7e9b451179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6da8ccccc63ad831f9730ea00153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93416eb6cb23a074db9b96fbe389f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d2a2e1f0240e3f99cb093178fc2d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629251c1b0498380d91fd314456f86d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc2fc74537feff69091b9d23bafee1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5820ea68275de393a8cea4cc1688e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68061c03da73d931962894ed08401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181bf438d17a27f4990353e129d07f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68b09dc645fa1a73d75be339419f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668917e4c12f3d83ae6885f58c0b436b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb2b05697f713f76c81a39c4ddfefb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c1c79ff72e8b1d541c5eb7facf3ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7007a3f9726fab82c1891b62fa8fcb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b8e059bd6d8168b7b54227bc1fc3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8024c594b440f765dcc38769a096c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64478164bb633645e7677bb04bda15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdf5ff485ed1b105ae2b035210f184196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596788f0481bee780072ce75883e58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21bc17c541fb68f5fb720e63eb45e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bceada642a90388a4908554896fd42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da1d7da327a3ab1cde0dc521e5f2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263df14f16cc1cc2f48fcb79b3e748e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12841458b3f319206d16e980adf14c7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c1d772b63e5c4748b410d37ee6fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d2c0e78427a22d3f8764b361074f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d52847d328b2f9ef519f37160b12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be797d586b4ffd1969d440c64ae873206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e8f6b4a23b2b4110a20fde717a86d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001859e582a02b52d075b3331fa69eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ced28b57354f73cdc32026d17531a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f079b5a48f118b448227e81d87c3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30565fc09060c80e1220c8b80dcf7654211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb682da0f67a168fd3aa1b9132e2cd90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447d90902fb6ae4084fa7dd4260905d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc80c6f7d34d5cdecf4ea1a18159f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7111c77f701762f2bfb1b2faf65b269215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ded8811bf80ce0e7ca6cc7c8f07bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ce9fadcd6ded1ad65695f2317690217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6384b417b06059c72f1a5c187b0aa5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffaa95d2759782a7c53120aebab9cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546fa898c12fe58d830bd80938d9b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb104319cda4870745a828fd8738ea5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc67bace678c4a164b52779af3210222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592a59ab1d08e5d04c52b6cb4d3cd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eef6ef66ba81d61d1fb40b5972b4e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd829746f53237fadbb63b34df5d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab831fab9fab71e7db13a19fa9e5b9e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa20b1fd19f5f89dc2c4916feabf8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8521577be14a4cd5c28a5aa6929b64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911400c7ffc6532c7204bae396bc0ec5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e3a26ea8fa8686f3e53166c71d4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459bb30a0f8efcebba4c916abba6c68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34151507ad7ab4575b061f1d0fe0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36898bb5c9c92793783c6622a22025233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5704a01e974f24dba9299d356f479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7823b2aec6831f42bf31d76cf3c9ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8a82a51910620a0d3af093e3fd6fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16971e81fbd85c1295ddecded15fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485c496905dc8a5889e16f76ad40d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83b75053cb0963fdc2c975b11056ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f7b1b93ad3016c9af0a10aeb4ec0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86265f172da79592802276b519ff64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9923fe83fd6091e326a738ff23f122242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fe4800d47ea0b9410cc518153db76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e06bda9a75bc2249261c4dc52add244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe70abd7fe82105998aaf09a1b8996c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f160db483b251de5a06c198239fa24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3ae916808032246df85fb79a0d1f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c664a1bc3aa514ffae05695905a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415d90e8ea5645bad0093fa1ec55e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878571c64f6205454d5762fc5c2c8723250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94202bd2ac0e5d0243b4a4805285e34f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d285d069e7c86ea604244d108acb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0686f8fba3afce4a2a940d97a733b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d8b31f400292335f86f30aa8cb47b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c72e5cd54125d7fab98ad0284b34ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13856c5f45da4cce3f69de782d6d78c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfdb9b2128ed780d4603fd65c4bada257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a38ffd12d808fc4d2d7091bcc73e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0b176ebbef2b13ff7c2692cf09217259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b9658b7f6e5069c99764e352d6e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b58d08722436ed40b17dfc7ebca19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6466e6387044994be996b826717a8c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd6eceb3aec0b0a846a9a64eeeb03a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d74a88dedbd798308e4008659b74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b294d6391b45bab729bcccb3af73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3952cec6ac4bf37e5ffec1c0a3382266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d18b63abe1890ea281e80d6e53df0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e92495c860942372a4453a0c2a5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a7d6b3c861e735d1d5480535ecb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e566b72624499f34085656a7bcce0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a37c4fa59408969f6f2965194d6ccf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689170ea5fcbd2b7cec87302863788a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce9246d9a5b6387ae81cd0efb3c5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa905c2a37d9437b3a4e934920784eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f9fb71b43ca7dd74987b8c5fc5e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0340f4e8a904353f08a8e74947a294276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc180eda29c857a4514bbb321c8f3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09418d4a651ef73caeaea9fea53cb2ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962cf4469298373aecef472c95e5c29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba20b58a31e6cb6450fb42cdbb3787280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db574916512a39c326ec1ee3957d62b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be5f03ac51f8c3d8fe21ee26f2385282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70577db76154156656791e114cf6f3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e97f813c32127df902a0ebfc4bb15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e40f6b67d78dc85796792d2a6308ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ea257073edd0e0f3c9b5c7ec3eaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e267b0aa9f4cef8662d188c26595f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78007a1dc2278b7f2f62a88c9291e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffa4fdc90a02a9e7ed81bef8fd4b1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d957535f5d59b72a8fe35e37f6a55be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab915d58b2087ee7df8ad560b2c78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba0e0630e4aa7b4a2e0329315cc95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a636c741aad6f265a00698f283d7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce31de53db5852ca8bf75acd2e745294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d99c204c1b4dc98654f00a3f3df3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f291885c768a85cfe28805985add1b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3610f2b2a77d60f9d342349fd4b26fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adecc0131d14ff792de264e4de174a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd83487c25e9a7b144bcf1aa7ced4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46662ca620c393ae7059d80705a73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ffeee84f849b8e5926fee162e785301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476307ebce551b537d1436b3e70b6c39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b237753559068721254d2b3f248dd4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623f68ce9cf22b87b7a7e2e7ccb3167304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87920cbb8ba6cd0fec1d4e8ba1a3ca97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe534884071cb9b6babae5c903ef360c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d2074f8e745017118fe0276c850c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294ca776565d235cc5d20c320fb9bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1584ef51f215cf11842766c460feb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65aaa2a19c8dcb4816afddb0f7798310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73981444b488806dfefb1a8e9ad8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91af942196deae171f18bf1f89ec7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab773f871c8da2008910e667eb08fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254da5e903a77a1249e1b8f81bb3423b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7579f1bc6a1b75a789b52befad858315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883f8e3d49836eb3d6fb7738e72867316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98522629a89eb462788501d6e7b389317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd12a76e971f936ab9cb279fe50b7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5380dce799ea426cf66abfef3d4ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4787b09e59195d2f29f8c01a248a70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064449ae68d26f0d4fdb00881c398e57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a194896a6806a746798d7e005ceb646322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75291cc914f5ff9bd33b30d5289e9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb03b6fd7df3ae3cbc7946432c33b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b189389a34cafcee1cc53c0b54c401a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf74098dd750269005a5c964755d8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097750f4a51c3f4e8b0195976ac6663327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9dfa0ab65a1c8a023418715a7384328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f60e0cec6ce87c7d683fe7be85e9c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf489756df6e68c12ff8195dabefa932330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff26426261d5a87056dc6729ebca7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300ae8af9a22bc43e1deebbd752ba9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbf4ca99c63ec640e77c8e56d8a31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de735940d537703650f294c13da1633334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08573f56146f3bc616ef6bc8191dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132938f0a37cc42b394aa26d685914336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4bb85e679410eedd52062887011f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63152e707e5f3b0bba29bb28610ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4a91c945a0772dd18fa51c4d1fe4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe2ebd7008895c565b9c66afb9142340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba0d786d37eb83731b77b0085d24a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775596338fcbd40bf96f9fd6c8118a2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1422a2ba58d438ed6bd5ace4790f178343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efd062ff40898a122cce687bdb041e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7c29333650afa27a80910c6a7c8f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95482faf630af8b6e60e2cd93a472d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e751b052f17a1ac46fda3e103d8ec9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968583df99cf9e62bd41dc0130cc0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8621e59d004dbea3505fdb71cf8bbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6593e3c307807f412eae2a419436e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cca3584fbb6264f7afe0ac43e8ad6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb3331b7a12814cc8f089d0116589352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5311333ca15bb4eb4532d76be81867e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3d565b89a5bcdafc63493646fbea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65ae3331427b2d7b19a1c97f53f31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a491752006696a71acd9a041c04016b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b345acea5e0e3312cb57b3e0bea78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5de11ed266bb68e72f571cb5b00e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a103ff844a1dc7bc0867013068046359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d6f1ab3b6342f02acc5a40ec51a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ad86cfca48e3b95edfe032c1b14b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe069946e40dd02afe3bc12246b0c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bb85d97bdde18ebc0919a3a8d467363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa4ce849e071eed29af36a5ba2996364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e291ca517720374b7c74248adff64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c06c330aad80b3d18956ab9a4d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6dc83dd7ee050b1d6bc4a890dfe2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb123db6ad5542c4aa19e59bf86f19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcfb38699ddeca9b57300d77483279369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104a0249e29de057a14623213cfc36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b284d3bae3118b4922035117c4fad09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbb00b503c021ac6ef16dbf2d77778372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc30ae110b1790289d701bc6961edb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2b8f3ce984dc3da0199ebb32dc4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c40eeb30941986e3187ca6c35c33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3fe1223343a2d6a56d9f022541038376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626e16946f77e850d35c40429b9923377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6bf78f3d387727f2152f0637cec5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ae6c1e355594fd4b1610ba5130ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25ca28d46c89b16aae183b9ded78dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331d793adaadbe30854dd090062213381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af85f607635f634d74ad7cb809ff87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d7207253ce98a268a9c6f432b2ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732087eb2e303c97f3379c7e1ed032b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d8ee00d3d5dc78130dc7c6e253c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3023b0708fb7c6bcc1ad3b25fd725f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87bfa17ff8afd092a22f0e2e2c80a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bcbf6bd3ec37bf5898207be89103b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bd9838ee225dc303cae0aa462258b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc768a2deed32e6285bf6340d4a08685390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c20e3e6f91fe43880e270be74c40ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c93491303b6b5222e2bd0e1a5cba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc0723161d858b1857c58c1ed9cefd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff45cba4adb68058b9fc925a69112f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e53724b9e1fde9606802ee1b091bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc66fa9032b374b61fb9e56ee3d171396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ac1571622e34e78e739603506832b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e250d8c16f0c23617a416e7497a5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeb4b3a76e0cec2a6269866f1310b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f00c5f008c967e70979af72285aa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b706c7d4a5a048aa6b28c968ca07e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701c1e8001f9a4e5e7785af5e20262f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2d0b8f44a49c84f93475a3dcbc23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7baf52516b75731d3c7bcbf7605ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc606e6493e273c66c67e27011f149f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4179b65145506df782ad274775aa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427795836d45b9e1f5090a456eec479407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd75fccfc88eb5b68c7241b3de42613408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d8e0d299da5580f5e5d3986476c75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb99ec7e246cbbd125ccaa6f478b062410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c4e3078a7d0c07efa03d19a8178b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4c27ff12e073e3d78454b7a6ca3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b2391763b5130448a62faee73a9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8461df96665df6aee7c92421cb6efb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1fb35db7281a614c72019a757001415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c933c05b0a6751941e2d3b12187736416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb6f48fc60ac9ee468f8fb2c997cfa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09536c6db5fa18cd501ed842ca6b4f39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c008eeb7e86f9826e968b4fa4696419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af4fdd70ef4c4d2137d37c5048824420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736f824639a3744951b2531d34f187421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeff5ad65802e06b2093b79f415ff9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4953ddff98ae8bc09fdcfbd9cd398423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea51a3092d6c5519b88570e8ea6cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9d3c5f725d3f33185ca5397a13253425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d0f723e816c2cac5aa3bfd2a67ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b20f596ca4bb61aff2c429fd74dc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c4c1fc900ba8ce69a6e6e5618306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57113c2deba25156216519a4c9b3e61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201c4414c950049dd2702637e541f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f4e2bd0dfe45ff3f6fcab1bb04c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c1685c5779ce5ac0faf25cf47b8ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663a285cf303a4c93ae8ebacc5fa0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f270e0a3010543206052913e32f8cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22dae1d754eab86b9373cf71297bb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743649d9f30e5ad10c766db865ec27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b06f4252fb3eedaccd4072dcae61c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890addaa508c42465b9a17d19c9a06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce145d9553c87e5d554a38cf38bcd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952de48510d47f51786dc5713e602e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2a9584005351abc03abae0168d7ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d7c3e46e5494a0297f5854c5ac83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2acb871989da9e33872ee2f39fee2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f1dccea2f94ef813bfae7a0049aaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e32159f23eecaffe7bafb50898a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93985225fe5f4ce2b4c57c0c76491d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a02441258f087ec1d4142e0ed172447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707154ca2ee4931f6f47d85ba65185bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e442a5cd4b9ef0b6dc7cf471f127118449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7be72749775cbf9497a1db07c62f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c3873f1039a0d81a42f51760cec02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e9c9c5c722e4b791a5ac62e1986f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f84e9a5b6889fdf3b6c0cfcd14e8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605ea89e5306714e11f654cda5dc8ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc466e9d32f02d2e76f2607500ab1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e83337efe4271724ae4213cc926f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859998e0e506fbab285482c15b8b77d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfde5fe341a2640c0708601cf83781458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa85af9324293bdddfd3ab0abbade459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cccab9c1ff48898e80f4697411f08c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5091295321bc1dc2a0b6b47d76a146461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316174f0038339b0d62e0bb577b8baad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368032d30c18e3b9afcdd513fe318d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705cb5d5f44e91878fbef4128ae8663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939056271103afd4489bc5529e4859465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f059785d87820809802ea868c2e00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6770978eb5076f7ce8f3768aa29b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d00364373e2042b815dae41672f40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594828ab0a57f1ce2a759fbe465f0be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad04a5b5183b88b9de2766d04910b50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d159c7f0698d90521fe3713a5b493a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e4b607742e9aac3192da331df941472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212bbd575a3b8cb7e5ff58f35b5df46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be6a526e265be1d862e74fe0cb23c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe52a8ae56aad1b9eddb2e8ff5dfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd5f9a567575d985800404ff2b45b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d95976831af76a6ea911c6b3aa86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b208f667f7a769d1c9d76dfae9960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1665a0f47eb3d771b773c2b42fc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d650c7a4fae0c8fd22ead63be7f07e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113deb6ec75874e498f0c1505e542ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae21da7920f44e4b4a285c15d3e0b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f218373d6828741504a2cd6f1022a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a1349d0a340dae6611f71c1ad5241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ecc3cf737f41a849f6a2974f28fb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb723f0c6f03d72c553643a630afc1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1d10cddbbe428cc0fbbe28b7eb203487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2a6fb0f9c64bb694a3660782be12d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f94b8af84285cc7057d83a0137df6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267bbae2cd06dab25fa5251e26944aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99905d58abee38869c20b2920fde53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f7202ff6ad34816cc553246fd6fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfb0cbc411280e7605dfa9f879fb95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6903e8128bc51447422ff9e5ad17304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336bdbbc5c3118f2e6df22b48d1d41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c770b78e0d8c85a9ba57ebc64e06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4ee2208169bffef34e84bceecc7d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c534326762230e57265b321c6e558498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d429c49483cf096885ec65aaa956499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dfed98d491fec62ba98e73a445246500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb193f1b9ad38dc74159b0a4c76d3aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aceba3026870fb3fb3be072759c4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cf5e6dd0b8da4e1efd1e92cc99d94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a2ceba4e4118d4b55119ae4f438ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb1219137dc58502ecfd1953469bb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56981c4cf3efbcf606db5e0b08a24ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb456232030e71a36a2a8cb4aa6cf6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fecbce6e51e2ae60cebd4dfc8b709508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef50840299b857e115d1651222d66f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414a6afc14c0f77719caf2f5eb0fdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15978a7baac19ce8d819c544a98d9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d3dea75df97838a6ae39d9f4db26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a22fc4fe225c87e5be394740de1b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d45e2e6205b8a02d3906776e862d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d6efe36fc1749e095d1df71cfeb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1479e770bb0595105722dbc4a17e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af45e50a54719ea35d5e4dd45ad5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5decff59629cf287bb95a6d737a89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79db1804001847d543eb2bf1b835baa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d119bcf30436993f097d9311050c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb8c0a62648c44db486769ad6db24d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b10d66b831384a193b83c66d99f3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400855ede997f5a3c0a2b29172989828523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c793252b4cc89beaa8379c22817f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54682dc997e3ad2eab6ea39149f0a54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738115f92b935dde9a7afb631ea6964b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174861e2893296d0f3d5bd9846ad238527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548924834fa34a9df252376ee94165ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b0c285e22ca0a1649d6e78d1ee36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be517d3449f7e3c00c2fea0fa6e46f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c7d983f5b7b443db0f549540a2ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea7e714f276b0701df97d540634cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82267c502c6988481abf57d7606db1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c722e5b69eabf2ab891450411ceb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00867422dd54f1b2cdf6a4227734ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9525c4b33dc5d2f750149679c75004536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e9188eb5a18ed14260e09e8ed20d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d86630f21c30f8804c2933b1e4e76b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6ff0aaf1006ae5e3e027e639cd48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b09d3a75852f1c9177dc9ed30b1d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a818603e9ca938e7cdaaae3752e16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf433fe5b8f4394bf81ae9209743de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a53f75fd21436feb7964cdef5727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31dde05871ea4f24de0afd123c227f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c7885b332cce9851ffac77162ca9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d8d01396ade21b44ac555dc56e8c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e7eb22be99f1222095c70f861323547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d10834cd4aec6e8852f649d0757ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1113c1ad80aac12502945a51d3b940a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94753b723b804b4c12c854985c04f671550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90443cd5ea301ca78a5d479aa3e8a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f404f4c30ac49e43ec0953bae0a4e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928d482a1fe5dd1b03e8e361d772ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3337c137fb69307e4717b2df61c9b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb379b95d4e618c4ece1001245267555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a050115cf58eafc0aa71da9ecc36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bfbc021ca5f5a847b6175c9e48bd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ebf4ad5291ad277a0b305a289cb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f901a4cd4b5accb962187f9468d356559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6546e91e22de5fed705ce4f8867697560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c5ae9d7c7e8cb2dece3e5a8b6cd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52b88fd26f090e170446bdd63e825562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6016734c75026860d21b33817bb150563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad825607ab17466595e1df7e5ef2a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ae2e68a7ba378983824f23c13716565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aecf965e0af772f58af7100696d1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d042a39930cf27beb119055dda1b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baab7943f7c9c16883a0ee072ed42e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d0eceac33e15cc9e795162a5b7f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c58fc48bef032af1b0329fd81b60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44849f6ac74fcf377d2b25602dd62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccefd3e73a8e3cba276733dff2884e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd265dd2d67233b5848e1e66efdcc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6b3cc95977b9088242b76c958ab4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca2deae57a6b0fdead7700dbe9b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5cd5f7621494627e248285794f15f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c656ac4dbc39b90d3a9df725a2015577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e47a2986192306929a1daf372efa44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a382ee71ec758702546ed3dbbce7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674fae2dada24574d5d39573159492580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b926ea534e41eddd6d6c521504913581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ec809ff5971fbdecd936bec4ce8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82cbb44bda6408558698f521fe7333583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cdbbe0632cf3f0bf48f413479b21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b0e918c77c9e2193b22e80f607d2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3562c82e295897d3bc6132ffbe2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bccb518c880f82627d37d61a025cfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da867b0290898adc9ae31284536930588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a14079a4f05dc08cf592c5628c0de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e156488c1ea70df5434af8231072285590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409315cd0b808ed2c2103a9eeb074c5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068da5fd8f2efe574d6bc8d46b8ae97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3913370ca46e67dca6b96a43f8112593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a86fc095f4e4401eca3d17e6e35b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859cc8354285b890e34d4c026eb8fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d154347a2c6902e70d7deefe44192596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08751b1691dd0256809232beb0d9b88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529bbb1fe908412f3c614e5fa610da4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb24f000fde1a9eafe5c1304f2dfe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8885b0b75898549cfcfa9c3e05d4ea8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bad30a562a3132919fdcda6989b95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473dafa4a2cc6ab32a15b83ec2701c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca047f875e3a12abfa9e7fc189f7c9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a9a396faa199001ded5db23ee3f0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e246da90a4192ee00e803fffd13f5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda333a724d665ff0f3e78848f760d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01e5710b94e019fa3d5229ac6902c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb350e5fa2ed693bc66ea2e3626db2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48ddbaee41df9b20cd2147a931023609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f00127d1c12591a66acf0564c4199610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf245b4cc2690fb82317874364aad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db89d349e4a4f6d67049faf3634512612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973279a72221df2708602cd7a1a72dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95809adc7554274b11b46a183ebcd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d0fc68c25b2604aaf44e65390a759615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800ef26969b26c78fa8ef3a26b38224616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483a6a92e826616a7c4b36dda9a124617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47e94e1804cc456dc15eca183ba65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de315513b44eba4468c81815b4379c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8383bf5537c6e225ca0a7c360337c7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310d2bf1d634a9070e33251c4c6245621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974af271b0e1aa763006ca381fd70b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac208b14d46bf22450ca888e184807623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb216d954522e7a24eb885a0bdae0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad449b1b434a1d6f029a0bd276c41c1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081070f75ee2871dcaaf572af1cff2b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04393162ce36a74d6fdbc35c14f74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5073e2b77eb72f7075bbdf65317498628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469d12570931f4177193434d64f0fbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f968365ea8f8a349c44ad53e38be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911808aa03118e6f8893c7f0428b16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e309b9a2226ae85550f2aa37c46e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb27511e32d78bffaf3040c8c34e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da68b8b435a9db69f9602d5a1a579634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095a4a47d841a33c06df9701339c25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7e41437970452bc64a146510da6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cffb5b9fa81c6ebc9f87b78c8dacc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c886f9f95ca501e3115bc4178b38b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce152bd607e91c88b4d752f9f1172c05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596140e512f1249a6fe7bc98942258c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cce63f1072c2a07dbfa85be5bd323e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf624c91f704068e4a59bba27d9980642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9aba003e122c89cbc58a8e8749ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433235d864f1fe10feb0eb9e64457e5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e693b355f14af2a7bb4dc1bc0d754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f70e1743ead82d772735d00680d2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e682862ab5be6086ac15748ef5ce8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf12ad984e3f3711498527667c925648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a77907e7f4d725d18bcb10007f1a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8790a20272efc24677d1af6931374650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e14f7308d7d77c0085c0570ae413651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7edf62f4241be72a18245f4af6904f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49223e990e2f361e754543f2bed3bf21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b48fba86a908365f022d54fdf343e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c640ad5b119e210623cf9865f4520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50599f61920b104a63a2ebf81454ee5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3e06babe00a2678253682869ade96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b90e61c7c15aa58eebda2427c68b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbafd681e8c39606b75b3a91703af83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b912b95738dbcba93d197c24820b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99880864db90b9861822ba9e3e3f377661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd34647c68a08c0eae1d40ccdf1a093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f1bab8e2af7dce60d580b1045a580663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d53cad36f11e34ff4d9eaf40aeb2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0554ffc815951127e017c592907eff1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e3500eb22657b43ba89586665a73f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a8a36e458426cd8051f245b6f9c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2574a8f9b1901a46f887bdf41833a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bae93469c3d6730e95fe430f55e81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528383ae4013e9bac8cc1a8ed01cbe9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4833da2327f77910e5ee1e7103907a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9a321bb4eda055d636ab292554fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dfedc18fa52ab3a35bca61d7c5a54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a995535b086b27e5d102b47e344e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb021addca5869442c8b0781f5a26dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0899b2f6bee821b69573efda277164d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3e49e1ee685491749848d5bf64fb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01e682d06ebc66fd9713909b03a57c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28bbceae832e75343a0a5bebc710a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aad3dbe26a80697e0ef16d5899bde5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ce0051274a9b99420f95a4a28670681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c0721a58d969e366f972fff44f4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348212c060bf0d7159588d4fb50faa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693f8b220228b47dda1ab6ee282f0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f0adbe4203ce9f5f3c9fa461e709c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d948f5c761f5e194c292482995802d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b75f51585adefa20f30414e98ac9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd66752c4d1ff94c44fa53e746b25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f0561a7013723ceab3b5b792d6323689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf3fb20081bac88a4ab8164398d72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf0c58abe85a6e47735e8089ad3bdc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab54a2a446e310bad2ed706ef96f37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a44f6c0b5167a325f9b763e116adc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea0310ff134f6d8eb20546786771eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce176859b42ffcfd341f936c172d6fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b808d6e6a2069ae449352c8f1e8029696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607240aa6b84b8693a0b15bb576c6b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4129dd8a2566b1d3c336c85d5d20e0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975061233597e31bd7bc2c8dd53e5507699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314298d7944bf818f2dccb34b9af79bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936924bd9480fb93a2b2b33022f4b742701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080a45de9c7095b5aad9399f2a4433702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57753b7e22329bd2f4e8e2759f99032703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602503d9800028b98fbcd8c943dd6be2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb894eaf4afa15344207b0b06dabeec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305c2679464ff49f53b582d1524c03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b489d55279d5d21fd5b876d64a156707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae56e7429b7ac1dcf9947cd41acaa708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c48a99099fa105eccceba85f56b551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df91f2e131772777e0969ddcf361a592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569edc79ba67a1fce042003e5bb47e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273eecd3003adc0dc4f09b146ec90f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd63600b27b5952879f0d6f62aba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59ac99e8dd7bd5fbf65c35f73c053b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3ce48916458f47e7ef3f5ad3f2a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e9d2faaf216df526e4f2e108edd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930137d2be11a1f09df9f5ddffb0269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d18d050e6d9a357b8524829583000e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91515b8ac33e61b3e844d158e6223d4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac664ffa2a530f86d38c8cb4cf3ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde51845723107e2bc4e3b9fa4247de613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70ca88d0926347d6cfcca61630ce714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53801c15c0e25823c93ea7f3c0fa8cca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c8436ac267b1e746d207df80960716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06597a6491a1f49ad1d23c2bed24917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d7c732ef09b326cd19390e57878618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea90c0bac1986c3a9d9acd0b800d0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f4afb2fb763502689cdeed3ec6d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e995d413a0176f3ae60573064a445d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb469583cc526fc957a85983b4fa98622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34b5f29d0f59d9ca689a9a24c815323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a020cb8ee6184a65fb86e971f5778f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df67fe43daad656e4246f39fb3052fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204d228fdce606f7085798bbbb16bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f5ce2e3b20d647be89f0429ae9b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716366e02b30e1ff2948a076a7a961628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b5d73ce82e275cb69280bddf3e0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c51ab9d0c9b8e0bfddff76ae8b6cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4290fde6fb973e914862b0e8fd4118e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3bb5c02a1ed3240b2bd169a01efe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca03e8d4563c19a0f76baf7eaae3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c931aeae877ac5809f08362bdf2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5b57ec27fecaf65ed29bad62ff41135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb95bc2f5f288744ef0de148c8a0f1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffcd275dbb4ea016b9504363cb3c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60c29d158e1b4bff2569b4d47be3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2a4a7a4436c95e6030e37d2415ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5057f3c6e2fa9ebcda542dad7b866d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7306aee2f46137ee4a757dda9c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b66fb741eaac3624ed76fe5055f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020aaa129f95512862e62cd8b0c91c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452346e77e816a421a0ab7996af3a9f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cceba99a8a35bb3252d20036ee659045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bd4042ead38d39f764e0dce4760746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f5626aafae30a91b96ff005617be647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a6223eb1e0aeb0b338380f9a0bef648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8a77dad560f5dc55be9bc56116c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db1d5d2c1394125ebb578cb33e965e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d37b88d3bce5dafab586c317b8fcd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b20b050f052d87ac151efa50126f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c553818543ff891c379c075824dae553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0efa8453bda68747e8f640d1bfce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae853315fb00c109578a3fc940118455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68db486242dd6dc4f9b0e2cba6125fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb26c9bbe5c578f36f66a794ee8f5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652827014f7ee44877bd382897af8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf31f269f0e8d56f2de7bd19db3b4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0265944a65a4e7581ad34776b9c462460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ac96bffdf1130c1640d8caabda2e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c13ddf49dfd1eee45e21d93dd44a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa948041d16fa2ef4b365fd5cf3b78363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d727726040cabba88319c2868b95d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d06cdc55c8e636a9b75e5e883cbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97390506573c391ec4aa5d8451dd21066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a63bd8ff67a62b49f3e79809953d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae842cbe4b8dd86740bb8f1b3bdbf0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b49fe99b9cd4a0be8ed8fbd50de61c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa1d1eedf664f46b8701c04a026b8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37c7aad8c87cbe8a836472132fdb7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb577d44c13863264cad0e427a76cd0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47100ae4fd5d9518012c68df43ea92e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398834db4f5514848ce23e12448ca71f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a88c8e99e77b8bec6fb070ec5160a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620cd11c4b044b7b2bae7351669f4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8a0ee9a3ca3d354636328e46ff5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a621e555b4c702e0310ae6b06734778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767282fa02c62ad4a74a70e2d27ee8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832ee659ea592722ed938187ae318280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3e6d01f491b95984cadc772b8b8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4edd10966e60b62f1f3544c7347b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc128a07ef082afb9013cff0b88f8c2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b08b9ecd78782bd9448527d072cf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a56c15ca60b7a8b1c970e375d2ee5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceece0e8a164b4af90517ee4f89f34e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e1124ef255204971444c0e57db47387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373a1408775a6ce475abe607c9f38da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be178c066cd080b122bd6815e89c43d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2ad14f65af8d0dd7c6ba228c1040f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31a7c96b582b755816ced151d2831d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836feadba50a05e985b937f9394ca86292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e391ea7c0b844e9684c635aace4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ae31274487312199e97819b65c4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78113e241ca6bf0ffd9bf80e48882a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afcaf7f525d08e37633463f46c22af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840a7107d927f2c8a487da7482ffa6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10f12c25c077a0f7608eb4f4226f5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ac59870eec28fdc9a0bae99fb427a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a62e7f42acef9e2a47f61bc8fe28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9160c59a04648373b7685e8db5f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b954715d66e05d34aa5923bc653d4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68dbdb3f149fe06da29585bdcc96e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb656867d43c60eba3597d7f640770104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ca67003b8db75c1a6cc9761d19c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc424572e2bef712074c84be0446638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb00322c610de013e93b67686d0275c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d396cf9183e45517e4912ad76117b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c617346b2deacdc2e64bffc0ea8cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ffd5798fa03c0f0d3c0dd71578b22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc21abed127a47ff90a4b61dd0d9df8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b965c11d81944cf11e64216d63cb0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd98791f4a939b14df4fe07f4abb6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541957f3ca884d675eeca22ab1f4cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3b7692a58e6bce34166051f14e29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ac84cdab54e4ab465def4c387475f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d838f07db657b7b834d3c5f8ed155d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96444421b324b5dcac4c252b5ed8e069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03976e8a014fb14a76c21e896cb7586a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175556e179b5c320b39fa055d695ca06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b222385cf59adee9d54f2c414029121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee51244cbc6dd8b1866a9150852dc31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776275db5675674fc480a019779154bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803e05313f87ed35c6dfc1eab2e1b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9bf57d2b37024c2cdf98af1cb59eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff867d88288ffba57f7510111c8607126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd1d1f06b6cc6dcaa186698192f2c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a03a3caff80d3a5d2ce567843180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d3def09f9aa5f93d11495845cbff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b252f7d18095f25b319a6061f8b97b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49106e3345ae70584240382c28591f99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d21e557cb1fc5b1aabd57ab0c53f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb882e1315de49a1e3276383b648f42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a16d3df7cdcaf1b5aa6277bbc6d15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208caac953700e3ad5e3de969a4cc29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45094fe1705feb7705d8c9303b61df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f34287f081c60414c99da78458dd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00794219d2718a6ea3c468d296de7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6bfd23fbc5e550566df0d2c35ea37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773bc1a5b0e77af9fd1c3bd926427e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8940a785af5d567e39d368074f406b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd1f0fb1d911b72f09472d9a8e814142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cd850c301e569af1afe2601863b23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce61cafcc5a3e924b78f29630fb99f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb970bd0e6e70559a353850e5e27c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dc66d1104c9874d738e59d896e0d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97fc9e5f69600455b0fda8c04480fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d273352f40c2fc6d64f63895ee51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e6f979d1118fbbd1c038584978e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b0b9cc3a95bd2c11c4e3938b8a875150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17725448d6b49d445eeff12740f77a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6b44420eba827d3ad6e6a7cd31d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480fc85ec2cd8f99f3fc5a7fdfeb88e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e042bfc6d230ea87fd6cb8c210bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f97c67ceb424e1a7b5d0283f90570155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d98f328a76da808805f76da406ead156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1dedb1e7f05117735b3324d8e70c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6797b64d2ea7e12f1b576c23474c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7762a3fa9d75a1fdb026d1a802603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013ca085887ac8f45129560a415bb21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8306c2d86d5f112f61b0b9e21272b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b6ec2a2749aec3e34de37d767c5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e7683912c4ae36fee8000dd986b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba0ab690e54d1b669d38b8d11cea7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e3a8a59c1d60ef128c62ec95038b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a229d3db5686934082062fe5dc318a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354fe33ead0826cb9ab48db00d8d77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f731ea3dcc36ec29cacdf91b3d6a4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e47868606ee48a3d50ff30e804a101169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeab340c8687e8c75986fc44fbcea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91adc352e761583811b6e18b4f4868171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda6a26c98bcc8be4d21dc99e62f04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e31ef2c7be2ae7b3eccf4f48f20a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b83cc3529cfa8d5eeac4eebbfdb15b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0b8e4cb39e99d672e49d6ed9cfa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125650e84acb0b15d7a43d78a8b15c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc4ae33eaa292e05b0f98650d11fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd50cd58ef0047e138cf4aecceaf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05e77dc1153fb69976a06953ed3833179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b57ec03933f2bea39a42fcfac0e12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14848fc119edbbd0fb102b459eaeb7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb321125d95755f13da54893145e31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ff44dfc40401dd589f450b4091ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650c89be07272ece446411634a4ffa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a8fbcc4543fef7a7ee55062fe574185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8574dc49e79bcd6f33dd122d168af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212be352c0dd4ef1003cfb86a09c512187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648aa17f7fe18d860a3576dd271acb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca9bdc8d47b9ebe5ffe32c84d424dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e4885f4b00bd2180a5a723e15a663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560cfc14bdd11e89d82092d2445f7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfde782b5f5cae543d1b55eab74ac7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaab79c58a38a8c5212c08e57c94f13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e7106a6e5882ab847a8a0a8af787194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7938be180770238efa34d3b038c43a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3819496b49680f23e0ef1e96be1e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966807eea563044d41c21a09ba91cf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4badf35be60ced8bcda7659d5955c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755a8edb430499d23901f07973f139c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74801c6f31a6f75dde8782f5b4c451200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341d8cc232b7e93dbc53ad0a651ce5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b1db2ef6d52b94302a1bf3542dcca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eff02832bfda54c41a90453b74ce8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15952a37173f151da860e26300d0b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95616c09e756e23c449b6b947d0cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fea5a7be8f988ee4014ccbc90b5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e1fede9c8551fb6c40b54972333e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e1e531f107a56ebb64e908706e449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879dc4adfc631d3d7527634092321ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e9ee3e1770fe54689e649e2b5cb80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05df55bf230c4157e388cc6b38dc07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84742f43e8d85aed16117157fcb3127a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f739a32b58adc960c10eec14707648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f369e151391cce1d17c9737c885eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310354a1072381c441193e456027b983215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774be7de7ca194a3163130f1489b008216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773968bde4529c6037bb4d69fca2037217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef437538e89bf4b27c7fac360d06e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d69bbc17f5478458c6fa60f44e8f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c0bcb6fccdb6b2941653cd3043121220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a498f9e58c7855b59a2ee7e9bfd81ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f9b6896b8f4ac17bd6aa01d8b961222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd4a8e80a2148ccabe43982725350223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad938a6015ee68f4b03f1b46caca72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b234d5806c139f678e1bc9b0b12af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5c335dec7fa5d45c08ae3349c5cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ff599c82aa16e8fbf07286d9173e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14e66e7953a790bd41e7b18f40a603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52155a3f6087bf6139499b13d2a33c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368cf69644617218d8ac78a32ce0ce3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a760f469bc3057080252414ee06db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959de06993947e608f4fcdbae376296232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3938e8f9b001956a3e68a0a00f863ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869b273126e3b7ec655d9567079c01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaceb50d80e1296189512aed255924d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172c0173ce4f5e07e7753bce3cd508236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a4ae3fcf06cdd813316664b92357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda1d29ca0244eca44d0588fcaa2921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489f9d32ec28d5a144496629618beb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb3100794a7ddc3b35f7c2dc04eb04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2addd80133d0d5355e30c055b63b35f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408551d33f6ab47b6944e21b5689e268242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af6416fd6359fd653720383bcc4042243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96cfab0cca949853d6822ce4afccf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a7e64c56b1809baa8b2c041704ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14943e5c2830e5c4562ebd42c0dafd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820266dfe4f94aea8eca73400d614b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed004e0225b2b20ddfafdc79a255fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35516004b20faf1f01f6438f5f981b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de9dee79e152afdbe0fa5b4b02d085250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab36b949e54cbe00537e135090308c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617dcdaedd92eb5e8a739fdd73464bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa230e61cfa740d4281ef7da8a377d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1dba8b235eb1755dc142172dcc015254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a624c9d5106c359238638fcb340cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74ec91ef8a963f731ae4973123b48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5e0d21aecb02f9a2c01e1b2458ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe346117337feb2e7340003bb8bc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b6ce873ef2d5b8e99dc796c1bb69f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94fb4c2787b7d9c7b4c4489081daf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbc39e2593ffe92d589700226f7e5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037cd91be12501ab10f2d2c33c69327262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84dfc81694ef4df6383cb3241cde3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7717859dea9176aec79a4c8b6e6dc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ca92ee5174fe1fc0efb1d3146940265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868ba167fbd6f8935daa93d4df12c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984d949eecc2b782982a4b36d71f6ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bec93a9dcc5a1b3a9b6784b9dacd04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5376533e47b723cdda7619f6f54f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5afde3ebf846ad096e0aba3fd6e70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d54ab996934fd68ca0a9d77a4a1f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8137ae8f592e69e4d5de94b3483ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce07a3e21e95c565cbf0948c0552486273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b3141a2bbcbe85c8226bcbbe8dae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4afc0cce839973a623f23a456747c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012de107c8e769ba110fbf657e41a84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d161102bd7fc8495cb36da2b98bb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76591d09bb0103171dc9f03eca14f574278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a092b9bf2c992e0dddd380526bd24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe05888fdacde6abb736f4a3047f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eabe6b5f07f0e2596c4068a611f3e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84bb9d72fc315f186b66af5c76d064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ae90a41ae1c29c81973a2a4a1d129283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b8f5350c5a8cfc6948538bbdc8a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f029e4a4b47efa3141d3d202b1b9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62208c8c6cdb3c3e0eaed3199a0239286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8e585c3f60d2b29bcd1f04cfcf21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7bc5c72ba2bf712e320f5212b3849288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78358acb216dea9846addd530598cf0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c4cdfb27b135d896c08512756b58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e040cf8f79c95c45a171a1e2362bfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b5f0d810e53b4503ebc30fa4041d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282821a48a36ad53abf50a0051e7d901293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a3747bdb85bcd58eb3f7ce5328999294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc1c86824b4c55e66398ce17a7fed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58d2fce716742c351ea66a8e19a37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719efdf15cb24846d1c81c2e66a9c1f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662496523708161d66458697c42fd04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a50acdc6a13e409b9a9c6b3ee8759299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ccf93f792bc1956037140dac7ee39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258c3a70b59801b4a16db2bdfd3740301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a13545537e29b2c3700ef714ed6aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddbedc3ea3c23304381e301cc744f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3687022558a689feb485692e9be423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75918f78e1002b27641e0c038f0947305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a63c799c94dab6d45ba2416ad1db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050dcb30da291ada30eb907a31a6b75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c836c8be2babc59af2a54fbbc8b19fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3518ac900b1810e5a34138e988092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589f36fff2b823b934114f55d6dc94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cecfe504fbfd695c0d234fa884d473311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d562592b74b46bd0fda4d5fcc6758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d421d08c50de45d1ea59159766fee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6986459fddbd8cdd1455d6cf387f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549469c9769fbe5fbda65280bece688c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a07791eb858172ee17ca75da81500316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ede336541bdcfd71c5c15b7221a725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0258c34c74f604e4fc9a7e5e082cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f038615f1257e85e4e0943b260408319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99078fa35577b518b945e76b6bf062320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d268e953fbb6d571d003cebc57ee423321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b642b89487b0c6562c8cf67f871a12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8863f840ac39861198a385886f2ad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd427e23b06701a7a2fe79f66cbdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700945beee5dde677ebaf7c96a20a71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e735ef4f1c8417f361accd55a53bf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa8e2d042d4e576cd4b7e0ec548ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d7d07ffc014862eab5c340610e31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512d1ecf68879a1313da942be5ae8e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf302ffc23bd5469d1828751d39a446330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f2f30c595f5082ae1cccc7269691331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf739df4df55e62089365789c1c537332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001394689f85671609cd4ff0110c017b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff90b0f71ddb5f4ccf5ca14d26dc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e9575788fb8539023b5266745a61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb6ce5ac7359475ec03c896c5e7bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae636f9c0b12a7de16c0ef0427f56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c9c73e738aeae7daff9c6296afa09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccab91f10ca13e673656f5fcaa3d311339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b6a974651cd2859a522af7da8fe17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab624a8b09eac79b003f495e8407e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014cdfdf0afaf5a34650ac1aaa1a271342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452956d49c5762d10952f50be70a97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def34858fc3d6e6cb2193f93aa2473344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d1cecf5251bc4e2f1ea3f1ecc3ad6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf6a782ae998ee8a7fbb30dd8d171e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208b0cab32d7cf5908b64f9d3a95a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356d80a8844059783887e52ef43d0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ec150e8bd2212923b5e5c4dd7465349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87795e0365950beb9dcff95e6c2ca58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3da9977f056657f2670ef50b0fcda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc51caee47a323d51f18916f084f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc15c76704472404e99d68df89edca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16856fc958e8515bca5edb777dadb94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1480e8097e67a5a01757d6c667120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7f06d91c7d03e8a689c4786623ca8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3218b41f74f47ba00bbe6fac71787357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd23af25e6fd0d85a6adfd800a9aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881af55202dcff15a37ea121b1c444a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372f71206cecff6bb359ed22d71be1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c88c657af17ba45a6d1d56036e98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866bda1b18bee447894329ac9cee652362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216bf82778fedba7b69f01024d1fdba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a2a76502c64d71a3aede140137c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f6a7662483b8b70fbf40bfda07dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae47c18f3ac4fcf1e4dd902ad23267c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11f649123ce8cda94ae653323439d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78225e6b9c1baef0e823a2a2aad109f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa094e6e411197876f912798f21468369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5ac556f39267c195ca94853d0bad4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5c4749e600b9f04de4a4f0531a700371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1c6426382ef944e31edf96d77b8f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd98408ac8f69eab0437d9dee4e93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b797e94d239868b2ba8f39b28f41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27cf378c599446dc9c67eabccaa24e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce76522a941dc1e7c279936c846a942376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a91aa0b23d289df6a80f568df719c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40586f517bf2de3f7c99eb2f7ae285378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c152a4379f16e2ad66f8185930a5676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3caac28cdaa51371f0c8b5ef7076f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1847fcacd00e944af1a10a58fc812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a00dc649d477e35d08174f63464002382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2680df262133993cba8f27f64968a32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e78f6d9b3a09473dc041d1c0ba5d1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666c2b1d339c06074f6a5d5d147736a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c2eda295dadda1b888609ff49763386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e2677408763c510d0a186d5620be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34c59b641b5361b899fdec2302bfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219300efd64b1feaebb21c9ac17ae8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e7830b21ccc234e11adcfa8db9658390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71eb3df5e67a5370a1fba03bf0f3d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bc2dcc5d45fd4367de4a5cc9e693d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1649537d598d7847ecefcb11eed76b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8737e6925df02e3e60bcd95a64f9818394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb96af554ebc6fa7d3cdf43fc5396395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889652d0c6c53f6a8da7704a68f5fe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8d4d31daf65ef6a14b2c18b4e4d5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428b6f5bf44c6d8e9b8988928114d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633def65e5630c506142ad24a5a8a126399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b59ccca790a1b161c050f0fbea58a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e19e2177eb331b0f557625ceed0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39b83857e141cf4518aa3cc176294402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301526cc8e92f1954acf23d6f6fe1c76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887a491d1172d5906617ec174b19aeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f7ae96772a1534c7cdd2bc301d7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d335f908d68f8cae99d90d4cd772a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911804b94e0a43b06694c8f5b3c4297d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa055340d274c68c35e11208d86e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ca85a4db25259aa9b6b866cc144f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ab650f0260adccb59e1b8e613538410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d13e6174485e23c77be30f3553078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9ca2b2cd9c36cd913be320216c1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d900364c4210be683e0533f62543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8c79d60a104214942b13095f048f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9fae40aaf3fa5deb59c273ea79374415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd59015350bef4d4cfaddcdf62bfd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1a86aee3e38eebca3bbe863141c8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f84c57363228d425e032e5fe68ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973ead1c4b21153c8b13612335efdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb9d1fd6aece95e2906ee42ed4624420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48277860026ea1519e9e1aff22d4c40e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f650688d22f3d96b7886e4de6d1757422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ace45052661ef5a4f0dd77399e672423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c4a459b42b962807d01ac5bed6811424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f065b23d1f5569399e20eccbcec8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df5c5aa8c3130ffb4fbba22c3db957426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9abaadd96f29acef9c4b4b94d295f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e701c26ca499639fb104c7204cf7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ae8b879646fea68e3c4082bfb7ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a9123f0d9bed7a91fd58e999078e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabc95013a6f10be14c9cbca353d7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dcb4e24da4c2ed7c19d7fa4acae13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad135961d5585edfd860d7dbda4dd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c2a270b1657eddaeda945d4490ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989956f8d96e351a482e576fbdeee45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d42fe5b9f3b8647df949b80275ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc29aefd41320cdbbf51a98c05fb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dff89bc2f86bab189a637ee1f7bf71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae04341c7c2601cd72442f655f24a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e4480fbee6f814501b70acaa1162440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2fe6f4c1ab250347f44f0e0f86715441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70fc99af1bf612da0c01b1e5cc7a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ae675b6312c18878d0118e04dd70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994bbdfebf814ba72e475c30e2904c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aa1ac3322ab7e417441bdbc63001d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17207e04e185244ede34c2765fef87f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023659de1781439bf75c16ee347712447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551829749d76c221e17f2ff5efb94f3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011dac0ee98d6d174656fd53ecfc180449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e364b55f462a9b4c077da69d8014d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a13ed6506ea8b4ea36be610f0b9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcee7a108d447b0af6ce5f750b62b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302c1b21e9380a1fb3125086ae152a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08883361e85ce277bc2902f64d007398454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6758fd3b5ab860ba344f2132c6bf5ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344c53d9db4dcd30afc76e04232e51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1af9fcb0c0b7f7f3e4d7b8d59759457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75334d521ca5002bfdc3290cd36035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c54f4a3a44fe0e5d5884167759531459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915112ea217abd155200619d381e4c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f6e6411c45c31291c702400dfef43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3e358e4785ce39803d74b6b2a603462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b5a9047655fee2daa0464722fa50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b303a14ddfe9e168687f6f6df2aed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a715dbe0e3a7ff4ccd1c7eecf6aab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc8f5c1c14e5382d16d044014610e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1e4f81c00796a8393af8e979dbf4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afdbc744237cabde3b29686be41c24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b36e103a37fc7dc134fc1dfc8aa60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f1d4197227c80d354855bb64b904470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017e449f4de0ed7eef305e663cd89f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff7f61b7fa88168b24c7e9fc0b662472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e93670360c07f66317389dda212c76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137807145b080b7a7f2d8b6a713d52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0668416e7ced22a72a6cbd687135d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be46efefca7a3f0a5e1d3bbf9e9c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfe128efed82a4fc598085e487ab54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3e9ceead4123d9e9d110afca0cdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb28b03c66c6d0cf61409680f3b27e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d7262701d3d547b7dc3b53fa7c88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd94da98d584eb05faa82a6505a26bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a01d63c8fe410fa70952cd09ea715482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136628a50675a68a3e4e3a37a700073483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5d5ee926243323fac596d9f75f56a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53e90a715b2676a7b4ef4dbdcba17e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887811df5589b7388a946c138f733934486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c45aeb538e4c4832a4c1c62f84ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba294f6eabd1ed5ea21a47f48897f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f0eb9d67c8739c4f07ba3cd52029489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e556a1ad853655a86040411ebf1f60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b26afb54569a8b555f9c40fcfe243491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bbf292258c27ce7af47917b2e7a5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228ceb5fd580ed830f30d596a06f2d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d6589ca9311956fa6acf69dfa1d4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84851a33944cbf1557e84c07ca5fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eabfb36f40f87aebee27e019b4947496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9cf7a77a4836ed85f7f460dba05cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fa1364dbb60ce40d7542861691364498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345aa1aa75d4c8bc7c6ab533c723498499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8a2703dc0895da14cb213d3290896500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd0ac42dd3e5907a9d48d46cab4ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327f903582f6eeb27e624985742bb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6eadeb29b3cea4f707fc775223e28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec22e70b95e5fde148ee4fd614085504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c39fa5607a34cf91a2f703ce8a2b84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd10143c09502231330cfe0bc50f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f16139487796a0128a6f1449fa34b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89fd1eb833128e1c702092791960d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776efab6dc5235773ff06c10d626218b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eef056abc29c0bcbe1e9ecb99b696510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af9bae66b76a0cca6c1398e53fa119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518412c4a12a811daa781f329c1a6f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdcd71dcb17927b9d9cd1dbd77ab7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50845b838026d434d3c9f937165587a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec32e5ae14db09994a1f4d21deb54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a0c58c2d995b51e90d1d63dad03e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a91c99020db2d9a3dcc91f89591a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65cf8daf2d07cd81d2d0faed0daef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f74425d6115f8208bb4720855fc7f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4190e7241960bf5780bc4e56b978520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef09d87ac8575690b481d57a43f6ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f101092c625253cffcc6fa0683ffe15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5012bc52093cced3fd9bcc4d14eff7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d36c991b5bd57c4781b4fcd791420524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744094d6cae8a1cf5e39d20cbf86a4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc10b67be2f247110ac8ea4e5f52c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cdfb0726cfa2ad15b044dee506283527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3a654953e0051d05e6c83a21e0e7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb881763bea704fcd36f9a0e304324a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85bf0a5c07ab03f7b00dc4e8df05cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a510e094409254d311a92ef0a84df69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7fcad852126a3afa7dbef7f91f49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1724b77757485c511378d5ebec8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f3d95452d5d1087762806bcc1bea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187efd8e1cb6b7df8979846858e00a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e85f923571a86b202e4aec2f8300536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98669e4de0685a680f1b257190c615537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2180f612049642f322bbb0c772e34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba54a38ec0598c26a560928d449e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2da9904c879c0861465b6571cc9d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e5373d922d3a3c7e702f2ffcb4e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f50a872b6b5875ed1da3d3faf7f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c374532646b3639b85bcc3d52495630543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9ae1f8401b1c0c2a7b4f1c6b680e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd525f39884d37d6e009af05b8b95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863d4c9ad03e8cfa0fb45a63e0ebab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485156f3c78c2637efcd03c80c511ed2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ebc2423fb71330bd33f309200668548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd59eb57f6f6d54c9c10f86b32a55a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5fadefd904fe99c4c1f1d3f2aa3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452ab5973d1984c7dbf8bf0e6b4913551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa4c118be41feab06401f4c2056c42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4973e9a948790ee0ec246a0932ce70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc82a5de173db29a2c041fcde39bf4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b8818f735b291b09f932f6d5242d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72e6bc047aa57ec523b6d59139079b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db0a16b1fe684b6b469396893a15d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fa787697633fb75bf4fe77c0c0e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498509ea99dc2b3b6b9b8526b11fac6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291714513d7d4d40fb3ded15d52e01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ed78b2064a0beb6e1fae9275ccb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faae2bad3f1ad35fd9a3941b5d371a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f81d9d655807e297e6c94b83941f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e3ed05411629eda4587bc9b472fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b611ac4a93afb66c00e2acf53ad22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b4bdb520ab059d3b4b0239dd7e434566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d435473b3eae565e69f3690714487567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e653eda4668c1acada28b62125c39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244a2cd6b517f0c21bf4a1f658bf9ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee56edaf99acc5a2082e493fa4193d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c868f2318e4e62375230c176416634571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9643ecfcb7cb323ab59f030b6c28e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb50c51db1ef3e3da9798726b64ccf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8048e50f1b549f0bfd563ac9833deb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b505535e07fa0891479397fcfe2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3592d68f518067eba1f6090bcf620576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c5f1c5b0d2cdcf7416c69278feedd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d83cf6812df20c0200b1b6757b1b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2967bb4b63a1f2266c50542b3c10a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed342986a35f256a2c0d63b517d15b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97731d1f3a8935c6a80f103a39317bb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a3bc632fae31d1848d9a3be7fb683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb235c00c28de96cf64b4bb66a7e3ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f4cb4582eda5624cc535866c1f82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf93d2022a4614cfddcc0c782f4d246585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77a661e148aef62e242277c498a46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b13223437e50ddf5868fdb2e7840587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892878aae877c46c49b10edac5bc6c8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cb7a9e6af3177614dcf0fa0565074589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03357ddcfedce5c59d1346eace8a4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059f1b1d1e107b07ebeccd3f38e98b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8e1875dfac64d265d6fc8aa01eee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622150c05deaa8aed811a5b46af865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b089281c3f6ec52ded3fb495ab8486594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e66125517e5cc5ac56b3f56d127d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aff08e37556c68d0699bf778747efb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44e0aa246bb243f8f3ef64c4d333a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9ed52340d6877a6c72be77ccc423598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841d6837bd5b988df68f7724df248b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5fe87c7ffedcbd76a3700c3d1ab3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d40871905318431d7e9b40934fa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c9de83964d85eafc6660e155d22b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570774c3748f23f8b52a5782b141b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74854a67a672f64d0a9a80f328b677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75267e4b0719a999a29d5b441c63a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d008841063365c13e6a83103f3af9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae8308af0bddf43fdd39896d2f320607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fce7b98d16bbdea2d33cf41df9337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c7c2004b8f296df1514f283ab375f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae317c93cbadecaacfb0ce73297f6b75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac3fd01b86b21950d1d80694b0fcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b81b0918faca4c3259f4359f8a58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a7e7b2de37f58ebb5c2b8255db461613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44afa569123fd8293bc697b1ec8056614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa586bf30185aa14194214ba0957a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044d6769cf746d76efd1a80e9ac69b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2daba30c3035de00d90d3b2f1f096617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa3a3800f1f1da38472c7876d984dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb379940f5b75c0c3075ae6acd751dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84d539f0d3b708a4a6068e5ec06da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3022e4b77619b6d8524bfedcd4b347621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3fd3f8dcfefd066b4332fe33ee065622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d28007bbecf76a976f96fe6bc368d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f975c131f3045263472e6d8ed405f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f31f2998fb7bc84a6bc10075cef9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1274e67955f87b87c568d4c4cf6febf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d08059ca95062a02ca22d4a3df279627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd382a331ec407ca42ee6cee371bff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c9dc4518dff8f4c3100c56804257629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b2f0edf8c0b87ff9ee854aef3e58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14dd0c09ecf26cd3d01630b16cec5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed419f3bfe398f007858bbc09c12ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf331e35c2c53c39619016e590e260f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5802578d6eaafe22d6e0d4adb37860a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef4e9a4886a8270bf05b96d3ae2c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824565211261299cb078233f1cdb30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50cd83a485434fa8752156be36704c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491ec5c2f1cb4cd134e09bc8a2191af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf961be8116f77e0369ed5a1dec91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46ae5f2bb448dc76640f7f52d62296640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b344df25fc3e84bfd05851a425daa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854814291befe9e73e341058bff4e57f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2765e74cbede917ef33e0d8fd4cc47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104eb4f4b56395a83e115a090b744cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87da3dc794520a9e6aec37e9df0ab1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b1eebf48ee0e6e435b640e759c6c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d75290ffd70893f5bd30bae5cded3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963f64c0edcd0f6fe8e05daa134ef90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d70d70eabf72cb9497da022700b9c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ea9a7c0e7297c7908b4678b8aaca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e9db84efb364db271b4d2ae2a19d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900157b31674a1fa0df3974a2fb52cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa338c8677a7a127b90c2f0262ecc32d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb8c07d7a4a4bf06fdae95868a3a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278d778cafceeaf37841aeceb1b15a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db96c4386bd39a73c9b05c2598ce1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b17d26f7004c0abbd51ad896f31b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3190bae08fa4a7a235f86238be7583658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8f74986631ae764c34fecc7c6bf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c78c78da7d5cfcc3aaff9d80bb2bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd7d809f606aa63fb4591c79311053661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3117f5ab1bb3ff999cca8ce3bb79b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca8de598081ae12f939fc555bd58e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa1491acf9b37dabcb179434bcfb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2de423d7bf481312178328c3d466665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a3859a6eb75327b13c75a23e5c33d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6967e2547e6001e2d61c37d44b2afe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605cc9073b3029ed60bc973515d8ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881cb92a57c3d781c32177ec0cf3eac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b89c6eab1b08b62832cb8c9b0309670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea229979d1e1e033f40fd382064c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde2246e30d879334a89ca6d9190cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5447e3b06e49909721037c29d172673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e532a15773fd08e2eaf68ee39b312e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d748076433075585acdb03e98e2fd7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020d511c3a6132eca54b1f1d7bb1db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe81821f741ff7875c525f5b69a564677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69311d0476f6ec0d4681dbb6bc0e557f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>