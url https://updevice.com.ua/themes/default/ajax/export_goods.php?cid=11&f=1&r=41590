--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e910c058a584c51504afa595d7a71b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6cb6fd3a90cf689febace33348a612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4566420d42a5d43d14f6625b79d2773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6d18b0fdbf7c18b8a6603f510c224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08d3b1cfc468af937d579192f37115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b5e4bed55f3e050f18f5b6e6161936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43725787b69e463e65d34221d869bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fae85d4f3cfae87a2767925e6aeef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba237c685a746ce5270aae1c14dad9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9940ed04389fb7c1641f1b424e59ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c6f551553762f6a32c809e28cc7da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8568359336c9b2c1fcae12f17ef583012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd5822d7b6461092f9d5a72fa9827b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f04c4ea5ae0bc8c78304482d2413814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08269ce81572fffdd0c3b226baa87615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4055b3c3eac99b425f8c741c13637a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b455475e9c4510c824cbc5bc4a367e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3ca7f52110cf376ef5cab7e6826118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef729343b88a0c74875a27d9d89fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b8e9ab399dfe4471905f7b66eddd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e690209ef3ea76de3fd23f2ca46c89121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb47502479b21b2b45de36c289daa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eca6f629392c9ae39bebebf4bffa7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477324685d61bef0c5c236657a290b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864ad449a07857293a66ad4ef66b0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafba7bd0865ca13c36b81e5a3006b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52086863bc090135d17e45cd7027627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3628318e5485fb4f465e944bb2bfa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a8d7105e4cf00de7ae086182ab5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f5c035ed0b9456a859671afe721ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c061b02095642ebec9488e617cc63b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5084233cd3a27f2579b05ec9d37832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcc2bb4d205fb285ed3d6141c2353133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9c374f33c891eb12d8fd40fbe7b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28668373e384756c49c769e2dde24cac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485c50aa4bedf5932e3532991245af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920dda4424c8d1191cc6c24ee403b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c8efde09a8b72d3179a3120f3c0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572a9720e75abbd1a332d5003c9bae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8965eb1a5f296e1270b30804485f6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ee7743f6a6be460ea94aa011837641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9cd89a019fec70ead1f099ca6b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be266d4d527b69aa2eeff8553d6511143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eedbb7d989b4b3461f16e8caec72544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494149dee6d2d5dcf72ec58d6e9a83d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5586122fd5b18766d0d51aaa5b1ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacea120b52024ed0608ed6f288f5ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05be8087f92d157d024e62661c5a8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c891cc810270ba7234751f0be98b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904246366c16e8b13a5639bf14a03a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe13470107f96becebb3cbc08e99351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd98e7193e87dcfa1368d5cc276ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27261e944999cb28cb9160cdd48e9ba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca3359e167b5dfca4e8141facb9b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49044305767bd0e30f9ee3ee01befddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc28a374ef3e3bdd858a4aa4161583056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ff339d73d5a159d825d00507bcd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c0de68e68b6ffad7e2aa69d6e2f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b788dccde108f1efc85b61c5949e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7836ebe21cae3f7c7b2852ef1e35c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937476772015a428d6b01cecc8633ac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47a288413fe0f1df6f2ba738e975762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b5bba1f6cc4bdf4f5ca41d52f5eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0418ffce05f27dcf0bfc41d0e9f4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d33abc9ef692563d6e234c2aaec28b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a88c872b5348d39b76d4fdd204d9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf210d1509f828092f275d6387be15567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac7da1c8d41a10a39b3a16055e03768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fe5a9d17c0bda3ebbcb56707dfc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d145d131ef8d86ea0a497ed1d48c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2602daf38adbdf58f0731425c5460e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dfb490cd519a5cbb483b34ed512b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcce11bcbf51719c4c0432814a370573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ee260b1d72c5be2ff98f3e4a6a9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09b00685abe8e7bbe4e1c45a3812975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdc2ff91ae5123105d542d9a7ca9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253b3e5a3458bfb724eeec3438e4bcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa5ddad8340e0d879f126e329717378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a17c99f666076467211670cfbeea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b26a59fdf060c065d3774d99ed40cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6070cdd2f655f62add482d409275281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d93aade1ba1a592d8879cdb06b2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de688d809f1678210c357c6ec9871c1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f622b06cb3d55432ba49a2b79f03ead84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352c854be30af5f2b29abb116ff01e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624902da57c3b89e4c9c5ba1adcf3f5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac8f6f144b06473dfd57d95125f4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3f7ee4235a59dbb7867287cb340c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6602d2bef6c2f922e2fcb3c6465ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7276aaf2cbea858056e49a8ee77fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb6709a0fa7b4a2f5b9bf9ae2854e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476407a2ce7deb345e10ed1693c1d91492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413cf13aa2238e560f0e86c5a3be4a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017acf13844d15c20f39a5a7fbc447c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea84e7a6ed680412a7561edb01ff195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93964e80a31ee9244102116ebe463896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d98293c07296aa6c0b416866558db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff973a72a67a3c6d131175839d7358698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f5a29fde1baafb817aa4b09449d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953229e9208b6e4fa2ed13a834928d61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a8c49aa9a12dcea402a57b229034101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a615a58c090d2200030931906e9f1ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7b0fa8907724391cd260c50d1a7e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8002f63c5f5afd35705177093ce1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982508860c22fcddfa375450482d97a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3edb2702c65172dad1b844b5832e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f5a16fb4a62f4b0ef2823d05f472107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92672edbfcb138003b81f9581b6ea4e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704259e21d36b579c9824409aeeb1ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab909464b735c4d5383fb470de5a10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b1bcbaf8aa466ff8b5442e2b5078111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5679009490b66f7877ac5454fa9cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7f36fc09efc6f109e1d9436ec6d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de278733d2a90e491c4ab658759197a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13830c47b85cd48c3af462cb0c3c8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a1e26213b9e956d0eb0965e5c1b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc18a7bca2766ac9c03723dfb1632117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c73706dd234f6e2d11ef1a34db80f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eed50630d47674f49429e29c0cf8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2860a2243db0f8c49d320fe753382d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43928a4911f9d4657927a77a6b6e5d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff2dff673303b5b6effda28300f03e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd03b9adb85908c7f6917921e3cd03e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051544a9b658b41ae8573180d33cb80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242e9df2b273c7fe4bc04c1d3e26a9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958615b7a9d6bd11571c0f08c6d78268126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d9a3c58471dd1393c99a3aea9f053127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0be8ccf9324454477008ce10012a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bddc1e2eeaeaedb44442dcedb4841129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d792d3a46625d40653e8dfa7ac48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e4afc520e98ee7efc2b098fe96a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155974b7785fae9b30b0a699f91f1372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd2083a84b6f6d419f535d018af4eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f7937c06df31cba8da0fdbc12f76d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561177ff76f9a9afc583d5dee590b6eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b600dd0179f20aaac85072fa09fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01549f444f305433d9d9bcb4b60e7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005894f6c9af743895920f931da5317a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79079ca65256cb06b5e21740fee932139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149af8bb01d9b8be3f1cb54012504b23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0985a9a2e5fed70383782b6798889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fbb34aa53d01c9878f7c362b18fa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a479489e08ac7c82097804732840e94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7de4c3fad8bcfa871b82e7f57dffa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d3ea28df27ad81fdcdfeae0a33054145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08a6a4154b9e397f35255f26013cc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e618a5e80d07e64ad0945806d00a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5f9656c27d00d40fdd072369542b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7562bb58a81707f8835fe02f7e29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cb69b588e129029a47e1e0e6a3a49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ac4fbfa07d91cb996b335211add8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf965b9bb07d4805c4af3845c537e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77760ff3a4514659ef9d05b7665d3957153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bb3920bcae14ba633971ef1e4e60b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779296bed59811aee76f8ef3d7a769b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744377ece4750da04325081b7f7737b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a46f74e95258edb970c78202b8c34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912ba515b11ad7f68a74b3834e6705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10130d677bc69cd64b148fba5a6e9404159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533567b93a2136ab54a4e62a7963651160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e7e5d35be0397534a5a77a629f69b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18326a5f47c3e166b696a18ac36b7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d9b0db7581449eb1e74c3edfaf395163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb49728e2978c9cb600713773ca19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997add6fb2ffaf4afee1e359ac0789f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6140cabc91d5acbc3d10d37b14c143166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee19940f36c520fd081f7955c6ac8e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994003dd05f9d242fafd50ee0eff26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc9adb4405665038056832a1849243169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da3e7ea1d6ed06014f30cbdfd962a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1328725b99fc769e989a2ad0f26347171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a252cf9353fe6dbe7b12d348bfbe32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9990a8c5d68159bad2fb849fb42eaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f5c89602a89f295475e04e0ba518e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789ce990fdcc88db6c758634c455a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca65c52b803702f3660bd6a966827176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbebc632595f7a435132ffe819a80f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd7852b40f7ec39860c6ce1fdba2dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f04194a33e63d4bd2581e5e2d1b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f415c20504b0f0a9d4f8a1d3ab18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be234d1c8a43167ceda37bab656812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8760f644b2c49d386fc03cce74e590182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb094bbf8bf42e0bdbb289665d503183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd3fa994d4462f34b78284a790c2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a99a74f68f2c34efe9478d48b0cd0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ea2213b808d957e16c781e7c96aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544239d7fa5ee6dbec5f5c22a473e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13227740eb5d15bd50495e3792ebae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b208182c185d0bc291e26c44bfe6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd216fc58fa99ed793ca95d5c5d283bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b73820cba58070fd2f2b4ae7b08d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1211dd10dd21795a77dfb1723ff88d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b36c5ffd956ea9a917fc215285c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b015a8d1715fd6c0c2f969c1c0e9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376ba05302ff7cad592eb53624143e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df5bf64b0f2e1c4ff7884d4fc2d3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c953797d4d051dee3347fba479dc04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60043277a58b3bb3f65b5b96810a05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d95e0589077f2c7fef9c35668c959199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1cda7a86dff7030de8a8b4ef9642d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951255e9d65fd0e026eb54dd3fa9a7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c3d64072254144856361aeca64c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb7ed44f647acde7cbe35669265007203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4af8dde5ab973ac92c34ade76bf7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3eef8925e3c7f4e9f21cf5c6eac1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517e0b9d2338b695b722bc1c405b972206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6011ae8d201c0dbb299aa2cc014917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3362d11ea6b32ff6f84de43185387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf53944c4e83eaa38967495feb5124d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b69e111c3a5b1d1d027a9fe5c944c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7aad8b23db0179e7b218bb217c338211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4244242b05e8adb7f62ca3d9e0464b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d79f9ce3cbed36f081cd6aad3c4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67aaf36b515a777f4020cf262fd926214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68490b3fa5785a33f5777873d6b44e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657aefc393df64be15e63f52f2789e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd83b3c0ca4e5c46afa62ccd063fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9303d5f29b8cdf29affbadda8061ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5476e412d9af23b7e6059acc9ce8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaeaaa04f568a6652f7173f69175b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba5b0336fe3801eee9ba1396d59271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880032ac11cbb8eab2e72471bf5e0d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3186de923db7e6345176808180846d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687b7b7f264af38862f1784325771a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce17e520753a8184df9ad51d54d436225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9df724f3da975046de70ef669cb21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c3d07220ad75d17cf2baca1e1f13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512a7abc96660cd81e0348f167edfdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6cae9814fb08730aeeb605a149c46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bda3111eb381ee3bc190691eab5664230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff68a30d3288b17fa1be38a266be31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417bd5654e953214fe8fbf4dd7df0a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d67247b462a7e6092d4da8943ef93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653329820695884ea1809e4b2a740f4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c87527268d5cec09d1f084dc1a492235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673261aa2273c326fa6d8b0342b73571236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39399a12369859b791aac90dff1b5a70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d498740ab46186f6af1549bdbe794238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd21a72048c3181f5ed6f32815a6eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc5fd1c9e985ee65020a7f2423894e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b836bb16143c06a3da2ac20f5aa0fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a15847f20ac1fceeb7b2c904b6585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359ae29ecca4d04d51220ee47980b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bacba3b5829e68e7bc30a378a1cfb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7107f8e76b8512a95509ea7f997f14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d0312ea2e7bdb2ba26418f40a5be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917849d4ce779ef0df9ae5486174d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d999c56655dc121c28c86a2bb269a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb42d38c564e2eaef56be45326b832249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a33bf83327871e40cf2c7bc5cbcfcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b61abba714b0e0e494d83d8134098f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226cdb9c4eb8f1fb31e7830ae942e82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307e136c3de3932a431ae7d1ea1d925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c762bfc59dfb18740cecc26885d4ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d42bd5e841f3e384586f1ab639688255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dddd4101492902113d4ce4d18228ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f299f655a7efc4c6626329aa5d9cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a5d1abfc30bffb04bd83e5af9bfd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f78079aad94ca1ac24b3360e5ed7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd7f6d68f71aea07d61cfe8be0e9ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7b5e477157ea28386e29e85d7797261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5184edf0cb3abe44d84b7d4a72b7ebc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f368672104cb8a9a8dd18c94a59f3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7977c4b1edce1f00b07720d2a67d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d609f83d5746b5c94fe19b94d023b83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae11967549cb528e6ce7bf1ed222d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21c0d198dec1307f3f911772cf91a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f637a8e85573bc7bb1cc417f68ac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0742784d94e9d2b5e55d5e1ad374269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67774a73d01d320d4a312d4b76410a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817952df3b1f5b39daf4b181ee589a79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b011b2e93cb69d7d1428ad2b221f679272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9e7be28700409a06e52269e56336273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f91274298e25d7dcb4ac968770696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a11e6fb21d5825d031a322d28c916275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904b8feb51ac5b59ec013086acb89b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234c8256bc2dd1dc9061aba1149d58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1348798213ad59c60d1481c36b8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d2bdce377da9c7b14cbecb8b90716279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043992e4ef041cac74ca3bad3919bc29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65a7ac4f48969681423678b9a49e71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d602b6c28a007070950e5099a5f407e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ba8c242efb857998dd4e48998a40c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962475254d6dd25848c37523ec37516284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970931da3878f09df0d1f90193845583285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8a2e31f5b4ca7ebb853f688f4b32c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f349a1270a9b0f2691d6cebfdaf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163c512b243cfdf4256d64ed5db7c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5c6a9d94fa79ddac3ae6dc5ce6a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c61298eff8da194ffdcb2f2ea8d20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ff5554a4d7a2f2227c0e01025247291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240967dd7f7d731e0cb5274afc37a9e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55c1b9d93ff6ce334ab6f654365eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f161f1efae098e82b876ed9cca3b70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ad380804a24a63ed01f755c53206f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea24c5926f3048ae0ca4a176586f4dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66211fc0e5b89504bf941266c23569d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705289d4321a789a8c8c534b1c694a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25391219377bc36b4fc1ad962a4d918299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9414ef5e084dc05f43e65de349705300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9d1455f997504b11768f21007416301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c644c82965ba63e1cd6f83d128d70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636d2c3c04b5fdc43103dc42d485dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d0406b02e1f21fcecb92b35273386304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b3b187fa907a38cbfd4b96343332305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b99c856d8a4e1128bed3ab122ab35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d3ca01b5233fcbb4415020109670307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e03295bc02eedd83b68b2bc6adfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7f6636f93e1528777b39e0c9ef414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c66e20c59467861f7b2cc3c806fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaef42364d333e839eec98666228b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa600717908aebbdae4ff604817a549312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8a0260ca48194d2516387090096e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f51c0aae1e00dc9cc00ee5990c5a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9c7c19c2f1e18c769c4cf8413341315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eecb8da9353528ee3585213b5b371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a6204f355cbbae593687da26e70e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63606b577bc8aa5252c3669dd9c0266a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf54b0c790c754e396a13eba18613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe398508924f9ca4059553a2f4c50c63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7fd8997cec20202b72ded958f43f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655476b72279347e0d1f606d1f78589322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f0dce6659236c250c7ff8e251f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1538fada1f92231bca831d05187d525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17b9b5cfa5d614990eba8237f24a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ffa1a42c1c8dfe168be8aabce61f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e7edba61ae260faafba761955b80f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3006eb5bef2258109563bf74e7c92c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0573daf6c42b2c1098541e9d2ada35e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ffa800c448465f32938c0fa92606330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae564d33e7045045df13b0421b0af2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81015d8cc5810a8feb1587f75559f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529573f097447f414e9aca048fbaae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdec0bbdfb52957196023c6bab5063334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb29b8fc61e1a1c0fcdb1f5e41a8c33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad58dece65243ccac3ea65e1397c85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07e481619856d78bdc15e58cc7cb8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2446b832aa751fed4f6db357c8575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947a8530f042b894900fea21d7d771b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d0ff88fb1eaf94e404715447d9ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b7badae695188090faa8301854d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c0144b14ad070e324b33ecfe7157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6401ebaab6b7af36cd4c6db9f8445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16779d650cf681955a36fa7d3a65e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9097952c2e107b9e1d8e2062b5be64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe58e894a5f4685353c4d432d2e0b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf11303c8c69d7f842d4bb5ca244ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c90f548c9250e7c12dd6cf38968d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937382b33d6a61e35e5fe83b70a4d3f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c23b880b5a0f1160e82ff4983f12b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b7d8a4dc735be31520ba8cca7b410351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc666048f0ae135d7b8a16a1484f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c65e9750236cefe88fd955511b17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b9aac0f877d89c8c5b49e7f8464f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59737086b06ff1c5fd98201e1927664355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19c74ce59d2e6844aaed3ad08f7a78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11253e0c219cf1f0e24ba4725f83579357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf9ac631a2c2d0064edabf531dfe1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4646e249fae0cddbec7b31402332cf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709bfaeee217819e3b2d63865b1d028360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113af71d753415434e9f8e74d06a1b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0c922f179bc22dd3a3a19da6376d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36e0b636c558cc8fcc57b3815ac0b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ab8b519cc7c66025dd2c785370c0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014934c08a8af123b5973a86b897895365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284de61cd41e3f9bc63833c00aa3300366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bceb6b5abaaf9602c5997a65c73369367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc85b35222b65a82452f3fd367f50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34355a078679125b36fce1e0c387ce1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c032d182d953fd5d6f71047f5901b5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74363be637e60121a6653c9a3e851986371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d842006abc06fa245f7e7a9f778a6fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f702938146d5e307692129430885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788f5856ed87582aaf859d39afd8ee6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60cefdf7a5b8fb647ea2b6918d27e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371e6c6ce0b0df418a43d57e79c2c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb33730d256132be12a7984e4803865377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4ca47e61a7066a7d129c0a37b7890378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e79a94cb54e8ea4c31f00f00f58c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba11c6b28238f67951b5c4ff858258a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497f8a8901fe723bb1995ce0eb0c2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eb6ec455989a9170123659cbc84e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c760c81bd869cdb07c2dcbc03d4be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95ac8a7c68eba0b53df019ca8fe83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fdaf378880dbb70f510585ccdee2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7734e7a053e55a18df0e6ffd9d9826386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccda1a2f82520f8c410347075cbc1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54443f8d9593c1c778e4294048bd2dfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efddfddf7ccc649e7f820e40763940389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f1c7f6b81b7ac7489cf1d4aef2f2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ec4750f7c7c4d18f5b85f64a1c2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac496177a611065a1ef98bcb1ea9814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc4b4ee0b89376abbf52e12971ca46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a68687a94ab371a491aeef056651e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c751108031a9802ec9d8645d4329d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dc60bb14498ee6997db6d64bd25d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8fcc93ae46c5b8591b96b946a1dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409caa3990dfbf6139ff27b4a214ed2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b506c023664e7d6ca8bb51b60963399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7bbcb30eedf6fe95ed367abc1948a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c4d24ee82d59fe5e6949778d9e76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94884c2cd269b4ec0840a491b1fbe875402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7884cd4258705472540527660f18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd625e7a199f8f55aabbb67bbf74a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0308e2f16fc33b9d09a0cc652a27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24433690ea28e6cf5a72cc6cd5ead48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564fa891cc4b0f6f0d9f3368b92e116407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6b7041542ae06601891f1aa42eb70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271eb765d7a137c4c09ce48f64b987c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191229db4a24f791562c489d31ffaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179d14fbbbc41eb73fbd7f9ff455ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72363518bfea9553f2ad93bf541f40ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f569cc993f4f21741ddc5deabf3ab12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf5d46a5b190c7e7ab49300537f21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae038154ac90752ffec6bf2954ee590415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57679ce0820b73da463113ab4ae5752416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa1eb6dc35fdc1aeaad975b529caca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726689df4f86f1f16916080ba6f9b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c78c02bee4432cd9bc1c3e380fff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8759f8f51630e86952563788903b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a49cd67e0242db5b118b3384b1e37f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd05275285fb0981504a79be2226a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c576ea97e2b395a55019d0de93c664423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b07ea1956614ccbab3e10f65719007424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def55fd73d48b2bb72006e87f05f592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c803f65371d536db137622a960bbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca689df0f19df646c14423a68243e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c99b5dcd910b6b56074d28d5dca75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c073b6b42262ce548968f2ad9c9ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cedac81701f925d26dba04dc3660e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0100df86528c9f79e6827932a6154f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb68b9e555d420cf5d02361b1793b41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4011055379e29334964f0fe2fbfe9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8ffe3cc793bd940b2ccb7d2c7d487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2edfc68abcd6bd306ae768fc8052a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aebc3fd132c91d8100bf49abd8c43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2168a1bd05048e92c570e00590a56a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdf01dc17036acdbd63ff9ac16839b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8737bdaacd37e8f0e508fa301e14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7902d164da7c5e8041bb09e999ffd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91b9f1d34ff0043617874a724c1e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f01bd75f625cdc8847407160f6e38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251a77d4fb3c6296bfc73a04826c34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970cf46c89ad6d63f4b6131283f13ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58fb0cd443da53f283984ca8843f72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781a3a5ada0cbfea7dbd0f799cfa5b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8dec922618d6cf86edee6fd1c7cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c87bd0cc77d58c071336f8740be905448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5294d4459763c236a0ef22f08351e38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5d3203449e50cd77d7e6e8a61bdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c6d81ff306ab17bb80252f7ea7742451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25ddf7eb7f79a866d00a76ea57d05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d570d382fe3ae6b313ff0c2d3a9c10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735f486350377a4c1d69aa97983399454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc2348288e48eec7e04a181b76bdcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e685b0841f0ecff45c8e12e9027ea4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe587b8f6143e6aa8dcd10159b1a4f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c16a1a4f0b3431a456a407d4b2962458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a2f45012f1b6e07c8a6916fb4ef18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab466ce8194d5a868876ee1193cfdef1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18a6c23d3d5a3b260a1f71933abf70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82841d4bd923030f9a371ecfe505ebe8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c1ff660d0afccb12decbc5547fdf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444979f15cbd8c61ad25748fd78e34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0410758237c816583c9300831b44b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aa26a088957a4e7a18e4b79ca43c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46bea8aa2095babbb17f1280ba8e27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186195247e7e6bd286dc161fe8e0a03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc815eefdf2408814545e2885f8a16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad338a8e177c2872782c73eb6c4f8a34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f52f8da1fe81f7afc470dca99e3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2970d7b8cc9d323ecb19ca9f99cf81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea408ed09d54b773ab3389f553dc51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e56ddb91e24226e21128301f8d3d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d354626fc4e4074bccff474dbf6d1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b23b278421620e6b6f8928a0b8dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a035a10348b31816fbe38b202bf47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc82b71bf98083fd9fa67d0fe02330478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9756ba59f16a3f3db957db04bde0261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f41f9e4b5e8b38a37673c51fb5f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4cf5bbae855f460c08e8d389e109481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711667c2e62e1862c702fba78a38df23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b62d9de41ba91b0972c58bf55a5f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23acd99e38ec3f831c2db48ad1e74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a8451c447d23a0eb21a38a95295f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422bb07a25555b800c925c853ac9bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce526ce12c7cda7a59dc36f56916e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ec6bc23df8a76402c35bd37ae8928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7131db569391d04e1ec9e78c1023d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f36aca46627cd42ad6141182c1cde490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95262a1be70854d5248782b7839b60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1613cac7d2ef0062e54c5bcc690c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f57022e80f3f5420fb07852f7b2cff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d023547fd98e3eed30cc852d13151494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15fa9af8cfb6f266f6c9c770fdaca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b325b32ceeef2234ce505017c0b3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187c672e01df90eae850ee54d0fa459497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac3edf31ace4975a90ae2ef8975325498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96905e04299cd31278fb2ea38d9501d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ab7d305843b343dc184babf3df098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395b4dd641de6f628abeac7e274434501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974801c3ca6c63a48edba585153f58a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7a15ba8d0d23315e82c56361cc2f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a96e781c21d2642d1d5e61a9d487f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a723989088b54c3b5a918356cd43ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a7e205f0930bde55e19d29b82da60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8815f45ae010bf036caf76d64873e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f0be888315350aec7f92fee5e54e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bce53293dabd1180fc3135bd0933c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cacf85a308a5a66738bda83fd6e90e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543017046f1746345dd75c43853d5ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbc23dbf77f82f2e011d389e7deba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40362364539618a3194a34f59bdc271513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa311e4acf88d64fe89a759a4cb4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d545285fc74214a91b3687a43311515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b8b3180696bd2a51785d9d8f37967516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04252200ff8242e3623267f28cd9d41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3229da49407a4fb49115fa948b2710518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea1a7cb6082f7cb1a84dd9656b5cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8171b8908c023785beb071400df1e24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400bbfc061c4dc599e47675773afac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a70451ca94a9560c866722d471dc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63533afc8faccb4fc8d376d970c86a43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2403eacc34ae0d2b08bb52992d3fdac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690fe9696707322e25d87ccb9d2419c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ed1ad726fe0e885ddc84fa7f59fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d0994caec05dc171807fe39cb727527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf5cebc93fa227b73e61fb74430ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685836c008a14b1425bc16ecfe8fd1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b66d47d428ba295f1b28929209c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ff31ae9395fcb352e2f499edf3d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03bab36e75170fa7dc235a3ad3b8d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e892325a0502b6c97ce199e0bf8f6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5b9ce90090008616da31f4afcb803534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462368f215b2cd6e1944a8c2f52ce9a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0797dddb60441e7d32f1e171601648536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff724520fb813a91e37248c997da113537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8a9101cf74968fdcab7416132f78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e96304df10f71fc0c8259707c095539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c67a5aee790bf008c22d3aec8192540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb349d4277097b71069947e14c381c4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a973ef3d2cd48866b9be5045a85b9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1f025b1d54ce3a4c8e8f16195521543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba5f631dd709531bd70f00496d435544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72624a4700ea264523a99ef29ac5c4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823071165a087b33efa8c6a7c644f0bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0453fd05cfce5274ad6a5e83ffa9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c19844e282eb2629c08667eb90ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae35e8ea2545fb6d315847cb72ff3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758f70347eb199beb0073c7d713102550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666a9405d5d94e9657bfd3c44fc346551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f6369f26598419ef498227e2a185552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de691ab838861a8d5a8eb0aa4561f83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97303c0cdd07c1231631ae4ec49af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fad8af7b4fee022d215843ac62615555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f6b352cbba2fb6169c815f9798230556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c2bd74fb80c2cb2bb92720fae33e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057826610d1115d8155a2ff4b9514444558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70632ea889b73e4ddf4eb1e4b22c802f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339431076de13a61fd7c603659a33778560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3c94f70b23e5a42244566b5b5c0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dab59e7a390adf8e552609848c3ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2706fca9635d104a6b7e63444f48cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59872a7d8cecc502a66394b99fe8ec79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf3ae908088c4cf803b7d5efc04b9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f86216e73fc680d91df722771e5a1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8646b39cb0ec560f8a42b9233f6002567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79997c7a66fd4b906af602a9e8e443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2f876ee446b004b51ae97ae428634569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a572d51c9e680c558fa10f250442d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21879c923f2e27325c73c487f3ea74b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f36a8054487a16a0ad89eae8624a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2cda8fe30a16406a4b3c9b0f5e050573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7097582378d8f54ed4895f07ead54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef3faaa6df38c4d50b21a4619a6ec5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7a2a03f2a5b6797df67642ad1b89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59aa2d3a1544d66c71b7f26638539a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f1cebb51acaf246b03cf4cd56794f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231f0123425276e532cb14884795ac5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48948823bca38346da5b8e02f71f3662580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81754b94cc40aa7c601e086cbca31a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b226444793607598c353c5af6f7ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c512852a90d1d3014b2b151cc274583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec00a2faa171f73342da7054fcc14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640bd427fcf168b87baf2c8b9c65506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082d12581de73be194effebeb7a8147586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8cf0924ee664b822b687ba643c6a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee8cbf6cf8a08ddd2b09cb59538b78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5499e5bc25619c4c50f10cdf6a72c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb9515e5442209c572ca79025c62f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6c199f64b5e79a94eb57bbc7f49e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52b3117a0a366f2ec8e6003361b4dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51103f172a63602784672c45760fbca7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc69efc098a817e7d806235521b6e56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab335bb16f40e60398b48f7afc503595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce16b8fb247408d4579ef39e804fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdee984404f8cc7ebe6a1478695c61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72186476f871f610f8c5801560ede2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491a8ba54e620d069674356c6c9a05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59439b1ae6b9071ef7b4e1732a2a2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf640e4bfff0aa3672106b4843204f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d3b59c27abddfd123c77edaaffd77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11424bf6a9665c426d0b72c6f6b38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932471f57d14018d829a4c2b6071709604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313043f47f2f34b1de8851a6ac4aefe1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fee991211e6bd1af450572f41ca1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16fe3a500c85f707f33bcdd105ff8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54bf4299a2a034523f2a28db85e9c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c4aae5b757541215d2d1f9c909b69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134361b6e9731fae41aabad4accff40d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f7e2ab9f9eafbb0da62846a74a81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948423c79bf4904d45e22f39f75f1e97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9099c5552667abad6447dc06415f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23fbf90c8d4de2d87d3aab942de0c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1a688df9e377fd3e5f5235878aae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c233af4243acabd9c08947b5d48b4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963fd065c1ea906417fcf2f73944b7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94edc293d454c71c6700a652180df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60348fb025db731a517f79b51864f42c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7dbc09c18f3b08cbf060f134a94f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7362df54b10bf8b6fed901b8b2de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b0a5d4d61a7131f3300478f41465622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82280811f7b3c0de75b8f5bd51b27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03359f0326c2b237a7a23d8e62c383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e402b77d34aca20064a58e10c33df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1144ad5b2765b1c934752bbd91838db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a08077e524a7956eb867848e8e3b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ac764b0b2c919e3fb97d6f1287ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99744ab303808a9b986f99ea9a96dfce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7549447d2ff20d999886a5cc46bbac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ae9b4b9e291cd8c125f2310b887b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bad9cd1df9609e8dfe21c520a7334632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d5036be343947a81697dde883e703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c8ca6cc6cb9af8d828e3ead6b0e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc318d9a9e207f214a64559baefae2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab7735d8b9239fcbd562cfcce780dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ddb8c26e59af4c0911ef4ab57661637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397469e96965d932b9fd70f4494f132638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c6430c10c95b5e8cd63941be138d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbddc83df4e41d95a136cf5a4ce8f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d71c50a0f299347818123b6cd99200641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f299de962738d68d0e387f3e9e3169642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24348db45b0b7a684b612ddcbd754c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063caaed9eb75ccf02fc8f3f7f436cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c9bc0e4940a27a95505c90ad62223645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c3dbb94cd0b1a9d5f91f5e7a8169646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cf4fb4c6a69fe4d805ada328f0c0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c20bc711d13e545d155aa289f8eef6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f2231d59ac99c92c0d5ac4c915b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1669eb8f8a9dcade40663ba19bb57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5f9a0e3f29401501e979166b3330651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe432fc9cd110c942d3df3565a284652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e37fa64bc525adeac5497cd5b7e0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916736aab818f8529d969b8da7ed432654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590175fe9bd588d1b4d2c200646eee28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e95dc83967193b53bcdcba9397420656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137704b2483346f4c33ec9d194884726657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d0cd9f0ad8e6955ce65072133d09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53043212a30c7275eed48d5be226008659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4050cdba492ef517d7f811180be49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc6ae69c8ebcb96391970b559c99c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def522af38ae7b63b8a4c0a2cbffc75c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd048aa99e9ef164113f8a0c30705e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74376bfbad72b82905925ba3797d99a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31726e09c43a1d03c5c5c673913179d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e14461a300e86b23ba78fa64fa56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07289256c5c1a23b4675bafc8cbdae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59e97fa748cd6db9b60eb73b94027668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1cdea4b06e5ed458b6bf2a3dac977669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431dbb182682b8748ab620952b1868670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a2785c69ffe683215a74d83ad9a97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329f5695979cb1a83732b4deacbe6cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd69470551813c31cc632d71047094673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2c9385b5dac43b448bd91d460d6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e95533ac3140ecf2d53cd2175706a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b12880ee04d28118b183f06464fda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685f300c54ff5789854df69cde4168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86264528d67df4f7ea488ae46316bd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb3c82043f001a63ac6516d9bdb1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf6601634704efb2c4015c094adad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf2b8b79c2373da1d403aa172bb4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e43f85862119a7226f3bf859c3e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c043936235d188c4caf10fac413c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e003435e82d91a1d92a1ac2216eac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372193dfe7ab1d5f34be474dd82e722b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9d68083ddf6dde907a6923b4d444b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a712feec0cd57f673ee6f7d6ce71d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30646a59e052fbacfdcf4972f701c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695a725d3b6538f2e4f560fa10b139689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e5c01b94f826c2069caa6e362988690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dab1d494b24a0112daa0f77b0d9a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4cc6ad7fec4c1689ca438316b2116692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e473bf95ecbe9431050aa3fb02aaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05878a907e988562091636273fee1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ec3f39f2c065db93a19079213290695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5444f6d547eb2a4392b0e126847fe32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf4fac0cbc9d76d8b54332be272e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3917a9c4f792d9179f7e2b3c6062a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e091e9ec9b68d8bf669441069c9283b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df565c8e6c0eafb0c7092fef5ec8aba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb0b88162d12a16e16fbee6519d548701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b7c9658b6b24eaf48b4bfd458cf1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890493ab9a177ceed612909aefc2c93f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a8d7f6572fc81d446f305a347b47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a97d6a33bd2227643a9f7c3a65ce66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32578f241ac93d434db1639ee7d5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade250074f23ef22a6947684d036d0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb87b5533088599a25f8749738e909708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a42800565faabe1af08fcb4c09bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e9595f79c0db27919706e1cdb2729710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65587216147e296bc36d3911da38e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ee11ece11a5ca26d5cf17b611e3a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3afa3b3b75c3e1c9f322c4072ce11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc39aa136148732e5e99cab59a11b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69bcd02ad9c3a2e0c5ea904746e24a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b8d54a2801cd921e3921a3f66748b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eefd998e2bae9980f8efb15d500405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad4cfe49b2e51e33e2bf25a69fba16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7c5dfbf6315f4825cca5d33939837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe4ebec94ca4092cd07fc33f262a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d660d30421d08a0c0300e92ba994d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d916ff6e80249bff7d401a72b682c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d9a4302edf64e313e779c5fafd25311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edf07ca60244311a89be6d1e4c93d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7416637c8bb2537bff03da64dbcc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c507ece1aba30c6ffcf199e9e0a2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca80960d80f8c84804917aaf46a1f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898fdc79f9ad580972d9d124cbb834d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb06899b0fecfd4f3821f05fa17e7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e8cadf7c35aedc252951c18e843c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84cd71e00aa61552f2b4fe56b255319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cabc56c800e6c486e98210a72312e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c52870fd71bf2411fc370ff0bbe52421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0a43adbf20a6b60d421d51a2a4b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858df0d29cfe84eb61d2fa9da216daac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026473b07ff8f778d820263c66d533a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38515fc8e1129550399a13bbed4b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd94c42c192b6f322e7a31ce334bf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044646707ee92baaa6ef539483406c4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401faaaf11f215372a335c64e232a67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2e12f66ed3a4e82580ea5e49a7f8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4a6c5c68ebc422b24d22ed43ce1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a217388908bfb5ffda9f31c108cb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e84f4e26abf88dd751cbd414d4bb6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d5a01474c5aa52aca0710d7b6828533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a50cbc981cd582fc49789f145519e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70923819dfdeed0241dbbe1507d1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426538f8854d59327f6d248d2b1f08136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab059a348f9d8c1f300393ecd0a70a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280389d6d7e9693a526dce37c8c5427438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda6461f88225a56430f1ea0f8372339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9b7492f2749c9d2982c4e472635540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5cd481d5ba01a1b1341a7ca8c452f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8fcd1f8d8ae71d91128ac16c0ce542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951131c61077ab356725c1f9a4f4c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaa157cda939bd3455f41ee99fe85a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04306a63187d0936da89f302669f95945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac6124e186f2e34eebcb95063fef046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4a4bab5f175df97691014d31eff0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d3e9c2dbeb6b819019cd0b837aa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09c709f58f55d804601e533bc2d4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95289da049a3100854b7ec6fe2a27d4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486aa8613796814c80c0b58fe6ab9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa01124e8205e4d10700ecc05c06052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cae6c1bef694ba4b6702ee9a4b65f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7fae2dfb298f0e03d2246b54583f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de956ff9f401ebe83682ece0bac67255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ba1c1de3bbb9119e0b159b0b71dd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a1f2a0a4fe3eb073d7bd546087b4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aba6a21913d319cbd2d0a524c2dda458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d078a05ff954a25e1cdb1ea0e009a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975afa42ce085a1e2ac1bd204a171d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038b6cf4345a35c075521b3ec129ec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eef9438fa73fbfb53fa8848299c65262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0f9fd0694909d296c5b5e20c243e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1ce20acf1a308fa86b15307fd4cb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c1612cedf4356242ddd949eba5f9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d934c48c7a3fda4c03bad4cf1e3b1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a5b96e9443f8ae4c2ba1a093bd4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9159415d8b3174a9c5a7240a388c46868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795fe9b65a43928460034a3712070869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ff0f6deeacee42c06b2b08ecd27470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c437536fd18ce33441d73e2632ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e0401cc7a10e89539ae1414d5454d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734e15ab3085f611be4ad2639ef405073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaef220e1e738f1a71eeb9341c6f25474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f62944f51654ce721b631f2b793e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677407e3d8f5f326b1668cb8c27298d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04155940240ac2e219731ff5b1544cb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25f339bcf5bcea077ac459a19b57578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127195d3f0bfb2cd81b694bd63a88e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f342199d30fe570b41f4fe0242e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bafe7dba0d1855aea66d7b0b2bdb5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92032a59a452e8eca9724843ca59e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee5f6fab225faad3aa2f47cbf822083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8555588b7c51650d1951629ef909c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c17e679efb7048635b2a491febe4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88395fda9497667e331dbb817b6b5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d7fa7033b794425194757c7335e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cdb68bc0e0c87e7ad85436217a13588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868eb5162c18817ee1bb52b098e2a0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d9495a0b7fcc71d518fec8693e6fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d835e1af6775ce167ab0241fab151491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ea01ef375828bd03c944c211d1de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93fd57845e2e2145bde0c47ea0f6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695922a404561bd8c283b2d97139218494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ad06ae4a7beca7a1074384c04488195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be85df1a1215920e2f056ad745860d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a72de6d80f8e824d92dc8d5d1896297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba38f5b14678fc48fb8b85b77170c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496620e3a60596a6fd6fb20e221c69499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b4a82360ca60f1c588cb894c1eb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d2a5e9d45a3a09d44a7df1deba7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7d85bbc358902e7c290f0d43fc84a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4070b31ffe8b14144f1312c11d1397a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65bd9145de721c7b29ef39556803cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc103ee36a22043172958449e4eed71e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a935dda8a3fe461fa2aa7d18ccd8ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da42b1dbb9861b3e4a80cf0037fd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6580af03425106abd452d4e3ce43d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3929d411bd8de80388e8a08d610d73b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af034acb6a878778f16013f520a123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6254f2720dc6140e10bf32d8fba750111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773121604f12fedb2617117b386277112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d90e4b6be88ecb8d575c2284c644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af4ba8fb70fcd039edc641ed48ef4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccfcaa7b467a8557ffba363847292e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d2a04adab72564de87d31330d751e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95400cca8f5cff6c43947fab3377014117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d135c7c2173e32057fe4d3964088c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a0d2f9d29ffb1dc585cb644dae93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc989347993d75ab95f9601c62839d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49bb38a9b51ac6276fd0a9a7eacd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7dc82ee835c1acd06268daa6e79c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81260e8a9bb1fe0b10f18b561938dd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e506cde244b43eb19ade04589324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f930647a7b99a6772b571cf817e8bf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b55d64596130a541ec36868775c60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98899aafb205c7b441f0a680449a0e63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fab068f4becd9f8a68250b91f32a13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5f44fa0764ee4683211d39bfb8736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768ebbde14d51d6a14130615f18801130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7df5ee77f630383c6fe0a170ab1e0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d86a6ebcd5f019791da7565804766132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f323562947846234db692690ed5fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5217cd41d039baa8427e284f5d62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf8661c472472a496c9e06643100f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faac9a497bf304b88fb409b94428544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf226a79ce3425b932453a40642c633137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4b413c995fe9a2f9a9e5a48fb416138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66b5f67bcf2e7986352d10ff7a2ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325f50982a85cc3ee7c81dc176c9925140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2f28c8e29d63d8277edde12015333141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9e8a9d325612f2c64b437b807212142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3f3186f5d0fbb52682714699403c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026fbc7360789cdd90327db1f408297144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d0f837b897dbaa23b2191706b9d05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964c9a7882c2433fca940dbb29c89e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad232b26fcc2c7bc0951872b85823147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3f2784a2b30a0cc15c1d30998574b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e027b0f091a73bb0d828232bfca92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb7eb3cdde5d83dcabe4ce2ab247eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db808bbd81d57d79b79170f7e5479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92171ae9b5589e62e8c7e60f6013489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848edffe1014bed0ee07988685a00854153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030e1766b4329e24ab36d914a8a666154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4eb5dc6adc9a880aa09609da06347155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a68373f9adaad62cf2cfa8a1eef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665c08dd5ddf9535e9f210fe138bbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746495c85e34b85a2fee1bc6684fc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51057bd2bc537de96e8ccf65f73f020159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1536f8a3e43bb1b6569468b3369a1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9e1d03be08c5dfd56ad9e38ad32c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476427be8c37c7efe3594b9fa62037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbadc7ea8f64b92fcd2635f4b34d2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5270731dc1256e5de97276818a8e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782893b04b7b25760e0c70844478e95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d005eab224d5998689b7c4a10063e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa4191f3db81a547c3091557e81c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facd072b79e8ed4336e417ef7d2e45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283fc7abc5f9195c43485629e28722f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd275e3217c2742640c3d475927484170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b5811cb0042a74189fbc05ff5c32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3799450e458435cdcdcc753b6fd5b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872abc8f8e3d8b57682815cd870e2bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ca902e7e5c18e1f6a8ca6f7b5c16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53431cab2a2ec2de8797d81c8578a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa21c8391b61bfe6a3ac73e55b0c92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d623720e6c8613a87ca2ccfc7acd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fcee8d1e07d9962f29c3276eb9a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60588e20f9c0e331d896b31c5ad7c4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bb35997a4cdda18c9a2df6ffef6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e00be28a18f2b968843b27ddcd0bdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58fc2a660a8a11a6664a6943ba48be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38414b04791e82252b248533a3c5bfd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca43b11f9339f62b3621d580fa46d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4af506afeca80fac5d1c69dc7a6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6715f42ff63ab6f299456ced1a8e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8923636244d29ead17abcd9506c5297187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a0465a771529af5c86e9660f6226188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d0f0172e5b0a9e5613759acfac368189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e6c6e4e52a9b3a481e68ac88eb46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5a826b14d88831db62f84704dddd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75bc1b75da92c74a25b7a86032136192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4672e14a13c28f7ff0fd70b5e6d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843386e9b0f62cb63d184d9689aaec1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e281e3131ef069250b16dc7a09374195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815443ad39b5461b1d8663462eadc37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fa9eebd9cc373281ca60051f83251197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bf813646e2c60dc14b95ba0b1d3f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f44f3c21a248a809a1197bc75c03c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e06d84b1fcb5a935ad0d690dbc44f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68cc64cf9256b4f79babf6ebfcbaa1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02054fba53122174ef553f1fb43b94a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095053a5f9dbf851f021480512cf14de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a155b4a859661f4cf2b6b9a166e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3d34e215b6b56e8c9d5430bb9c44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d268c96c3b9fdee6ada158af134ace206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7e09cb6251fc06e67c63b13e8fa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c6775d2f294fb29d713efbe43c61c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9671562f2687aba89a07c082148018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290af21bc525854aa81b8aee6961c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4bda1b2938439880eed5a3ee956e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19146d86e508b43b854f29502f5b59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730df3f0f6fe2caeb94084aba85361a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569bf2b5d107ba651a599f25bc6d3de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717618289925ad1c56e922457ceaf81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c98221acc834e52aee9caed53a0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bf83f540b69cb5456af646bf39730217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79592cdee9f8a7d3b99511f7e5dfdc2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17b284388197c952b6c20e7310277219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068944c8e8c2c50795f330e849746d78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c36fb24560856ce41371873ac69058221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fde7ab8bbf056ae1c3c3f2dd0df90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848accfc771738b94631906bbdd9ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761de059eb070d6adabf3b0670b8699224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365a4d0393d66554c7f4f005b775d39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d888f06d40d3171cccaf9acab3f9d2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec23a755b114a4a1185e8868db95d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4f813cf29f788b2518c3ad101da94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb8a8e767304a09a0b9629bc84138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca87d4f5c32550ab4f8e43fbc10aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d71a1bb71239fefd8f0942de2ed5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf717d15b784ff9cbb9fb79736598232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50305ccd5d24cc67730fe664c64b8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb0c742e4139f259839dc5947e92f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc838e29d3e532951ddd86173d1f00e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d22b97a5fcfc26c9d1bdd01ba3690236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87493ab6d01e88ae8ec0c9a2558161c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249024c40bfd5ad635e66e8ca97a8243238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ef9b88d75acdc51b59ebb189740a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d51bf8c4d699014ce1ed930d72e37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdc852583abde823d253ca18aff100241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd6aa59560ceac5c43e5b8ccf00aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb9fb50baca67e66df1a643aac78e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53375b51f0a9bfaddc1fd90bd571c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694ddddc2211696bfe667603348d671245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087549b9ece546f1fb13996f5d4f9a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670c269b57dc3c79b1ce9dc389906e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175839fe79638a6a4f371cf0e12131248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882765ecbc4e9c7dcefb7c5d99af4c5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69298dbf5ab98346101625126c1df6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13aab40b19bca5bd8c6783e3122e1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8857da2a735700247d0c844cb6f26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac072cc2532abe3bbdc1d7c3a496c513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3530f4014b40e510ba79dd4889eef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863edea3f00da483ddfe9bcdb082be0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3a0d776501b300787885b6429f02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc58379f0b73b211e9aa566c96f3a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c79f2c85236a05859c64610e67d50c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd420724e5b0ce474914262bf4428b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a26b526236f75f645f3c43937f502260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93a5340d52db604b6732a57aecaf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff64801a57c8e6508084721194920262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c4da9852216c15463f2876e5295e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbd8c60e33a83ecfc49a0fa26423a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3848c23d63065fae45803ae9d62c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dea4a5662c5efb08114667883f153266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a83138d1b51a944dd43a80f392ddb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092987ce1b2a2736ef346fabd8e00ef8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984e6f0b94da9eab21e41379f9ead33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d51265d82ced1a802f581e0015fce2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1282424a2b94d155863108fc9c7c8aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cbdde0b2e971761b2915b3f7ac908272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0566672c1c2950d7341058dbabd64c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1555c4520a8042f5ac69bb8926c2d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c31c77fd209c87411be2ffe48ade53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e423a9a72fff7799e220fff55c5bdb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac127e3860a858dc9ca88b1d4c9f147277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc5d88616b84d7afe091b1b1739a30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de975644282865699e0a19111db542cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e0c789e45610659a57cb23b4a15a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde4bd2592aa090b740ad9d4c51c13c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bbbec86ab5d1265531b56f6746783282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a89409177aa549efd219d0f96f74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14b96d16a6fa2089f7d3f8af6ee41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c6fb476eaf894b509e6ba1d077e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9518e9f76a5a89cbe9e90ce141532c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf6e2ffa9fbd18e2daf57cad0a1a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e40e1e6b93ab343d73b92d4bbb2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf970c8fdc828234fdf27fb59aaa1e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f175daca14b8b197783e13d07545dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad4f0b2d8933fd600ffe48d300a612291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244c8feff5ab728c582bc9bdb576f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0a8f56fa72de0a4a691bdc09d97c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7554ff4c59f2fa8f21d5d8cc76c6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e5bb4258a626fc6eeb9bd7457a035295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6a2c0faba3cfbf9d6a27afe147e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d0e995a859fe0df70ae34559e335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535023faddb634ab477c2a4e067d0821298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859449889ec170e3989c28f38c38990299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2aff2db7bf87bc747fa2036370259300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7100fcbcaa85b671a1e3be2db663a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55447c261e0e755e4574c9e26a1475b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e9eb71ec6544610f746ccee2b58be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d21f5245b84efd5ec64d7ab19d6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286697fdc2bdba78e325fb8fc0513402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b010d47e47a9dfe01b406036b12184306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d8f196dbafaf528f48d36e5a68f2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d63aac2722b19b60dd3e10ccb51d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac002a935d998690fd48662d08a1b64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6f9c9f908e18a43a62cda280e08e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e4ba6d863623caaf18d61ce715c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b6f1e844127d8d395b3194c210354312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9045d88d6b735ecd80d727879206ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889817c08341e36c79db642f4ee2c2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e50773249714c788228ad335cb55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba84943a6b9d2533147c2ab5525bc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff9dd5bf931e76c480fcdc48dafba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85580aa85c634fb20b5c2a656b3b31cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442241ec4233714bf3f11ba4ad1311d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4b30d0be651d15933c2ee88f30c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023cbe822df0c3efdedbec4ea5ffecb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881af296355f26838878972f76224af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbeb2f2bed9c37abd69774486268aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471566878944a31069325b8e6817700324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854613b0e9d79ecc3f16fc3ef3b5da6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b26f61a870512e6b15aa1fdbf1d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3201c27a0593e937c27f0908a3b0de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb980251c48643af502a55ff6b200ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe74c520cec974fff4d959b52f4d4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63208d1ec4b2beea0cd0cd6eed63625330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def9a81eed2783ea24d1ae41c151f08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86806c0c9792788eb2f1e788943826d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ac49972c5bf1ad82239f1f174d51f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ac3c657b0cedbb4f3caccbf0b3c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229079c41a328be61cc173aee040af4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93380d36c805a4353216fee4af0525b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0bcaf7acc3d58af4ced2cc5cc2ffb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39de0778882f7446194c7aaa23066338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ed2f69566f6ca83ab5aede7cc935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8348785564cbba8f1a94963afc2d96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be348faa98dd0e8fce38fd4885cb2a69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea8af0106d508e49e9446461c151e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39779f856c9ee85b5112d5c88104e412343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616cbddea4707b267348574cc273073344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7575d2064df4b1926f5afbba43a9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090e184e9e864f217107f1c761d3fa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6cc379ece306c400013bb7472c8df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938608ab98552f97b1857297add8020348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7837814a4955e8d86326633454218df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83123f229031ac3531e6bce5e080aae9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eebde2bc8afa9efc4fc72385123bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8e10915110ad5cade1dc5d65265a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fdaeabadacf916e08cd7e2db7f0fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda20553c85d78ecad9c996727a185e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110add9df4b3e183dcde7382484ed7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993997764068539623b5b4743acb0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439186f2f99a280f385dfb31d0b079357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d5bdc7f381311640dea1d2394bd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a0c6d8ab9ff28e62d46bbb4605cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43a133f477f018ea6a494db18dc4d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a22cbeda830252015216dcc69f930361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8d9c000ad77fa60a6b0b1b0628e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f8a433228990d644b2c64120d19a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d94282c32650d844fdd8eb85730a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dc3dfd3a852862d6c90541091e816365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60e17406c11d7f9c5c61f9f88509fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f566591b3018edb2ec2811930f826bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd668462826e6bca563c1927f6950e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b056832859e1e8166ae62cbcf285cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cbe0fb3c15338ce219cd1b0d75936370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5b46bb8ddf3a74b323fa364aa6a73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e4c56d509810cfb71e7267aaa64d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ea92b6b57b36a34fa22609c451e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f40e87dba9cf90c5f0aab2d7c42f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d430965d98a18ed560e79831a7d4066375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b5d4c856a58037a673fb15ac0d0f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec20ec172801821f1c5e374452ab5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb3bdf5589c8d35848267f29f4c400378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e49a577eebabb6aa670e47306f4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a74a02ffda8aa107921724530194380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874395811f3c73a9970254d9bae88419381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea0a5724fe27bc0671184af415838382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d61cfba7f2a69c585990203a3be6ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90cbd22ac7ae74210b5ea860394cf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f585a70d75e582a0a0d997f639154b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557df9b21101e435d26105a06958c58a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ec9c61e3a397fc0055f77960062d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f00ff831ff73091028809de093d0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c90d9b7826a35f8b1b8cc8cfa5b51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd357dd2f663fad48f6c7261c5cff77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a54ddc5e2cfa623c4cfbb4b808648391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c19d86d5066b7f4b56d424428c39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318f7729bf3484540eb270a1939493393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9ebf9eed969cfb2de87e8e315f842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20080ce1f1b0118c76f33f7943daa25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6c3af766891a021077a933a47d94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08ffbaae77c2f9082f241ffeee074397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c29f9a32d438e9f71d3aa4b2296cd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3cc6b633f2448c5480955f6e6c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeec21d0b149f00335f83995aeb88c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58008840de381a19926521384b0b631b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf2f6442adf151132c6c8c0cc1b844402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480579f319523b9ef28f2abee49412403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edbfab996ed762bc15d60fbdf78b38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d790a4c11ff2a6bdbb9503818d649a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dd226d0c7c4394f5e6dd152f05ce9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5bdd1ca1148cca6bd5605c88493e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6998de846ea9ce3c6b887ce00596762408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db20c143e76e3ef2b8753c0453304e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09abe65bf4ffd28a0c87fc28afd5912410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab485714af65eff4ba4439ac62ba9e12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaddff8b8220ac239da4aec7406f62a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aaedc433c658ae2ba02b52a4c6dc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadcebffbb5bf667859c0b999366e10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3a54c6ffc34a2ad2232d5d6538f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca41b0cc2758a35c4f3ea24d2780499416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6acd669a91c618f4283a2efe240f9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826fa6c1e9435697a099f48a606eeb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e96cef24f8dcddb77e1e51e4e69d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39768c640908ff6bf2d9cbd28945b490420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bd6e31ead461b9756fab8990dfc87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e2313d31dabb7a19f09333752055422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd68240964e8e375852432d9049ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15138737b07f37b5105e6af335eaace2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca9371e255b94bdfde7530dbcb320425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5baeebb78fea99d69bf5dbffa04ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7201cc1c9ac17bdfb7431d6bf029427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b284556b5b1969547b7ff70182c9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15beac78bfbebea73a0140a5558994429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a4da63a78c4e150670c4e88ba588b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a59c84030e8e095c424fe3b985de3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0df867f6b7f30d7bcb87ff7ebda6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434997e35164b4a0851378fc7020105433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387da512024c43395b7ede98fdd41cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e062769376d2b2a5bad159518f21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14611175cdda2330ff31268498c836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3cfb843286441334789ea1cc4c495437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440497f0b3a9c71c8fee6d96996fcd77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6241137d105f63daeb90a7c373b3f5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d6195703e0317c8da01ba06d0deb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa34f826ff1e85ac1884801ee8a58c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfae200bed985c2233e04fcb1f655e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e013b772d063b9ef48a31a8751b9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7141b214b0699749e33b2c0488c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea9456365a08114bd7c53980eb1c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6cf0042536c2cf18b8f2e01e2ef89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee136dc51eca1589242096270aa458447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a79fe4ebc49aa0c2ab8a70f0eae9fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a842ed30c57d2bdac77aadafbbcc97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae32d12da4666b54da211468b122aa2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644bd2f745c8a6802af50e3677eb7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4dc4a4856172d8106cf36008f212f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae7464b76bf6b1952550202c0ff3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da813e62a4cccc8391f1c56ef1fe0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da8e1bfdc628c164fe79beb333339455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d8e12c733a3f45a78bb7ac284b331456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860707221ccb5cc8622a7ab259f446b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43049dc4eeaf4f7e44c4f08bbbe8e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24550acf74b534d316ec512d257f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd61ed717434b6bb89c1a0c77ea77b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d701f9125dd3b0bfa6145a9c7912461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb92e71aa40006dd357451e6b9a18a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e8a7173d23ecbaa32086cdcc8704d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23ee07ae19d3470a932b3350c4ab7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4db526afcbbf96f5f623f85293feb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5311bd213f0da5db9f18a053076ea6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151c8d17554fa0f52cadbd69cc267e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea5d9a7f3903181c3f1798142a807b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e9e8d81cc99d486d7e39edbc9fd46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c341d19ca14b2123a5c945875774e92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c735584cc17609d8acfc5f404f2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a5b9de446534c6af5d0d87b54fd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75180d623f673f700082af07900eee4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9517dd415b1532e7a10d18541c8a66f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffadbb1732c572684bc29e54b9dd1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5d7b956e29b165c73c8a3e993c75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7308e3e812e060d24f1a2df1853c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d019eaa53700cb8c53eb99d67bc2ec4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e8a3631ec377f0250684876684e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca78f742d1eda4ea0cf06a3383b8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203ea9ddccfd9d0e7d2c1f609e9083481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce935275decadbb2a628b9db066cfe0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80592e13c972ef2b1099bf79e19614483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89762b7be9f64d72e35cc72713db71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6e53a607c52e0ce25903d8627884485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2d4130a80c1c6bc6fdcf1830669e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f596b52b0934b853a2b2e197f006113487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5a096a09bc336d55a891751015719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771b29f7dc237b7b9e44eed133388ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796989f0b80fe10fe45c2b8f17186f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a276914197142e1a46d1090ab3c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a0d3b9ebc7d176e9d320e0d589d4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5707c72a616edaa595a97bbf9bf639493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a152f01eecb3631560ad6139291e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b6cf54be3d7e08921650c40fc416d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0eccb13708a58121be38006faec9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675e9c158ba9786ca2067662e466f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd13d8d21ed078047cc0799fe6f0e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d6c1a92891f845ba0ff0e41586c85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c0a91421d1fefd753ba66cfebbedd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9416580965330cabfb3df8ff59304501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86bfcac75bf23d236ec2818ad14ec3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4de551c15a3cb0a255e2efb1d9faad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcae5d67072555ea44bcfe2e793dd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b605b2f5bb073415c7e07709307a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7e617bf707d72f46e6a1e67ec922506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd265b0687c8337267338f6c05bbbace507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f3d1f77cdef66998eed792f393c95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a3525d5cfe8a6c4ffa567f2c2f48f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81078bd48303c180fa0d9977d401ef9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8afdf700c94daf946425edf00fa3fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef0a8f1c7fcc308282fb79cb71f69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577029714647b3cfadfbd09eb25e0bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bec0c296b4b592f2432e466239585514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42590c801fe5791c6627b3067480418f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb562b22d609b5926853a13196a39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a056edebc7e4beb8b2cbd7acc7780517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b51d1a5d2054ea38620df5933a3047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24385db9ec7a2ddce841ffa31fc3768519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2bfface59051da19ca29223b61b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a22447291c7b0b3644fd3df444328521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c3077324fd727935bb76afde76fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f24f95e43385e386b8a8a6925ce1dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb363d0b3ed29e56fcad2c977380fb20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d73027c16951c46df9daf5fe08d75c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f15f93dcf4610c6a5d8932b0bc9bdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298817f1287edeabdd15db2018fe8cc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74a8676940795468decfe8ead4507528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5887e265f74ef14140bba7716b891e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97b79fdea5f72ff3762df4ac400a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b110d8939fbf56150a8bda732bc6d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174c0779f20d0d606fed2a0f4e27a66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309580ab59aa52152f1546a73202f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f5cfc1de6dd8e4d8f75257a1c82a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28465bb3bcb35ec38955d08805d39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d57e703d05d8d3f975706011f663c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf186e540e4b2e016e3cc6d27581c0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c976078ca9cfda041dd08585303f86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f6b688f6f5ad6da69aa399d016f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7caa450798b3e1d1f3ce7f645f9c85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907968344b709641332e59ca5cc0b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd49061c0375892f2ce763dda5aa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a77745f257f30a3b24090b8991bff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc052b8bb4be207424e9af9ae27ccadb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca06ed19562929f6008a87a04551a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a391e1dcf338f5c1a3060b77614ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18eabc2840191dd558008843677f1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd89fbeacf22a6c172ba6d095dc4b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc155653ab670c7cc711a194df8569549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac880afe6ca57e9595c6a07a698a9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d3d40daaa644ccd969e1cc6de60a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ed40b37315ea5a2d977310461359552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c220acaa49787baf926f35f1d59f03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7cba13f8090869d37328bc4bb9c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64db8b292b803bb8f84e8ec82cd6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d71b6adef3bddcd6827114c6c4afda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe849e67b61152026aa8765b851a3b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f09b7d328755b9e392277d4f65c07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12376b4fba90aa1c1f42e6bc7ac9409e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980c76427534796bd729555f78fdc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbff6674f867d045a74a3216a37a23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8aa522b51c82ec541635bfa8177d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e67f03751924ee603fb6faaa1423fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288a1254ec15405c026a9281b2df71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b452c1841ac80afe0fdbf89b3fc5e17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daba24f24e1f01ee6bff47069f1c19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3a618f12bc24535396b842eb2f55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61040078e64842c4dbafa37865a21988568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955228b6395662dbbf6d462795a36a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a9b42eef7b65ccd6850eb9b0da71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d8780f0fd083c18db6746a40f53c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c256666ca69273c1e12292735130d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120202f1a8118e3b61c3d056d11e6d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadf737f729f607629f0670d7a46bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb8784da38729f46c017e05c6fc8f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be2cee86e2652ec052058c49b38e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f46c6663f4557e7d0058f45b3e68f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e49b815658bec1d3e5cf5d04f86b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4e4b8aa4059dc33eaad5f4e0dd61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7ae8db25a0e767c513453e97bb40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c72eacdd9f845089bf583dfa2a00a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52a10193c4441539c1f793c3b3b8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667a9e6dce2055163508204a9a71efa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a0632b7059c1be1384fe161e8c5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db83dcc7944d2e20082b85caa8297b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956edcd0c18a8995be0a0fe742a3341586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13a2ed9b7a93b08d80bff922e14db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aae6858f003827188368e9d2e8e5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e341f868374ba1d16758da5ea1a1691589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132bd2eabab64b1bb588e564e2b4b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346085f060ef9a343cc5511fc7d4ae4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceca35ba935def633f77325b510a59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d02e9a1f197245fe7f4454a818887593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915642edca03302af4b6bdf63bf23d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d804bca1ba48a70b12fa31a77147d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e761a86cecfc166bcbff9da5751e9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79bcdf0a7c039984701e5e2e82260a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb74f3d98101aa8e18d9e0fd7533a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4213b0bdc59b3c59de681e1f9345fdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16750a9227e88e907d37f13f26b56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d25e11adedf82466a9a8b2206e4c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc9b619132f5cdcbc618b22034611f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da939ce3218e8321410d4a4db9f4d5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeefdeec5b57b01ae88b44babe93058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ed5770373227cec3d317f28a28e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4e71a384437ab6e2be15590143a21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5006307d156f700797b2fe1c32d44cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b720d9fc657ef6b405ad6779e606608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51e23367108b318730ca3fcdfa08dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154bcc798d8e658b87672ab6cd3689b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd090ff8c1aa956fc6a2748d053e172611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1405f7ca27036365125a7586421107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306100cb636fc07d6e46570ba171af8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52eab9130b0af22899a164a98e7579614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155c1a00a2c282aae04bbc34ad49ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c572473cc60333d4bec2b065a032a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8ca3e5eabc97c621a09920c89efa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173830dd14b5ca02be2fe5bd5093901618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc672ecab54b682c49cfea52eee41a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c124cc8757ed75f1a9bb240bb79935620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5583350a1e70473c1f450d2cc612621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9bbb12d2ff12c7a42f5fe8d848e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230354dd35b40ca211ab185a86cf21a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441f0a9712d896b7a320589ab27ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0bb094d92f9089529710ecf3b4257625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86232cd8f5276885bcccabd7d6f1dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5cf24a0f01e69aeb93cf7cb489fc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c0bc52589d9a39a11b4d5afdf8cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e50da1ff5810c52675d39b825ab46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da793b4cc5d48bd8daa529d2076b8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b83796f24a5a2532c1aed35eaad551631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99240d73a4d79b84210657faee681156632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f17792a5aa35349c67f7383d71935633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e9e50badf1e7f505c5c9ad7cc4f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2743046f96bdd0a0a4b0d507e9d3e23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64157711d95376f5f12e68880a7435c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701895531226dc90b9c5a360ae9bc2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdb63f130122c0c6833005a88ad8ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc274ae8d2f2e93890eb22b2757ac37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5f34fe74bd379e2bb90d8a4b17b9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db375fdb27db64276e4258cfe82a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10195580b729fb4aa8d0368af712b4ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e799d5e9c13c75672ddf8a5bdf9679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab32bd5678d9c7326097bafcdd1144644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114b26ca13528264755a6b800bd6ff3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754dbdac1dcc4a3fb5bebef21012297646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5a44177871803a70d1349fbecd7e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43804f89f15607f436c9f142d8bea6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b227914a21eb2188c39653f0eb808c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf626d389bf56ac148693ac85b29c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf481323e04ed860fb9faa870b2ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357af1722ecd6e314ed7c0c03191d49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2f6c0b474ff37c4b8a85d9a2b20f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3afa4e25411cf879b96a5de8cbb4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f270dfdaa77e424a46488d7e53e9c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f27f3f8640986104d7645bd2852cce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2efed3f545aa2b1f4fb0acd74e15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be3cc8c5c34cfa8b077d447f09b76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b7e5dfa0eb35ef2c085899d9575b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9415e983272a3d552e0a592d1e0bbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b806657cccbff374683d879e711b92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9430adb6a7bbc9a388b91c868c8a04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bac12625cf2c4c3f47c4db707ab7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af7ef1c159b0d9388bb88841c2a7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac500f4a021d8eb8759a22c0facc74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cee11c720eaa68e2d0e1f3832f9f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039812f6dea93257acf98dc2301039667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f74c19e5c0c54dde8c4efaf5ac2e89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa932ee9ba7dfab09c394fb6c028208669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c542f0781b3801d07b9400e05d4e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccee9abe0a905c2dd82e83c18dfa0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df619a7bbcbce8a92141be9de34c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32765d187982a3271e897242346065db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0ad0e2b083c36a834a16451075ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b908c497102244a35a780d36df12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356f93eb698b3aaf00a5ffd3c29f37e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301416be58ca75b23886d17f4fd0c295677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4bff5d87a630a5b7c4aa2e0cf7d4c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>