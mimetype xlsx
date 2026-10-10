--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7970a3e7901e026938a109bb18ef411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1cd3f0524b30bdb91fe5c970056142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54bb00e0b4aacc6ce7f4b07979f9a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c9bc5174b2fe29ba06216925354a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5cb7112f0483a3d80995218f95535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629b1211c53f2bd2d4c9cb7c8ed68d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729202b5007ae9045fa3b2eee683e637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8bfbba836929dc806a3568c7182468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b95519d72d95425bd629417230fb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227eed34ee5f42eebf090e60195e9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923835e79b7ad4980a4b35b869c017111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0cf5dacde7d1d9e237f7e9c787fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc806c532504bc5e1186b38b65f92f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb5d292ae5987bcb08c538eb8cf5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd616cd112bcb78e8191b8d486d4dc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f05ea492b89257ceff747f0c208e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1118a2bf02748366f61ac86b3113bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2155530c1a959896258ca1b2ff4f8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efd4f985cf9cc24bd1b69189b7f5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e736d160656e390e68cfcd590f094c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b5c2361cb345cba718977d2faba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfafa7ae66bdb665dfa7cd20e66f4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987412aade450424b6df3ffcc52f5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d71996a891792757c6448a2ed92de624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f7e77d9d4442815f1902f898b34eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf89bc65a59c922fe516284f7114df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daef0ec6d6ebf53715a786975895fb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d62e9f16ce6c54356b0b4f61d8d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556cbcbbe70b5c1516219dd6763d61a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780d40713906905456d5b14d3b709f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e7744904cfb22a81e53a4374ef3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f719a3f7cdd9ae57809f9d3838a3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7e06ee0db26edb4a8490b810171333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426d86841ef8706bbac4dca7f3fc8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd1d481d107639ed7533805b98d08735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7e47624999bed72a0f442a36503a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f5aeea9db2bbdab0bd3a9d75fba6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f6438417b6c5d447bb16c83ce7a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b9ccf250bb37103a0348f7cfe5fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b33d1f5d995e01ace536a7331e81940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ccb9933736a6abbebe10074a6393641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ee59ae0745b4ca6cf5e89ce29eea242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f99c245a709c6ddeb60441dbadab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0df861617ded484a1dcafb6b8535944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314289468d99e26f4624d210e9cb72545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e463c6cfedb035bb57eaece424c36a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5025b4b996dbbb7cea4e9593661ade47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17228a353ed6cdd36c57995481e155ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51998b202911284ee91f85c0c093449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50135424e30e2a9af5fd2bb192851750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9e03e908fc2c3d7258e751ee592351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b6fcf48e1579cc56a021b8de14da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2218f5297776a8e17ba24929d4bd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe511075810aa1c612d294ea32ddab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a04c71e3b405cb1769c0176228041e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097695d7a5f6b12312849c97f7a092556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905a5a171bb7c88692f2d0add5e08a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6158da532dfa554db59c90cb75089a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78664be53a1e955e3090b52e0f4e241b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f940507e06d5aefbf8d689f7ed1e3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb90bd75f907389299bb4d6c2148a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab6fa1fed1d61f9c014ed34a8f56d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad3a7f34fdbef8299331b3cbc462163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af81efcbe175442bd7bdce50c8524064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f82e6783ff4e068fd56511153f32165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14b462293363d66b1ee31a705edd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe150304908636676824269a90e4de7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad52b35571b1ffa5527d5af32d5d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8efd48d65cd11424382c6422133c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2488405cf9bcf076b62a80ab16f1ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05032b1330b0fdb6a6d5b7806a275a2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dadfa5dccf038d68dece6d79d67e1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dcc0c1fb4994c32f64282990d760773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820caf741f4cfca44843085d1b01a25074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20dc97a7132e46037767dec3f4453f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89442b677ba3384c1c1b294bd87d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9576b252be7f6d7c9ff18ec19776a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809826a7b66076db0f96bf417a8ebdf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286a13a82b4091c8fa2bfb48a1d517179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b74a52bc3f1297b5c5018b1a9e5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456871886ea84983c434cc59f58b0a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bec7f9c3d4f1d03a77fd6fe7d202a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035744627a538bc492db9e11ad90c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae9c7e254ea58b30257479178254384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967bf32ebe3abf20afbdcc6066284a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c937adeddccbc9929b7e2b2893eb85786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c855c3aa7d66b4aca6eace2b592187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f75e3133d1c73b7707cb67a384c65f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d687da66d52a8d9e0033a60c04a8a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f9c5b292f9443dc4a66d7947ddda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c73bf4e14089cf57d8a5ded9f7e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907964c2cb41ca2a69b16c5cd792398392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5039de217cf9f8fec1f7ecad750f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866ff407a7a484512bff0668be96a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e076c2213a0ef5f79d46722bafee795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5515a040b249367fe0fdbd3d3ce596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cb578ebf6b3b63b64c921026eaea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596b4d3c3769c8a14291b9aa9c90fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4d39b2195a4561e38e1e6e6dbaac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04d91cfb2f400b519d604438069033100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362dd067bd4bb8d8d9d557a1747faa9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f06bfa2aed4a4e0987b537afeac54c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f6174e02e01cfc865ba900b8b1c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06b839bc6e5522b13f2e60e375070b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb3074f92cdc265a32e33ace7cbca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252429504e7f7a410d0dc47ce6cb0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592def3113501acb8720d1f49568a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250fc5dba98828d7e5696ad9fd08cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3406280190020401bf0dfd5f17b09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7afe49b20c0f8d2c550ccb1880c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d1cdab7f3606a6779c304b315c250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c078de2eb403523df749c996014e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee54937aa3ef56fe57742db8a55f5cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a6b7088fc29ad16f35ebfa15229c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b991749fe406ba060ad3eff41c8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceee6a932b2fb396091188a769453e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7ed38bcc2d8d0b4ca18db9b3bc42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de63b607bd36deac733a5b2f7af4ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c15562019140e6d8889b935a0fdbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980dd93acab4e56aa3bf3ed9f3150d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820388bde7b94ffc0f6aa04efd2a20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7469724f2e6d1f840a328cdbe60b15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854fd8200bdbd8591f0310ea82c6fbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee909fce505f7255f1c8456286ec32a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e78152dd868eb1b320180c31cae3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32992243091e1f3668b90afd29e98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d536e4a78331e58e28e11952731d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965486d1ca99fefe5a8d470a83d15a6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682b7afd71c2b216c11316ea81dcd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90b71af78489c818b001c01801f1ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfef3ba1ce0117b396fef9edebf5be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ea20dbe2e5785ce4a96c99f64b06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee61b6cdd851bcb704dc27c131dd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c66d9fe583569058f26068c73dcbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b8d8b321bcb9fa0c5406618e6926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947246ed20b7ea1788cb5bfd617f48c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143690b9530bdf4e35cd671b0ac7ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46dd67b0f3b1e118829508fa2c1ca1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c2d881d34f92a307734eb1f5cbf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9595d06d1b0339392a71c66c9d886140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3161af86f842a3379e19f88f3ff24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1dca7f19f8ac3d3874401ac20b58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fbdf54d53b38e24ab080be59b14a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8956da5fce3705c54a07e6705b7e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0ecac575fd801d23985f9f130c8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23388ddeca8a3cd1ad4e0defaeeffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37123a3126f56394164621b81ca9244147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90202c8f5a5a204739d14895188f1780148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deefbfff01fe65d8f0ff41e7382adee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e377021db883e72d8bad0d0834b55e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9d10dea2db86fde7ee3d067d766df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135843b189cb24e8f656736f83a96784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc942a464e6ecba86324dabd0c91a39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a7cccfff4ef948fe688ece34e7a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dae8d8a932bec403ff839f415263e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c296942bcb9b6365276629911b8bf49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82bbd32b43a31a617216e0ec8ac79a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f3a0f78e5b0c042d0c881eb83d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260036726b4e44b41dfeb32593ece62e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552c2c3fa98e3e268715945982ac24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c3bc8a977d9ca2ba6d447909053c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d00174c5d6117fec1b0c7629722e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb69f0b096f3f244e19ea0f9a57e119163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ac744375e4f418b2a7dc692d94b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8ec4315d1ce9818dd636d63f0b7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d20265c0ce297a3f45d127bed14a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8fa62459a176f871598c228f88874167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5d2d5d58b38b0e0307ac5bc73b14e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a58b5ece27dc82dc57ae78fde4eeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb36071a8d885d2c60f4a4effa867a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5819d08950fb52b8b7cc892d8456e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d142efac9a96358c88d3223490ef7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f038a137d5aa2e9bbd6b2eb5228d5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790f347847edbb436ba464258a96232174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a756d5bff94d6445761368b08e7e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb16101a6bd9bad96f4e41a03384e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1d6faf2a6c7e9a8a4c1aa3fdab03e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17850cfcd046dcd4a19cac10508383df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34445b9f6a3e4d627e36cad90f113179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc47dcc25e81a0af81670396f6851b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ac29f28cb13bd47a1a7129e77304181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0bc0a7cef4b734dab6f87a2ce32f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61627ae7f9343bbb36448e6e3a78bce4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7420755f3cce08fecf3eeded7fcb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e34e8600ad99bc8e8322ae64e72aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da32c731989d7de16af545bc29a9d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce464db8c8a1e82cc565653f2fed07d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bb39a513545e6ea906b43f90dfa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a904f2c712b25be9d227500702f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b7260e3032b96639b5e767da4d8b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f62eee4f6acfc18d79d3dccf9662191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e80ddb3242bb16b8ba9909189471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911af7c2c9402ceeeb8ae532c19530a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb75cec77467cdc00843833eac33b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31fb58d79985a9dc5b92803fe30c2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a722156f7ef3c92ee3574c053e25b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff186c82f1b68f306d0648272a69697197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881fa80b237d87625efa779d1918ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85042b7d518e47b01cd326f3a0fe93e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec3ef17c7cd37872fbf4e4987e180200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367eb11dc91c63bcf4559cd0ecc1f0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c689a8dca6cb5f1d5450f90a39573202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3482948241df778b40ee247607e90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768adbc04d33605f3b99e78004a0c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dfee6e1af94c8cdf533c18152674c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c16af1414c2c4f351fd3ad9277d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf99c1f4e28daa35b7c5035a79d90d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085b6aa2b3b01050e01e5924247563208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8b9980d08dbe0af843634e0eddb5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c04738c288103b270a0e98934aa83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54538b8edeb1a71e2c8d97e9f3338ece211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef681f85ebac26a8d820cfe8cec2adc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f079a852c4d114f8e4fd8895f796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e3ed6dbbb8ba89d5c8f7b05f166b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab8916e02ec1dbb0dd90ea2770412215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e7d657582f011478ea9b36df2b815216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd7f9b58fc5971e80099e7925c33c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807d5cf6d3ee523d148c2ccc30d088c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a707b9de7d56f69148dba78293665c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a1a6d3848fe48ac91a4ce60f2b88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fe3289a6f7d6d41960c66443e398d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ad779fc5de0ef95eebf535d99146222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b675f50ec35c25a19c4c5ff27afb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783d35fd9545e8ca163bdbb2347d22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becafc008a7c4e5d2e492abec35499d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b6a79a05bed0879384f9a4e2bed5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59198122921b0edd91a29e89d3fd52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d862acfefb8516a173bf8f65dc40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7221f09f6d970a97207b788773a9d3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ba3c0c6fb5707fb2d72a418bd7b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24bc3648e10880950a3f9e9585f559231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3d2c583c082e7371b2d0656f88e98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323e1616008e942bfd694d324a1d0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cc9e26a0656e667637a9c332dc5c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad95bce57761f6329ba1cccc562c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37d2cb6131dd37696bd0bf08659607236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c75b3fad6633900ad2fda1ae962e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c082628190ce6177bf3c23f1f831270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f031cec4f5c5125d99dc9e175bee4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63ea434b6520b05dbd2c56eefc9cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a423126b87a6d6c9f5dd7447dc097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee80cbabab815359648c4c3bdba98fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f55100b79c438fa929d5e8bdba34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6425114b18e13325eca2b828b38de15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407790e0b2469f85cd3a908f47b23d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad62740b0377462db5fd386da21db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89e4e7bd6c9e61a79f1e8e2b0b648247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4872f8e4f9d1c02c61a9e74cb967203248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717716c1f799002815be644f866cf63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e3d7725710f005ed3f06be1c296d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585b06d5d4544abe9c73849a26ecd90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d1dc2827482e963b873c080d2c272252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec8ba6168ff196b57f9f36ddf705c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e0c115999f5b81e20a6283dbac8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffea787e3399dd3550923d80d640b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a271f8b9bd95f75f7ecb82b1ca3b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac819fbd4b3df87fa09ea03670148257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76063f9930f8675ff8215f088e63ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562450d4d40ad1a918b77bd70b398c60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad94f2f25c43fcf99e54b3b1579390f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75803510117198385897653d490116261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b8c94b63fc0fdef658fb42f28ee3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcaf15031a92469e8c06eb36b7ecfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e8ee1fb8aa39d78608b8b53f69cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc04f81412939305ef0a2460af5312265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca985267d60ecd0f44dc38b4160cb20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e56eced1d959b207b2a46e2f0dbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450836ad9469410239dab4c7c6e64c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896f5b004d0596803f9d45521a7c806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f1fb709537763886198f046cca3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375c825cb7d765fe2665fe0d73b9bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a735c76b855efb379b533aa52f8b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28be2b1796ba0a8ff2495e932ab7a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d8bb8b89edecbc155961f80d788c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b75216983835580f1962ac0ba8635275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d303045634698c127f4ee03f6280d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a211f56213e4a6af11517fc9492df4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d34a7df70f179203cf049596044af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c02596327bc1646ad75fab01e5db1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18aeecbbb6858426fc1fcf2b72cf63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad267bdcdbacd47e9060fe5d69b4fe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43b0f27ada021ca60cb55fc7e975a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf723d49868c206d6d56b10ea7cec44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c62013500111fb6aa1ee23b7e9ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7051570351d777b50512095c201b61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d40e0684610d3af28247dcc550a383286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec73c2f4a09db3c78500cf5de12209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7cd88b4b746758503f370537ac3e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74b708f8248dfbb876637570d34ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a3fa298a6f5fc08262abd94ff1a11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50d65f2160a2409f40e142ff94b66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36151ad9cef983d113442c4707a96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef752d4ed78a499d5751254294a0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a3344ae1da9c1af1aa8fad2d4ca94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d22c11c228dd7dd5bf026ffec6726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b036488f9afb380181116656ceca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f7cad64c4a064990861d8b0df3a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd223bf3956e1592e9029d113d2bc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88dc65ff493d6f787f892f3b0d05b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0b9389724145bdfef03ed6d566c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78141cf622574f3852b5181637721f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56360be7b50433abf93d55ba4be1e7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9eaa2610fce29fcf20f65bdbafb67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b64ff67681fddc47560a52b2e8db7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8139ccdadbe1d1dbea0cd1e4424d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd7b4e507b123965d202a9923f7fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f3e2ab4c986b6bc72a76a7e806af1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497b83d2e6c493fd65981284bcc5572308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675df06c025f16b43b5407a7a8e472f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd254958d9bdfdef17564684eda4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b159e38e27dbf61885c144e55052e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc0e63b623feeeaf6766a02039c039312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c8d9ccf0ddf0718dbc8f25cca5e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e900c3bb5cc22cfccbbdd9540aa10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a11addff86b7589a8986c65abda2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6fed8bebe394e07431c293caadac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205342e977ec948b53acdf37d3ffcf64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab4a1475ef2c6b0e322409f8010ea2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316143dd80a8bd796568fe6e2b581beb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607800cfa7af9d2d01755d5a1b29a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32133b24bea5fa457d245343a7d23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099c352528de42691d7e13576225da0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc80afcc08c3a3f7299aa593fa2949b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf8a91b94652da01dbaad4958b77d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07aa5946cb4d84a00d016ff84d5cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd343e56c6c0c132e08ef16c740c411326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66678b6e2b0fbac2af35103db1e8f3ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6705c6ed103f57bc1239020896cc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accbb73209420be7638059778251862329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51051968cf021a229d3b88cff609367b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e016d94e64e3da148f2956ec32ca1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c0fc85953a7c49e83c1d60a74134332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2657664547efa16cca7e232d2527d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115330f110e16667aca3905954adee0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bb34eaeb22b6acaa4a9d5648eb825335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf642fa8e364e1fb63f4916fe44c79cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5e0a741b92315a03ca00fc753bc2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d3232523116ce4e5671c6b50e643338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2559dcaaeec6694ccebc9a27201c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35605716e8d4c6573e58b59ea8628b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e249f691c1c27f8426d1e407f2d038341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd88479a96cb369cd0e39c1eae986f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c25db40a2bf4cc9ca54afd3626542343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132aa24cb1c4f3f10012e47d9abc2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d04256c5a560fb406dfb9205fd317345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816515b144c221713d0afa71edc659ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc537b6d32b4b9019772dbd9d7770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c460e88c09e1b9550fc94ad035ce5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339a43af90a3f5855d7a1fb95eaade349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f88376e58738fd988e145abe3cc9b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c787833da030b31cdd7079ece7c17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2665e5e5a8bde040482621d2fc17b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc610e4c4fbf2c781230de99e5f59e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c752dcc433279064bf8a050ac6f5fdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04875f8e14232d3742435cadb8c209e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160301a2e5895b71ee5106f9f4a9f28b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aca112e134f4575ef26f5ce491a242357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307f7d12996caba2cd43f4d00551e52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377dafca54a80f99feae34a2bd5481359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44480fd85cdf523dd09c97344939a531360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad7db41f8116a65890013f09b1d151361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31624f89214c15b96c73ae320f27756362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7378d7f8cb2565fba726e2cf18fc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d1c1be9707b0f09b65c07078865df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ad268cc5946ba32c848ae23855b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d0706544db8fc29f708f3daec327e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395405a1ef49bc8395c07dbc4f75a3af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f4a9546d51ecfba3064007ad9e8a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642e389e14b796f86b35693e9f3120369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0267321904f20a6d5bdbdb2c178165370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f64d9e515d17ccc700f7bba267c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc191645e8ef61cfbf636109a31614f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ac5c4040738bf6fc9380e773a01cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e2f8f8c384d46df6ca58bd5e9860374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5f981f09396644c0610f7ee7f29d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb18eabd8046628afdbcabc5751c5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306ee6e15fe0e026abb32ea0c28599377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55489105c9df44fb90fb36ec9aff80a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0dce955857788b3425ab6c68e62f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bb4b2124d28336f1d9d4c5f39ee7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1ec18dbef3a519f4094a1ca904faa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b7a81971a4ef3939eba20ef6c37b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f38356d184bbf98f0c23df5b485e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020ee404134885dd1dbfee52a9ed91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e97efdfea4e1b8eaf8b87e1776313385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c7659231d2a6b956d63600ec69abd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e839c89008cce2878f9c64f51175e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922faf02922290bf6bb2160166fd0783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37f3c76e2acdec5df57444ddfc0d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddeb0390e6de4714a23acc6a265176390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490af823002e8d26feb2ff7470d65ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706387aebbdb700be57d1ec8c13f4a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c8d915ea29e812ab71d7c67341b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d4d2a2cd49ea821146b87dd5b9ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5237418aefc8747864c2e44aaed6ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4a0f461236550db000ee442d45a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd2865ee10afa19e209ec6cf3af832397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191591db53a2336d246f8bd1a69a926b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771de649415a79bb4bb2f58403a90cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a08989c57b039126da85f1d0830f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2effad8da0a587284bea71f53099711401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfdf0608ad557ed42ccfe85706b74a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b4ef374246e5f6c2db3146301d429403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d2e84d77434d2a47cee921d57b4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bff67ef78f6deaa577ded3108c2d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c0db707b1118b13e006211bfff1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fbabfeb223a485c09d74d543e728d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ef969ee1aecd5add265a49441bad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265f72747594c5dd67e4ab26a2f942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42438f38220d77db221ac20c217a387a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7917168a40511f541e95a722df058f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a93f7b382d05447ddc92fc0798369412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b06158734a5a089d9f7b62b1a539c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52462c1a565a1ec2a3674ba841c9241414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b0543d6fe2b1b186daeced4d2c9e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490163bcc57f8f5b2cd5ddc5f4e3a0ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e671dd9e3fa024713e8161f18ba23af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8abc94a2f08492d60e1d0b122de85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c771c555ae778597b877d474113b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67792302d5c8f7fc76e9f5f6bd879d34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe303ce3abf8962837ca09f6dbdbdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c83b981f189109f6a9dc785c00615422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ae44a2083b90b6effe80624c666c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dcfc5477384ec2988859e118e5bb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f698da073f2ae732d634c2d07b4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7567c4564396d6b018816de186b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1281b80961f989aede81f17ae5f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac87ff5dedd2cb70704620fd9816a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdad81df35703bd3c99b2fc0f7336e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee71aaab8a3379b7060bdefd0897f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb4101eb13774fb5ee68c7175f3bd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874816d4d42f1a7627f2f37bd4ef74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c88bb0584ffb331d600c57dd3d8f96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef4d344361b84fea6f48fc36d7146434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f90bf0aa33db126f77253b9f53733435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41b2db8785df8cf7301976e6e3a4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7bb07727d656e7d4e661aaddcf288437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc382174165eaf9545ce98aba9b163438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3ad79a45221cfd465f01278a3bd59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec297fd5e95af9be62e1b7803bf5cea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f9df5df7a3a80b65355c48bd2fe7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7306d79d97711ec13a065f37470dae2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb9475f7a726c217945f3db6ada57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d8033517f2e5820181b73b9d21bf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654ffbb1f0e6fa64290862f39ad808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c0af60a3cae58e4f7d70b0d3ac42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cceb9e7716e67cbf9095452860703f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8805de1bdd49daa1b219b4744112cb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b34ce8f6be7f5db2522df1fd65373449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83580c9f3ee309f7cf12adee0a6f5da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b04561d75ac98c9a936310287b70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0efa4e2ba9e236b407edc62732acbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec1ffcd354ca51a1b27bcf67400be8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008b0fb28fe24e10c707a610010d93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e67d7a4c68981c5fbcc894cc5e73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9519e4600d506fdf845139d5693be9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f787365732557c6222bb084bcb53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3c5aeb44f6de4653fb9ef9c60585458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c169269b7a0f7fce702a241cfe51b66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af599849c548bdeec8192803ce3923460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a280d188650a93b46a87bb60c8294461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c075606b84566cca5c45abe595898e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0c9169fc84caa01fb1afb39c1117463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7934b1b523c26406bbb06064bdbb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bc2862b3f2bd8215ceca64fcd84d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d66d9f6a7a564058f4df1d05c8fec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49652495ddfb1c685feb64163edc0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a665d53b8df4ce50e2b294133752468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9283051935d4401a9bc39f57f18b6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5172778c72ef876f5aedf9887e5b66a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557ca9f56e4dbc71b772f4d4312fa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba607e2b8987aca3a88731fb2d9b3f5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03df5ee71b7bfbdf3ca9696bdd40d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25ca92db657d3d033e228f353415ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36811cda3e60c3ecd56c6cdf35e138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e7483e5778dea0ca5bb914c5d28a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f8fb1ec62dd0cac6ba5d1a5f31fbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008fc7d142537a0f98afe95802d83e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527920066a8d7a0d6bbdb9a28858a709479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda0eacc2223480af7a19676d62fab7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee79baad8c9f757c3d0e98e04f10f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54f046518ce7f7178ca3812656c5e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd55f355795bf818aae6d9904ed1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f64685ccfc5abaf3e7c5fe7fc0c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265958819e271b16a1191523611867485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ebc19ddfdfac68fdf8f75898d292f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f070a5591f6383cafc005c6a20f301d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada8861bbc657898abe89d33262d40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3ced62cc3604b35f6d9c1936978c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c61ec678406d868212dca60e14d5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f71e25e7f54f29ab5462c1c3ef9212491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d36feab5323c2aa0f65a4c36c7e40a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7f1a77588ed769a7c3707fdf64073493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4daf31dd5a12ee1da52ab3f637ed79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c2847228e661dcf2b2d6b16261c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47f71e8d00013b5cf2cf3db6a27678496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993857f0ac23dee509a200961fa453e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5030713c72c0f2da526353335b88b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feafbfb8ec7d6e81cf1193b490691a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67f16b22385d1a08e981e74ee4837e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85466d749b358813e9a87ea6bb508f18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2440f84e301e15ca9c93f8c1edc3db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d51a57556e89dcc50e27fd900b625b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b4bbbad23f7d59f869a1ec0023c45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453ef96832c8ad7f2d46aea1547a26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa0f91a13745f8c8e7ddc2df1b726506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07543dfde4cd82b8913f03c624219834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebdf9612c8565428ef963e13568256508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ddcb7216ef20418f211e87bf5cc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8bfface0303d5d5a3c22367424f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebb1ee0537c32ffc4ee94a5afb6e73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db70e662dbf72e00fb445addd456f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b842de88400bcef07005b9dec5dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab600e88a180bfcfb235c596c0ae1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ab35d3cd4b05aba493844dc02cb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7190e681034bd5a4991389e0f2a39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4453cdc4e5f1d061eca52089682fdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b81dfc8e7078d79debc86ed460c57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6cb8f29b91f9a860c4f92c8ed74c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251851472165739712b06d0e6fa8330520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50dcc3b25c23dccd8d7849b3d0af6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f60e192aa6f73c32769f72e46af6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dee7121f6922f757dfcd497517709523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e6df8e7864254ec428a0a6c9b24e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ce8903c5f62385830bddf958eb9e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56cfd22cfd23c68562d99798a13cdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c792639c45acd815dd30b0938d487527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1815df6ec4ae21f4582fbc6d561f11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f40b490353a79ce276eb64d1d013b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35343d7e56b530c6fa3c6229a783b21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e427dd2313eda58b0ba8bb35fb7d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2a3e13a49b351c87bb2090d0d9e1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84be50708621e91e408f99f188203a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f220ae69239f77f8d42904ab27c1a72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45a9a89a678d739e8bb96fdc7272e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639fb33299a5e8f6b55f78d26d431c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1eb2c873c4319ce70c8904791989537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173334ec6ef9824fcf1a2e190f5292d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde8e980a12218f2d38709db3cd352539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02810c0d4ee60f4d5466ba2465041e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509de73957393b010485d6d49147dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161b8630e588e718cd54198587f956542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809f9f1e150d5c9c5718e30929554f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c486e88a2bd3fcea067a950d188166a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4936f30f052f021be69741ede1739545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f0e6b989c24f34bb36ff444283eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5bd1e826298403f98983724efa5b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9db1e018b9f1fcb97c5b134799681548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01ad67c468e46a7bff35bbc56f942549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70d089276b6733cacc2ebea008dd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5fea2f10d9d28c71a201bf19b08d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1510173660c429af27b3c3cc9d1367552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2279a126a74e0a2350bd41d2ed4cf0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1d160b0712a67da98791b30b55f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560481a2ce63251def29fdacdaf70e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3911ac10b7a57534d5a68ab6ea3e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a26a1ee643637b5ba940f3d40115cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d321311469e9abd57206b0380d137558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd71dcf7112ef26a09b842eb533210559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3101bd77204abe12c5fd77a90805560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775f3fd6a858b7ab643e6be254f493a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d919c7d5095345c683129cf813ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab5d18105ea69dc05bf300855be9cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd100a1879c3b1d5229f1e9cc6e9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ed1764044542c3299466bd8af804565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c758ee9aa4a9c20f5bc8764edf71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38895d66d9fae82fc82b68e06bacdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db078c8f0b4b4008871d2e894e9ac20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb175fb13e7be6dda87bd7090eeeaaa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec6f738e38f10794c1c537748f1ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6669a0b9e5edd8d980fb99de0ddd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a9168b966483b08ccf75fec2b660572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5312dc9ad383ddd61546561377f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebe3a5808e538dc9b54b1e26053159574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba9baed424713c0acc0cf73fb1254575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2b842e7d196513807bf2320841f1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e395b1340b385cbdf274ffc251467e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cb35994a28d9c36cbd8970e1300f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5701c305204401f0bf08d00238fbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e8807640dc207801e3d88751c15f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4c8cd4c4a3023a2d4d5bcdd60da0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66196a6121014aeefb3f2a2bc1ccf8c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf9a083136345a941d7097b708ea4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22abfe8d19935865fbeb0b5dbd173c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1140975bb89dbf2614bb3f72a0a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc13644ad1124b9ccf14e05d119a6bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3ae591266f454b4f88cf10ab48fb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9bb076449050486ae49a871ebc681588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d276811b6f4a1366c5d27c005b26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e9c3c6205e7a8dd95b3e7a8b586c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d5c98c4fd244f35517715612da8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62736b825524e96a8bbb47bfb1ee2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c8e8044ff9f5e7ce27e39a20658e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fbf58e29d8cfa0cd4b9d6ccfbd560594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65588ba15d88fcc302609f2079cd9038595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4389fa328f4b438ce6f85ba6fff5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce9b17f1eb0d7c19bba5e904bfce6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da10ccd71cff83c60eb0ae38f4ea72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7875cc92f9e1fdfcd375c478c0048be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b92ac49f26854049f3300579c8b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a5abf231fd8d7ddc801a5ef43c814601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8324b626a03d30978fec45bfbad7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961d5ff9ee0470ad367786cc08461c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a9d918673d3cf2624c62a78708b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b12c109233dafcbd19a971dd82a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7ed93f6d8be1eba6fd83b5b13b442606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c9894c9cb2be0d2df0c911c8aa750607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc66dd1179c775ebc9eaf095cf7800608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a40acb1b7218a74f3d5714f3732c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412d803173f4cc246b725757934b935610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fe749317e03e802fc32eedaa3c53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1f97d297000546404bfd640febf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271abd4fd71c00822a22fe1f8a250490613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe36a44cfd26a83f2c82b4c29574a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830a5e1f5a22409ae39483572b2ae0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2b346b2ba452bebe90bc62390c35c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8929a3757adcaf785e8c9f600535fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed0b51b24c355516636bb145f06436618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3095f1950b428f5238992cb468ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f141aa33d23f08dd0f86d98ee9cd3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98064af3fd0dfe0cfd21ff41781c57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1559bb324095c43f9c6762cdb78fc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6b75e3c7f7ba5c0b62527bdfda3cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6c02e44280f82f43e56264301c7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74f62cc688445f8dde2c6cfa9696a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a033ab42b1b8832022457ab454a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a7a1106679c8521ef9978940bc742627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b01212bbebe5354a0ef9f19ef896628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ed072441e17d6898c72b6302c224629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a8ba7c23e2a80280eaa2721152dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a7dbc9c2314524104ed8b0cedc0d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd515984e9c3aa8323d2adfa8faae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60bc8e61d58d1528223be1cdc0ed1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d9dbf95bfa60d96e1aa26aad5233634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692bd146754752fa53936c3ac27b8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae593726783fefe22e0c2b303dda422b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b23c5e2e4361697591676ba805817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895f2b62cb3893d47d428994cb94a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17399a5325f4a24be85595ff8a2969d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779356d60968e84698e753e9261a7ce5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c146d936cc81c8a10cb8e26b2611641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7d75b73f06a83e7c28239963c94d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477060e3922c0c595662a1030e7d5ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b554110938a41e1c26fb9af1fcd02c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec96e7848d3dde2947f1800266b783645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f0146a2615db790bea75f2dc8f30d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4b20099f2043b8ef96f7320155c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfbb30bdc6fb4536e8956d3927379648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab268bf15d3e582a49a167b38f7aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74df82ffb2b347d174fef234fed853650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5cd0f2bd094c76d469e5daf12e271651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145b64e28f560a72d60e44e4840cc17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264a2f37ada3cbb814dc8cf7995b57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed60b92115f7307741a96936057824d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ade609bfff4405c12113159585d79c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e1643b694b731c90bfd491bc1bb0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd16b0e6cc690861d866526ff9ea22c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3715ae8d247cb33a0c6a28d74028658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777990b636e608710943ed5bdd8b20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070cd0f321d0426dbaefb55b5879ff1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a78ebf1d6625907ea61a1b58c5a212661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3b979fae0b3be219908c032c1038662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26896baab3e8b82294bc6bba7c64a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470782a2447f1dddfa8d34f13e5faa2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a7d3e2ee7a6a319012a3867010b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f059f08044ba9144ceb08266c164372666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae062ca44df0d70518836438ca2188667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e6365781342e2c5cd6a6e76b8482e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee057c48da3014b414ce557cb44f2038669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746a83d7f64f120202d18e17b71d0a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa457ed7dcdac9ecef2d09eaa01de4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05a795078e32b36ea58260e397408672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091bd3c773d15f49b892e91e118b7fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d068e32b382aea9a3955e06ee2cd72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91bd12b3b4cddabb57db68c3bf031d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd19632a0f32a6f55cdaf571fda4aae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4939a1397bd08659a03fd0592b0514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f43d61afbb8581d5d4c525d18e41c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28e212a547e0701dcfc59a3ba0db1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dabc58f3b72b8bba63a73018b8a3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889be11ae33cb01e6989a1c9090e3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5c5a7f1fc169dfdbd4355ae3005ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30565a5be1ada3366396b920247ec10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742429f3729774a16d7a6b9ceddd658f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f33592e87ed4aab3cdb952f0283e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77252c9107a4b97967b2953433b23f71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155348c0097bc4451785b28c121c204c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c07b28eeabbd2e4e469e2caf80f194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558edfe7e001d6eb06a8f083c5f49245689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150852d8760fdbab9e2985747d8be25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80b367cc3970ac280fc4fc334648d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1716e4726cc851d980ee525ff7c19a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a942148deb27492841bd2d44125a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42af28538763f690e0f2468a4bd496694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402294c34edb2e5bc69b1748b3047ea0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab6ce78a97440c2de705f780868cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916af10a4749d10ccde494579891f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b3b094676e1b8cdcf6d3fcb03999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d3d3a02f9e08828e2c977eb6d816e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c223f83fe9adcc441be96eb73b7c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68113cbe3f6c96c206db2f8782bfdfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81a623c465f8d1030f2f7022d8afc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf59d2e869aa6bf6e3991f2d595ebf8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d329873afb92d1cd7a80f628a587e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f905615dee28c9398a32d08699e62d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a951526296a4d6eb46a52eb5461d8e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed42aacd4ee787c36607532dc6512c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e66caacb66c372f729413e68c92a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235dc49c47be5e6f46ec5b07b0b9194709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc3ec8e19f258265e5a9e5d1d6f867710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ed31f1f7adc1ba47e86385411e87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4047174c6f4e0abb8496877584beda4712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e41df658775eb63dcf6be17ddcb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba520a0bc83e4907d67a431c0ab94d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dabebfab01d524bb71c85010cd3a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf7598ed09fdbc7123269cfc77a0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4f870cb282abdef97f0739769e32f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d921a6c9948f8c300b85dae100377546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4becd4f3caf31edb4e14df98e05d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b6a6343865ebd109de57e5fe25168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285cc29849c4e20a4121b3b2c2b4799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04f94f5215551fa4194a993891694110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827684966d03fb247d9e4e426cd4162c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b05d37ecc34ad39e8aac45784b2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7cafdf830e69573ee56d2cc81062713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a673ceacdb41c11e94b7031af38cad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2ce790d19dfdcae0ae08338ee7bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc301902e23078dab546c8c81ea94e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012c17e871c255b377de4348b658fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf09316a827be8a8a68c92fbfab7d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f18ad90f1bb9a8ab77b3a561d8cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2916b6d503e2a2e5c238b89e4ed720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059a89f97024b701629686dc80ab4d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840dd7020fa2391384850fff83852ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd644aa1178a91e35799e19181059d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba425f16d0209faf6fccc1f1d48fbbda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d18d5e6f606abdda34b163f5a2ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27db2573c9a4fc4d329b56227974d2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c1d95989554e188f4f34638cafa9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df576d9a996193f1e11bf938639a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1989f6c86096d413170d4faea6b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08087c6c5c5b97ae5166f7a66793a9b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ccff7181cda9a543b363cc319ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf45137abc29bc887790ddaaa34bb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9b93d61ab50dbd6422590a7b78dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd011799be53fd4b49603c47f294d10834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e157b178399486071f515323379859235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20f98d663043fa4ad589eb10d1fd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311616864a9dc8887e6c943c7e5ef82f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbf843670e7c388b049f45241bcf4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0a78a8e4b6f80cba1b3195fe814e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3901d278617e8b1854c4d1ece65c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a799de1718f15678b66feb5e75ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7989b4fceecdfeff7679d9c2f1f0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10fb2056c78510c69e899cf2b27ff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a4abd869f8d8a4b57921a7ec7cb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982a2ee1e348886bd18cf8e8ca7bfce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fea604e1d501cfe7eddbd063ddc9c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e2fbb04d8960685c153bc66e2b99947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687fd2973f866b4ae990a3a0ea885b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64084e4a1854461c240740a591c1b65149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e2328dd04832aa7929376b4986e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df65ad321eba2099421d9f1e23350f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351bf5fee217144c2f7a09e3399f4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f52508e9324171e2a21c4db4f77b6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11bece9c926f8998d4edc96dd7aab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1c9b4c6e64179525ab9a04ba4537a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516ec9335087c126289d9237f6029756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a66156001c57a264c4f138ab942257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6386e5fae0a6c3c693934f6296e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d627317a7b3fc3361613c4b9461759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2600a6ce1a1a332742ced2b3719fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5fd7aa7a96793ebfc5209612bcf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03286de031d1256d3a5ce0fca69729c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cc12ea0978550b8d937584ff025b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32989f6fc0e4a6950a692fa263a9a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27fe987b5f6e7ca32e74d1c96a82665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea62a0b67243c7fbe5a5b5e1adfd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021b3ec48de9151a76c63ea62f396a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a29c2a3fb69d863df363ba61723f3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27a39ac1800e3cabd3de85371a4e2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee690eb59cc99c6276069217084bb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7273d23a2791cf75be412846ea9a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2cc42403c30f085357b8c3fdd11b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ff1d60c28d26046e3525432f1e9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40cbfb61c829203fca76551746d6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ce26157f8cc60616f8084df6a129575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc65dc83269bfcd5bb857926bfed476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df62561e2209fb2b2ae275f8c52f88077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b63b7d62b7868648b5d03bda90ca178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f77393de313c318b95a3d146b514e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7ad31a21817a540cc8624fa257ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c66fec6d79f8b5c463ab10ce379181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8c6361e9e4ea16841b4c3a9d8ef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c369362e8c12aaece22d688f5a51c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2e6252d5e9cc38f2b79860289f65f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772482ecd988b152f8d729c6439c96a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232336498e2add913c33c07f7fe8589386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b01989bb16975c85e192e2bd5b246887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0b2a68f85ded463a94509d2b9b9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2d2fd28ee102227b4c0bdf716ba189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1a6654713af1fcf57ade9b3f8450490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceac9c331407c238feb4bab30dfe54891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847392a7110b49b953d926f7852af792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682d5a96cc618519bacb52333b985d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e35398b92459aa6d64646a3c685494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f29d79d8cbd1f52d70a60de511ae4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3610542b024336ca743501fa8b668e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e69267540bd6076e74114858187e1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb37b7fe34323f7319594e75b86cfac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87298c047e1054cd13e76f9d06322799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a2f8b80b0e176366de3c25271b66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8241709e6efa4538ffb6d7a6a68af10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccbde6579d238e658ac3853258a6b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b194bea5aa8fc2c76e711991cb3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc196814da7840efacd2b8037737c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5f3d8831d5bf561193e0c70a706b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198053a578a8e591db2d048e2ed3b7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df52f248ff5c48a5815ede79a4df6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdde5e92f752b2843b9ffb0fe1cc82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba9e933a69752a7a6c318afcf303e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de483408ac1dd2e3befcb865a77f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24d54b967a4ad7fa5c1641f2fdb19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83151b5f8a972e63403c62f21cc4b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f00827a74efa25d343c907be75102113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15cc96a5fb53c737c393a905bebfe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65d4208d6069932422dc436fb7711f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf67a9378443f28a7a3eedff54072a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e9ad0a1eada3a4cd317116324113117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf7d9bdb42adaf676a13a23bf578f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048dcf9e009c2671c8ffb6534470323119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f634839bee1055bb1860737b8012da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecbeaa567ed1085f1b7e73f2abd6b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901cbfa398422e5edc377e05bb2b6ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f1deed6afe1f79f571aa8bd31f36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598519c85f532fea4c4075ba3e95cd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781cdc9ba88cdad17839edec461b58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129300aabf09cd68d614bbe2834d4c6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2d07a4b8e1479b0bccfd2f220cd17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4991483c8c667c020b5ec620075e3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe0a7b3a0a18db15346c5885ecfd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32f79f915b94514a7e74cc10dcbf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2915936ebca6886527fb6731cb9ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0176cab9050de9748efbaa4719d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391bbf5d3242f1ff45410140de0615133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cdd5f3fa6bfce201f648d34ab3729134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef479f5a6d3ed8768a686505921e28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505290d67828aa34c23fd1289c0948c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799be7d0740a5b5709438f4c50576b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3dba972220d3a675ded083c3fbd41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807d877580fa853dd20fe4822fc1dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582936cf0f8492785a895faa6f1a342140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fabd24f798d35b71286d49d04e8477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cd015652dce3f2146eaa3b813f73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cadd762f2458dc908e93c063a8a60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9769fbf84abfaf64d6f3cde95b6ee8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b990c4a01270a6012b6c06a860572a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751a6685f91445daf21ed3828ddc57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1b1357b7f0a98a1d04ef60e42daa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49a3624dab8526179a8ba4d52e7c74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54322d3c84be5e9a02c102cd4260a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae3f49bb63ecece655be13789354ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8542d387ce24e0539c12479307bd424151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d75c8897ce14cf0c767c927d794a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633f1561fa4a08e3d927675ae5f643153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac5d14758005d2c575fee9f6f180f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad2af7e0bcc3b5040be472407adab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730884e1281a40f8fd24152f203af57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71631217d83590a9a87993de886bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196354bafb94f16ae314ac2d3110787158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca824dae0484bec002bdb730f07a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d5bf3a24717a1d527a05caddf247f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5030c6d7bf79bac1026780fd1898161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3d8846ba838455de37b5aea477672162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ee0658bbea0d977126751898e247163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7fea7b41c37279b176e534c50e3c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c126d9232b465f00ffccc3534999165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d71c5cc46d20354451641a8076540166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127bd2fff9e4f3b4047fc84189078c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa47b66e1bea5b9f0746f7e24b1847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a46e8cedf039b3999eba95f39c7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5da35a7d31543702ea30fa28f9e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e9bfdaf35ab364b85f656709cd2ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8a47c963615698b12db8909d9e6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995fceaeeb051f245f87bc125740d16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91d23dfe9fe97cc83122cc6eb4074d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d320815383e3becc73f7fe3c54be227175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38dab96c66366b840e4ee1fcf72f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad684677fe606041d57598682fc250177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd966cda9f0a15e451f6ef03a8e90b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab1a289750bbdfde06bca7f5ed4c97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f69f3c3ccd13786188cc57ef9eadb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb9f508fe4628085e04be33d31f2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b34b452f4976269cd4a76ab292ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db020170e9b66a51101e60829337b107183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7693dab286e305b820e54fa5fb7e1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01640cc7685c42df91839730d3d7a7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c62a8caca82b9aa1011023b5a1ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0b637bb32f3bf0074810b99450d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707de7d16e792539a8bc667ef621af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b00a744a4515bc59e356d560265e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52204b4841995f4604e39015db8428190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92aa4178a955cd1a15fb752cb9143191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a96a490622673a7a499f86563f5966192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5611358ee35df4dd0fd72aa9d6290e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbafe23470a600e182293ddb0f7f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c33e3407a9c22f4a42300e1e0b6ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3acb65cee8e0eea224c3099b1b2f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda68bd00ba4e3d8d2e1f1f4bd9d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852e6066bfa5990b6a4b716341bbac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c829e21f73f36df45685b7875401199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efa1aa38a5aacbf0c536934c13817f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc80e22b5c1b5dd6cc3663e55989d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9863d72ec086dbef2c1a31fcf456d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6466a4abd9ad2ef368c61a6d27a16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0d145386f816b153f5cefeaac0bde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e42c9bcfc6c66567158f396fd377205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6777a7ab7e0a66bf2d5e129096bed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8eb35a6bbc7a76c93b50f4ee1ace207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc95af1a12c01cff0e4cf94f6de58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a571b12a502c2e3b06eef94297e69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055ec3f9715722cc599313ed1136ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72513f37b7ca3f671b2047efba806ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922b68da45142ebf76f21129d937d6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb53b699b4206af03b7455f036979c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028451973eb267c241a32f77df7b21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30c69de321d3fa8f2c104a73b0849215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f81a5624173ca47cbb3286cbc418216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d35015318b4c3a8aa6aa99a3857a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25fcc8e5dbeb0484a9a914830a683218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e80484729d22dae4ffc8622a29cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48e9f0e4dd7169e5ae64c1308e87ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b48dd9174a9fb283d8beabd3669883221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc16680da19c379e7bee932ce6623222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827985519f9814927e6c4843e7a2f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2fbf21298ccd0465ecf982c108641224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdbf8a519b682e48b250df3428afd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45fd000b8654979d2e69d7bc9a0958226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44775fd1b4c686d405f236fc4f53cb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dfcf1f287fbe368c3a44006632a78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3554c90fcea1cdf1e20f3c469339c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe27da33b6b29413ccb7e6d39c86d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e89590769da695a57eaccb93dbaf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e454ea54c89c321a33de91d59737084232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e8cffb21f93b6ab66cf1b07adaa1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640e375618d211835a9cbe7347f6fc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6103dc02ecdaf34829d48dfbf9cb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635938e1d750befd5401bbf170a250236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ce797acaf66300627676b9969142e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71beb8aaa82d4b9111aef3065ed639238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b15df1ce9b2aa81f468b30d9bf2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ec01ed61484c0790e167b6dececc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9178ff1adcd4838d78c8c5cefc0409241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00bbaf8a44a5026ea333f6fef4de3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d7979896fbd5ab6b46005b107eaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e9260a681007a21fbfaa6f82e89a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc7a5fab3533cb1b85d06acacfed43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f206d9307f48393ea0e8be794f0b57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb47e428095039c916430c5fc197753247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a29c3426fce232d576ff7cc49d2be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3762b802e504ce94e90105934be81f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308528a0ec72795086a3df5168d818d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71ea13b9dccf7ef63bfe99bc256222251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb8858caa62f4a21e15521001f527252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d36aa268f6cb15fa86356e0d21fe77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567109fb2a2678c0020a8106221ceae1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d71b9a717e35e8e39ba2493bc5a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dcbbd05f4a661f340499da4939ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b71472b52dd580c5076d6a1ab9490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3340c097936a69c29b38039d36a0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1aa7dcc71398ea4ce182298167661259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed0e687b3dfa7a4bc934b649eba572260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692db28bd28f5b7d0fb813303570b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade71ac8cd3cfb796f401aabdce4344262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83dd6057c529f479aa1e894559235b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5edb4f0d2e00e60c2c75572debf96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93a0b97830e22b2eae00c5fdc8308265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81766201205d8f496fa7095b690d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128442e6b1509440d6b7f18fb6651d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe1733030c9d7232c84f593c64c07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84876801c44eac31c4307370b43854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a93670f30bbf3936ae7b23a785530d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ee41fa27b22cbac8db5b6e0da2c16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792ee20c0192f0dd7d4a5c1bea74fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10870d168aef59d63426f41922e16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c53b47da26e2b4a3426715d0bfff17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072ca8aad5d27addad93d2d02ffdc84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186961f5d4c591e440daed716a6ccf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a1458af2ec772411295a4f9b4d920277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db1501feae7258d94de2ef5ff92d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9c7ca5c1822e2833218d10a909561279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe1291ac9697d8b2002f4f2201f1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d145191d29dc405751c1732598b60b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54b7da95d498cd3078477ca83654f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c174bb326be4674762b8401938761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283f4f6dc665734bddc56f279d64ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae8b504eee25324f391d543a0f169285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edde8fc691a60ce2ea14ff972e50c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aba4b45d69efeebe31899e0776048287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e436bb844938e8743e755f371781d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d45c1c87f5b34c316ca9dbd7dbe20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3045bcd6a9646176dd083ecc1841290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbe1d2db1455993b6927ebeef7d616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b039ad2a0095a6fd35e6df206e92f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343c3bf2ddc15a2ade95797b39856c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3bf52202c298b1b7113f63440164294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582334fe96b3755782e7656f37ce20c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335772eaba6de8fd088a2ca8dab8833d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aadd3f84a258309e637787dda78208297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086687b45f8aee9e3886fcb30deba0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7185e6425a854b5bb2e7c1b49458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43ef9fe0f6771344ee2386cb2de4ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb93b61778c37ac24a320eccd56970301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416604357453e921a19855adf4b0fd1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513cbd338c6ff41ef042daf2203aff3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa8ee691b54891024abc47a5bd35b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd0e213c0e2f340e6a111ca20a158305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8050ce4e1f95ac231561bb9e26df0c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494c3332fdc08bf19e1af38b8dddf85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ffa78d59da26e9d4125eed7e76ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2e87f6b4e6659d4937c6279d424f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64f0abfe0fc15a6508709b5dcccce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e57f5f7c381984e941edbedce4c0ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc01df6bec3bdbf60c01294cae81586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3afda26e4c4e766d207347b3caf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b2ca5e8f130121f0ec17ebfc291f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcd4f4bb6bb510b6f682d33620ba8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31399790f037ebcb1a1ca57861e9a8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961393de674fa4d14e12ed74fe01462317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abdf99336b1463913c27126a00f25c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691d03d7a81045e85cb9af58e380cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d61e51a13a165a16b6409f76e1b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5142fb16e84d2eae68e2c23528a07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec119b230ade09c2561d421b361b20bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022209edac86e4e3ae4227d2f91b2a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d0299e1b9de0047f1b0edba1ddc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8823d388b14ef908516a14f63b0b478325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e4402170a3f3c69ff8287770eefee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b9a441d329b0865e8ddc0e36ef70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2625410bee8273be22b8d9ab083e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3d6951423052593d4ad4ff545dff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0db6c21da95e22110c5a0ee911b82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec4412b577a305b294a61b0f8f481f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac8e9594782a984342ffb8ecf3b17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766973f1d46550d9d9da8d9f79a0c387333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cd796cedab5acfd241bd5dcf89d89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2f7d4440ec4410a3c8217cde1916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc2ba85c7cc3a49a6ec91734f398a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d315a6139ba2c9762cbcc06981782337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9f85c9dfa0ad39c244bbf216a3ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409ccc3d44f2a4dca14e9d2f3240b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88865b15d17ef0c1a63b06a4bfc81e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a24caaf5bbff01df7a2fe91c768f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47951e33b7063a0ce4d2d29b3468563b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f488608eaa0b4a72c1321345c0eee2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9949e7b5ff476d882a6536a9afe0801344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d4ce1f5b5e9219c4ced4ff460c9f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c965781798ed02c7d3ba4b7acbaaf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a909de2e88e1b4d07edd2320a28e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371793c26e45ace5cd6342883ed2a3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2975c3342185878676b0ce72a8ac3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40579c42886912882e5b26972179aa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d56cdeedad178604776e179e683a57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf7e856e1afb6a94d01b621550471c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c8ade52a43542877d7ca2f16c1a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd6b3481f7465d066df2ed022f4c80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb412bb89cb32101701897e7f4d517355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b73955fb0a32eca54bddf619c9f82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2727e14898ca2796fda871033c822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675da20cec911a578d51a010991f45e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afa11df1fca735cd041a3b7bdda77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183ea98c5bfb838874cea3f845466a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b8729e65203f005a126198c6b0a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8068bce7d86a3f19a75d9c2ca76f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320ec8d7b6ec767d8bd8f88e959a5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98643f492b2879bc35f5ffedff188f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00512c9d2a2fed29e4fb488e9546a843365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f1630386e7f71745972971f704d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb234b06307a3b127e575e3f597038367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805813e395f0413fcac3abce3e9b9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e6b62a29289ceef92dcc9ae5357d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ccfc8c1b9f9d9510fbaf5c8a52a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff893922a2999a5f592ec0f609c9e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a1be62ba785046200b786959a226372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c1458f244a99bb0918e7fbddbfd88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d3b2b3ccc89b2a7432969d6de0e67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c322e4ce8357313864d7c9974387429375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a78a5ab0c939fef3953f81ac59fdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa71c1aa212e7fe88e5bf32130225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d4926edf3065cb8f34e2afb4fdd32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208de0067ef21b837d5ddc2602f3df2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f815f91f121dde045513b492698b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc48c9caaa02c940e10d9bffb0f39f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87341835be71be57830e07c521f17921382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f199086270195aab2054a4f3b5db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747e9d4ca3d76b98615a8c5f0fafd7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06abe1487f4a40461bf1addc05e37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd0896d86a75cb2614cbfe91264826386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2e6fd61c417d600dd471bddb1483387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821bbbf72d69a9f3c01e0beb2435a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84ee5d29af50f61ec3cfc3c2209c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0987cc774bbf76d1c863809393864390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acfdf8e88fe96eb459ad1d32e959b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac720312ae5c1807e38c3e581853f94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c3b5829dcd025e3bf53fde8a75454393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fe2be231248300cdeab7b3d095e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516478aeb01ce3b964a433e6054564e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bba99714a98c3832e715de365b66d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e44c940bcc6dde06a8cff2419b24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bfd916d1d9f9088028a3e574ba5b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef3e5f8c7c303cd79090b9408efb73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77328116047d621f55fc89b8e3fd3ef0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827accba60005cf6812a9acf8eb8490401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b93bddc35490feacf0232bff4a87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49babcabbb47e0d869d4c2a7078fa671403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea38c21160c37acb279ad5305883fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc5681bbce50cb38342e729430051d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bb6efec819e0a457f1037cee8dfa6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2726a421c1ed13f91e514e9e5814407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb6f874345e47259b0bb6ff7209a83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77113f123f774ec8aaa3d83ebad7c11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f6a6b308f3579d03dde8fdf819651410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fba5ea8dde606d83b82059c7ef20f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab25512850e45b1e2328f3f528830412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edef0513758a92abb761e5ebb97bde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53063471f154b0dbc2cb098fdbd2fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5904bc04bc3b8deb42d14dd0d3d46f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56bbe788d3a95ac6b8c84cd742f6a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a7ccc494d87163b406f4940b331b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218101fef7ec20282cb1d464fa032355418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef7304b0cc6b0d17ea1a20ac861aba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe01a42a73c045c550f10a6dcbd203c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1484386ad03cb8396a05f532e5f65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfad8bb5acff94e671a02d9661af49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c5a662a3cd4bad08f201f7305caed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a007d3de2355f98c199fec747235d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970f55a1e7ef1b073ad1a3a68de150b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28391382a975c723b13e9e46b1f875426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886c71be078bd49482bdac1830a2a65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a0c6e4d6efd22aa57938ac2bab1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8fc40920283101724dfc38b207e89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd61bbf86f386cb6a6e2eea1a15a636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76d9b5ea8aebb71d172b7c91028d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2ae658b3c2cca6ed6021a8508f23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d97275718b734ff1827038d51787c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca67b7b6c455b3d0984e9a3788ff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9984ec289099c8f9002f1f29651df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb6b1596848ee97855147d02c5262436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25662ec94e6201b7db466657b9d33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808bf3df1103c5a70917ab280e038e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd7662ff190852ec5639de66688a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ebecc2afc6f5b8c3c1c1c871959f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4882c1bcd6f9f46db2855cf91b94905441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf53409a6be4d194c006f3200a7a10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8db483739e2052314d5403a2648f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda810c913c75981ceefcb78ca5e17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07badb1dacc27b055d0709a43317d1d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fa236819bb206f5a1da5d48e78cce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4782f8eb928b8a33cdb43b6c704864a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c3e4a242fdf822c88d266b745f90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46de88a3be1b45c6b30fdfc4a584b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2025e6c85a54d53b6a1c4e34cfaf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d95d338adc643ed6a07054f883707d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268dd9e7f89b55277e032c8304a17c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7da82cfa686b116948b141d964a7c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8cc39fe43eea32ebd94031d5e78a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef90117bbcefd654cc58c03b103848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2c57c36d530ddd2a0ef80f100a0c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138fc29a3a78c708b02f0340fdc1c68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602abdac0a52d336e61c8e7682ae93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e49ab8a51b1365fcac81662ac6e62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff381e77db2f17bb89af605a3d276460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5eb4bba02f46d038245ecd5fdb5f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3839b3e165eb5e042d2621ab944a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee071a4997fe63e280cfadde22f4b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb493c985e46f6aa72c72cbd72b2e88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902576d7f3fde98645c0126bd96f831c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d56feb34802612f8987af330e362466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf0c6518753758292009b370da07ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f706a8ca38eb2b41b1e9ae8ebb4829468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef79370ff916b9d7013c85cf9f6425469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271578a51cb4ea68bb8daa2c6d4307470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc62b5e58f9a5b81d818adce58604471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4836944d1e5052e08e21a04bfa728472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886dc9d80fa7e8b531771911fca6612473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca885b80e0c496b60fc10547bca43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc442bf640f7b9d4c9c9a0abe62d4668475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b48a6cc85b556e616242811b1ce1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf3f96aa6a3a541f8d08350f9cc7c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c175dbf45379349f30f9262f6686a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc034f509e79b789c6ff3e2121ac6cc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d56513dd7bfffd738dcea828c8b533480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18992815d77be790f0cc44d31f5b515f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e5f552421055a762f4cfd556de046482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1904fb5573c0a2781f79a57b344873f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079abcbeccb1b6d641cafb6a8f474c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447367cc7955963efb63fa7e817b53d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce2518a5ac2872ce6726edfcbb561486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a848b1d5e9d1ba803dfe9066b7c1108487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57495bdddc3dc39867e69480eabba721488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a95668b2ce4623ba42c552a61525489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a0eb1cd4e27d79ca6d35e5bc4b7cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7d1c46b25392c0a32cdcbc476e37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487859ef52bd1ef0ae30acbb72bab646492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbeba7f24a854c9676b6b91f3fa39e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdbb5261f86f05f94a851899b20b81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae1109d08c1cdf93da4f11f721960495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70255301f756c3c8f700cb871ebde3d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9642e54a7a9c48ded76507a09e93b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a419491748f5aea677af135ae8f933498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9d4d94ee764f3070e1c2c9a9727c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410829b0755ec929e7e3a0a3a2901496500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b469b403172cf591b00c5bd759b18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd15d3247fa0db68496325a86058a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef73789a10e28cc63b6e5d949dfc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa86608fdcb1247e07704502ef74c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e31217ebaa9391f0e3ad1507a7ae0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b16411bb10294d2a41084fc556d452506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc3ae6a228e92bc96ccc0c6e380c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58229e5c2b27cf4ff603be9f9b6be2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c351fd6114628f95f52fa649df348509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8f5cc4447b6618939d4fea301168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1e8f187c5b6bbb9cba489649b055511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964196e356fd7f4ae80bf8064c1499a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1be1c0116995b9147cb0ac8883882513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd889842cce0291652bac5bada357514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d962fd4e4612c75063295e84be928515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdcef82ef38662976e4d6657be8747516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1a0d2af0e43ad4e9c97b3b9f1fc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba685de52e5c3777505c58fae8a31cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952aac61d4019459a89dbc3e58e392d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b5a39e6131f32a822c3f0a9fc6d65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f64ef1858bc5bc93b38b4eb1dd3bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1cfccad8c43cbdc79fcb4fe9744a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b47e81cb39ce99d8a7e5dd5aefd1c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec94b370aab59ed92aacd51a94f8682524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1985705aa01ba3612a71d028e5f582d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a92239b7c6472fef32d1aae10094526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb96d1d7cf26e7273a7a4a51143a28e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a32cfe8ae2b3ad2a09dce062f8e90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05020793d453f4451fa834250374d1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673c29782bf8fc32e747118a2f89bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4905c3f6ae5eec79cd23f131b7985531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4a2ffe03d635325be92822a8c526532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2fbaf2114456da63bdc249a296c14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53a092a127f18c224f1a2107ff368534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41aa7a281640bab8658ce84feb50ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f942c6b67eb2aeb06889ee10d959ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8bc5398eaf58d0a9fe854be2a611537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f970d8eb5516b2dc0222627a35a32f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e63092de1fa5220b8a46418605f93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d98204e72d87a81758368b69abc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c63815cd7ce2e2da298f72586ddf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346d3969256fe4a7aa9e1e06a101dd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8ef40ebe77bd7d8d846495bfe274543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bbb54a049fac83cc1b4d7d133a644544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e1afd2ab389b39cb1f537bba85e53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2b2ad3cc4a98af3acc6c75fce885546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239064b5eab56898aee680602788f52a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f30e4c038d5b61d28ffec405e3477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089406515b6bd9d7a2970e87e9b8efef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd083653b4bd2fc6c437368173c1f2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddb09c5a5057564567cf5edaebdde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a24cc3f86f42108225b758a2fb6cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6467e1256cd962d1f7d337084bdc78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53386a1ed008ee8186d1ec97a921060554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51c9e81b6b88f95fd47c02b921b35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc838924d0dd0e707f6943c47d190b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1def015d15adc3751386156cf882cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82482677f5e3f5a7e2cbc56f9f7b29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533a0e310d70f41fcd12dccb9be672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5035deaf8bce7d61c82eda80a324017560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe558e001d50b3067ccb69a34268c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a4992adb8288a30f9c8d5a038a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2fb1cbf44bfc92e3eb23bab6e9c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d373676fde0588c76fc1443e400f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8bb901147d36f56a6cefbfe5e4b8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6982b2fa480f6107aafa6decf4b30ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e306470df1bcba43f551e515026c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d58e4388f5c9b1ef58797e3931597568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cc52fb5983624793c23deb92b6767569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c2c3044b637b75d0cd4cf8af27e3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b654758b09478d2e321986556faded571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef4817efcca8779baa30c675a0da84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85932ae82b328b5caba3688345228873573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e2f87836a43e57580c44a6b4fcad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca0817bd1a0329240b2e7fc1e03049575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6d92d4ff040c43adaffcb563d6a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad527490de36ea9a5e2845fafd33d8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614f519a66b79a95fb7e5d55d29ff99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048012ab111ce89e58599b50aed71b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f27a0e00ae40655012f81ab1a7b4e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99403bcb848418b8f35bb2aafd056a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091dacc4bbae5ec5517fef3f9e82e9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8c9c4d31f4f15c6426d18be5410a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64c1f439d36495dadc0320051ac12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268854b47661bc99e488985c4c50c89f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264cc8a4ec316761713461ddf9a26e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b427fca178a4d350f8a02905cf0a22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151762be5ffd9491ffe4ae6f0cd4b13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b173af949fec09f56a5f60a4aef908589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a5b359bd452a4894170c14445049f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605110bb9b36b0c32c619d19a39afd2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b6569ebd900bc06de79f6bf44899592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914edcf74a77991440b6413adf8c59a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e097a04a2e5c478ee87f9e484bb719594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed200b0e4e0e6cde856a2f2af39c9778595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eaa33b118d442b2b7b515caf3e962596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe45ea79891c3f93174001bec30b1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4763c35746ee512c3aa7f2b2821030598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39b85d764b26b326f6f920bc104f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524272f6f93a8ecb98bec3369fd4fdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ef513b92628ef4869d813862b87c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b14665cf70c48606c4c3a4e0490332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83f255bb0a8139b453d953986e545c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42113bf6950a7f67a791069666b99ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee2fb566fe5a82e558fea616a8371605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f05ae8a0c8f80fd3e4cdf8e74e153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9ba8a066f040ab3aa19e836922e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7758a279946c01bd486b2ba96040a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86477bdf235024ab8a3c7940f9990955609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b604eaf78b563e9f9cba08d6fbf565610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c769e86c37774a5f4b1900ae55309611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c78af7995bcbfe66f9604035ce821612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc57ef9f160a190c538172549db7923613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db48e6db0e79e0bd68522245d66f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb21fa2621cfcb46b68f1a0f13b00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d4ecad6606f0b67d1de5674a8084616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27169d8f98acbc422e804ce686ecc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a071b06e0ea04a09e3398b6ae7b4f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b88b5ec00656b73e8a6df727b13ed9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c10a8e208387360ea1286de52a00e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc9a6ed8425bda12b4a45418c5b28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac674d2fd7d11c14a79604c7a6efa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b2abfc20cdf4daeae3a8bb97c03a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92522698f8f02e314ee16ea58170b981624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fef36a09bf3e8daf4b92104131a206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0eae4303dbd0f845c38a452060ad8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab6e42d89f740a4a1a30763c59eb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a69224b434ba28f3da18a356e3e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed569ef8417e80b4761182a85bf79c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1444063eb18d2f5522f3e58c56a1437630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e473480875798b28b2633954f0b07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e81de3c782db8f289941f7645d5ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ea09bf778ea5e931a93931d7e9de9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf05857248df8a427e63414c25b3a29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b01a4432b488f09caa30cf38ead85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206931ffb3f3e9c6a62d65a7422be6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168891a1d79993556ab49ecb9d1d01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca0c37c5d95eda32f5d9967c9d2e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de292711a6c7757f3ce7a46a2be1128639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b775e6e2c527af3fcd4ed6992c73b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78ff6f3a265abf8c6d9f163cbd293f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44237974689970c1691e0f0cea5c7b70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a7854c4157d183502adc119962b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac98d44b2174c9152937d9c0a9631644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba9323c9f9b6a861800341df59646645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276f1e656a5edb99c185fa12f46f12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef1789f0def187c340c0edb4d8cf0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c091d0d608b10b3754e427a2d05bb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9012b3278a34e1531e9230fb3a9b53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3d76e6aa5cf03854061fabc325f15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48784391845168b60fd03f809e797a77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b494375f34be1b21e46db7ed5af3cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3280823c07847a72b1198ee4c0774c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703de6e9348dc7832081bede68f27f52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff994f6e49f80a900f572900eaf15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d5b1752125c366e58ad8f26ac26d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04db8047e12781271eb33552073442657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecdd149a880b48e3b575fb3017dfa3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573bbb8062dee1302a15785e5f8a960659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ff676a51f31b4bca64f08d7f24e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb26041c848f78a73cbb52e2bb9f85d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d29cfd778427378fda6f36b6e1e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8137490203ca2592498e7ed35d6a69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f57eb14f9451284855cb55009606664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52b1fc7f32f3f9edbef1784b24d44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d24fe4fef7af8888d32ec3f1f0d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e7a7b68d196ce0676975c9217049667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d576000e44c4df7212dd053de940668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b278c0f41feeb9cba06c7545acc4c80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bea7a5cdbec10f1f1d19c7b31354e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682618e0ccefe1d6268dc18913fc842671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17909bd72a369535839aebb8233982672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc21a97b944e47f6191a35dea246bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01f62fe85bc093125e2e5e5f8c2ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c6caee43c1da59445e827bf12665675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966e50bfd38370887dbb5afb9822e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb37db42844c2c7a614136aeb354f06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2fb675cc7c1a0d299f78854b6c2e3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>