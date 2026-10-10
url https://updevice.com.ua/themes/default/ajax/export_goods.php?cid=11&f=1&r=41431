--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce61cc125077fdfb6218884016be5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094f2fccb0ac4da2786d447e68c4612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626edab65ab4f057ede693ac98df63c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91503462b1729a9f29caf9fdb6eda314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb3567acf26740272a91cec4956665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0676d0d90d9d2d8d4f3b61f5d6b44d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83841e496b35fba7aa1ba3019947c2107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e48a0d18085ac8689aad5b4d0f448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef72dc6a12fe39654b032c81ff6f459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e03c825e9c6b775ee83194edef6e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5246ebd56f80c81f160bf8eb2e9c5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707dbb09e5172e040d31d9805bb805d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c03593db451dee8e25370fbe2404f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa7e58627782566d372e075b4bdc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081544b0bf5d6f4361fd4d17d064c0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda92877c1ec9f48f63fbf7683a48c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995383df2fc5ba25a68f45fa597cba4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46114528defd332059d9b018315da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21447fbb8bff77c43bd5174783dd1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452aea5b50c627da1ef1a7bb4b6824b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de3ce0cf1b296386fca63fc26dd4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779df28829019d613e3e69d971ca14722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa858d09da7158b89873a3d37e17023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c26f4b372eae799ab0878fc9d6eb5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74f7a17145ae77bea28aa2a6e11c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843affaf1349afc321f1663e33c9a81626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a628626597ab55023ce72fb72b76f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec3994fb417a273d0d97e734477c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36641e74dba6a84361b20dbc93030229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee95f5afec20645586b74f3ed9129d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930960d9c4ee551803331da5d233344a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459d7c6c0676f1f5204bfdc75701e2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4bbf2534dc546e8267b5a76458b6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a36cedf17b715cc016133c59d795a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126ce52f6f6d8c4b96c64a78d05fe1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b213010fc513b692e90561a4a9cf1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f5006cf05641d236974a5b640a76f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a0c8681e910f2997c3a9647a7c90038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f9b0043e6a647a84ec4eaabb3317939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75446dc2f56c6030778ee271e3477b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e674ea1d009bcc04ac1ed4c1cb87a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db54ae8a04eddeb25ec3c2cd9add0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46148a6613dc4b159945c97e3b775e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228096e0885a14979de61f3e39ed370144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c779d6e7c6936a206f798671faec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4217b6b65c0f42196adb85c4569d56746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972b7c82b469ab4a04fa909091516547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c6aa0a97dcd388c818af256b7645348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430b110f5f3e5df8b4d89ff489815b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0318223e4f5519444174bf99afb4cf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092fcbebdee40b87f16bc57558a8dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d2b956c8b9a55719b76627d92b7cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453954c0df874c2e572188a0cc79f80853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d10af7ac03109d9758ee57a50dc5dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581d6c381710700d59263a7febb941155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc84fed46987fc4f63da04c4d94a3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef655e5e5d76d55c82d7109bf3a5cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7233752d782089342c95608b08bba9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7508d1d8d152baa97954a7b4f575c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfca78974108e69830de187c495d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a21a9317141cd0ce427d6b70f744b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656336d1cf78ad5cc76bd06051533a3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef2fd43591ec9c6b1570b65e14d5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5570ea781c2e9bc15d30cb4f298dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a338a4a82e2ab3d036875b9ed4a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7410971e0da4d824e38c0624504cab666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9eb34bb519ba5e6a2dceaba0489c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924987dd187c0dad028058d6ab174668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4722090a8f83720c26845087488bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf8630c07486d2520fce4ae5ca0c2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b79b561ff7029e2a8721d82e3184471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a060c8db17002756e66fe7b8474972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87e62fb2ca3548e8a153bb1006b8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c486e3b1eda5e3947f51887df632dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed9e8b9c6a3302f439312085ee36575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2c9754c258a47182829980012ec576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e02e604ffd213816807b65fc09c6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983f149a7ab9e1bf7ad3f82511383d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378096681d019ecbf0e91cad72d0bf9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20bba58f5ed864feb49c4d05b0fc9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4489c84c73e3cd1c3ce366d126cfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb224c6c7b9d0a1a58fa6da77501a3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44cf0998ca5214eecf462d8ba5c5b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58555339bb93214ea419143da7e9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690151e5b270c9672dbc5aea9ddef885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640add1177c73401a073d281dfeb3e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ab6a0449b3557537144cfe4683ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb610a01c6ffbc3beff6680c5e557888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c197395356431aafb1e07a0693aad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6971270a17d57bdbe84e0c7e386790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17de237db13c6614cba819f391af691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730bcf48ee9faa25e80c612b25d17c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3356c55fb7034c8192ab706d8ef2b9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4da80045fea9a60e63764e50386d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983713efe9fd010d369d4c43a8271b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c589d7bc4081f6cc61d318f8a09496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a234f85815cad4ac7ca47ef9be99f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14464f2a2009214cef1d133e13abf9d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b427a60b05cab477ebf3643c7d72899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36def4f9394f8ac9c8677d8652a16fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9121e0603585b3f5f62ad328eab44e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db2b600e57090cbe082a3bdb073b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce8294b7b91811cb8e2221324eb70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d206bd031766b5c6068b0014bef118104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067e5aaa72f9a3013ce296dd56d5421105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689486c860a6553bd53ee4c09c3f2294106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8f24b8d2bbfb16d2cebcf1966cec8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e74856a84302ab60e1c18e25539e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7658233ca2c7a0ca195cf0089e1d03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd055fff2c484924d46ae0791c83999110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200339b309e293208ed279033fb77e8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5bfe015365f07d2d0d4e68cb2533c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef6a66bfbad1211897991c35883dc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135244f98c1b865a27688f15ae2cf364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea13ad5e5717f7c22d7b53756d01d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7023a99b7200aaa3ae3310a79859ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4315a3a81e251408ebaae9a57b52a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681b21e1b95447f01509648e5b577b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3be166ce2af2cb615061623fe2056e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a32d80492369937a7d3177e75677cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895d5924baa97467ed7b82fd8666b57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f787cb2d418218ae5b36818fc02d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fcb9cd1fc04e08bbe00759038e2f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083fd119fc4916c5fc9a3510bc6f4c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804ebc365a948a89a2af61b663e1d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8662bff2e4f7978ba4e564c60610126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6de49e7658fec164d9ea5d1bec40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89af5dad09f87dba5ec992c3b84d14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ad150e1185cc54c8be2cdbe4c5b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870346d8d7ae049505a63c32fa63d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba4cf1785fc3f765146eaf99ec39f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac085abc2f2a718b29e968e88f494132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b8176ee5d3a0233ec6cdd19c98c0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a5faa023b70917e8729a3cb99d6d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ace30a285b59bdc0412d86a1e4ece135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2de4fb377794eabf1cbc10c7cdc4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1e6e46159d4551e70dd3705d3197c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825fafb922c84ef3c852aeaec9a5ded138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00935525d3a97416e94d48fb2adb6bde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3d600b87f800b7aec37460d206ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a794ac2dfda970ea1bd5b56a16ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c708bac9e1b85a778e61582601684c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093d1310168a28317ed458c6ddb47ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a342a91a54678a3d51180fe355a41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e7fda7f483d9d7cb60032e3f9a4af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3195a2aeafbbff44e460fad63a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127ad36cb9c26564f0e6263ffe93db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad482c5b7d347e537e60925c30b011f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1e18380480c441157fdcf66f46969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dc0c72ef95b65c6aa29a2dee8fa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d4cb10791f2e0203ef3af9c73f35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d8aa2ff66448b4ba4b43b4cd61d4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef78db508754928ebb3a5d0b69a2c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6448c7a17f749cce1c9e161ad2dc2c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae610d9f928e03861f7d1b1b71b498155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0a1ec1547fc605bcc987d4b363449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c78ab7b5193e97162aa608f8361e32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200cef2f880deacf984272d08459b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d32780b5092f7ef0cb4d19a414fe19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ce3e37be8fb54225739a34cea557160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776065c26262a3fba996ebcf826d56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1193d4754a77ad6dc346540e041ac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eada1c889add84652de817ada9613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc237148c942d76048e9d2b788f843c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5906f43bd0e1a9336e818e9aa3a25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c93faad0b2b27a80b7db410880b63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277942a2459d377ac32d5f73ead67c50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1985a9b5b5f586b39241e5c746ff0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d5c1d9bdb1c2b7a8bbaa0efef46e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b5a84f7cf0bc9d4db3a065012e7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17caa696efbac11da7f2b6f73a11703171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a3fe0f78013d5bb53dd3b81cfe036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0978b3e5fc68d045e00667e65dba3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23cfe72342fd9c044226cb38ca0e30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f4eedb110c27b296d54891dcf25f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca9f393aa0857a5a51c17f8f96d666176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5ab46e0f04c7efb627a08e6dbd660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff024de4bc385cb381656dd88defaaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694611f9b8050aea69cca575c4466802179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050f63c72430e66009836de209a9ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0739942f1c7b15d4c1ea333935cd4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc3d60f98afbdcaecb2f53e5b785f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992479be5b1a22d71a6d86389c86df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a69bf0949ba70dc29883947126dfab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220d890cf9616be7562603fc276b23b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7afc730951523d94c7f64acfbdd431186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32669a366c03c283c3597d0bcec12d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed446077dac30395b7cd82e0ab5134188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b99ff4ec525de770e2554960240e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b125c05e58c56deece0b38bd7cae0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f264ac627fb4788d22b3b0f8356d7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52333fb52dc5298e7b73ee01469e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25e16fb5d9dcc2842c67527f28ee5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1aed84640058652e4952aee53007194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b16224dc89d823417c2711b73b290195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47184e9c4f13dba9b2a6e14d431f08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba6109f14c83b380e2b3ffc8dbe95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da3322ea3aec82153a6eb037603fde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a358e00d6d30de81648f660739ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf2aa24c65f03425a86655823f491d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e4e38f509f5764ccc61704adb456d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b079eb44d7c930e75f425c01a840bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3201a9c31d9e6d22ad2497fcf7ee73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b72fac27de3f2adb641f78fe77f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826e01e80f904fb9fbdf12278a174b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347fffda515b418ef29e9ad41a7f1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb1f0d7b2b7e58c2178ec4aaf9f03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec67eb64fa2c84bd6760170f8470a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8f9455a5dcec965a3572bc1da2c3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b0a90b191e19e20adb47ad982bc05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8654ce00b62cb3110bf7a38b7058007211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c48c6cd418b28aacc74802eec3cdb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534fde626cce1e0e76f0e77050dac3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d546305ca5a861307dc907bc5a5fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e05abe1e8a2bfc00b840c2373a4500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155400d6fd65dc0b0153a21106148f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7b2a3f4071cf40f3ecea46155e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674be408ca7889669c382ca1d1660df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ef4bfef2e6bcf99df6e188ae1b21f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8790c874921e1274eec7ee6a4eae78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856684703de58e32a4b6f5902de2214d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc892b1738af804e4b71b43bb72912c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ffee906a229e958e18229b5ad455223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3617d550871e138dd7865d6b6eee64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6ebde111fdbd414fcfea8d80c6bb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b711bcc65f4139cb6d37b7f57bc353226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c98e9ed7e717566859e5de5d8896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cc248af51d010c67c1637cfe35d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb75a0a4d9c74bad20dd0a68d84d3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba7be7290bfed65b1739fcaa93267230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50d37fbd218746b71eec76da2f49e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef94f738d5f7a1e92b95045ef80ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead834a5697815fd6189b807fb2644233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187d9b2f27051231c12472ed5ea568234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d588ef89580b9e7cbe6363eebc077fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb7c26bc75d949bc8572377766f30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f6939d3b28e16acc43c0daeaf3b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c01a60b51d532f96cb7bbac3a737bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e8c97225dc4cf57ee5950eded931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebc2ea4f3bdc69ecef79e9f1d3b9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fbb2baab631c7d2875e9b0e9036d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174daf620a2d1431ab3dc89fabd556c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625861d63339622c11a53f5fd3dd05a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c21ac38800e31806333e798885635244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbc4a3f3c7bc63efee83a0de459f82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e18bbf2e7ad9be307d4c8d4c9f92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2123c27c1f85e1ccedcd447ae306391247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e31ccc389d6bcba1595427442d02a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caa571a62f941ea3856c5c3312582a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a09382d6911ef206e28eb83499658250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61399ffb31605ca645f5a3dc4a5fc0bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce775c109150bdaf709502febbe9c9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267551af595810094aff15f4e754c961253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e8e02f1c9e9a46d2617d8188b8c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4688b36bee05b27317b4e225bc249b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c56db992c21cf87cb74ed75421fb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9ba71d34d94714b68ae874cd23f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f62400c0132dc30e9c68a7c4337a0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e7354d4eb7a8488376286531e15f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1f5ae7061d24f27891f0b85957b6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4af2d83ecc20886b81b7bbd9de49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19479c8d32842a4679609595df076b9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a84e7f1e9b41108a1fb308239aefd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e915bf9f13650fc50ae3e5309e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713793b6b87f37003b4886c66ff177265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddfb461880952e21a4f9b454bbf51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d994596feb5add4cca78d586de4af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299183a37194d4468bb97131326c81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a60a6c4dd72499fb1213092bc307ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4710578b7a3f0103e8a5ed77c19260270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51dcd493a9130cdf185c3fad2193e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ddf9181973bc1562c66c3705ca123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f150fde2af43463c47b3be11545d60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903e0828482a1fb3e7f98a9cb309e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182f500bf8b1df5968c1bcd2f78ded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ecf57109efe57453b4089aa1f2a3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709777ace9e55dc296355cc72c38a3b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944169e7753091fc3d27fe0fbfa4d695278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b4f096d19ab4096f31fa17287d7be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c16f53fc525aa5dc22166f23fb76a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b7aee1c37910317ddeeaf6395adc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5623993834d2033804c3f8879b913d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61fae7cde6ad12a0baf3ea3995e17a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595662e9bc58479529f0d1733906336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8280083273dc575254b3bd724a7bde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87415e27fcbeb4316c5278db8175b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a13297a464834e733c85fb2a485f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa407d0c7333a5c5e82baba00bb8d325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5740777622755191dc6b3703a43b7c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da4109c965ff35ae39a82eb0ca6a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a7dcdc6eb553967b0007b14c1808e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df917ada42869bee701c3f33876f81d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b7736ff10b05020ba051df3fe447293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f355bfff101ed4893a197a71c0b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b603576e97286d06f3487662d71d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2211215bf1040d645979084051a6a4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dadb54a1045a4869d2a513d12f7d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f5322b39dac270820accf3b0c3dfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb42408e4b3237e0cb67749d9db6af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69c3614acc757ad029252273cc1188300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682da34b8ea30b76ab3ecaad4f20a04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82ae7fab64f3b41bc70340fc3985d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade8b21cb347e9aa51327c8b7483e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f206d8685c3c7b1269977449bbe17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce2780a36148b9bab5e58e058f8404305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63631502abc75197fb751aa6eaadacf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed275f2377dd9d964beec74b87463022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa5ce814fe257747666168d85cd97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836dceeb5dd7514a270bc5e3a111eba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978dedd50131ab6ca4ae9254a1aa463310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9024f461e989afb2a5a0713ffac3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9f4f1cb2d99e4dbda5e2c071632d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f50171b5e124331c00d3a4062a16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa35236610c4a72c963615a22ec828314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491a784c2695566edd499061e917e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd4de4e48e5bfa923bc2ca5607b58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a2a1ec142b981d544508468bf43c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ad8e8c27c9748b0a827c099758f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9ac2f1fd7fed0cc6c100dc8c9c4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04848bb7d24f214b43b4b13bc3e3e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca86eda28361ac73c520f3dfae8a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b025194a71ef6aec350eb396f1895322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c07bdbdc27de0e043073aab934324323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef032aae2c9a171c19cb1352c035225d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5b5c28b19a29fd1a8a09fc7acd05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba659595ac0bf9bdba12e0ec5f3de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489fd053054c11a2de7aa21fc880dd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c11e848e02ae5fa4c09ff9d52c7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e812da3c4876bbb19c791c44017b76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe2e0ebb6f46240ccdfa1cf3ce818330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0560e700f84127eb439d17c26e76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e599c5431baf4064b40eace6e9663332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e4700f1e54ec61b63796acd243a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c660d257f7ff9ead23af399972e58dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d739fb7d61a60071059e6eb5d1de3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873603123d3e0437b26a00a4802be18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff91dd8f56fed567934e6351580df3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b357af365cc45a511136e147b98270338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db184fb488b7753b13ab11378f0f2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93e02019b25198c1bcc77501d7c44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276d09f0771cfcdadb36123dcbed2bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d962db11eebccbc0d0ea94f33ded9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb90cca4d992d75c8ff18e2cb1b6a99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b98e212eb3c7281b5b2db66a6fc0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69862e91730e848fd58eb1f83024a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6395d4ae3f4e58c739e18e873bbbfa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42698d22162d0c627c5b84f0bf7e68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebecf51607e11e6adac150e47c2cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d4a14a4d7c62f36cd5ef0e7e193d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309097934d54347c3cf57232021339a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5881a4432897b0f1c93d40368142e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a05b282fd8f9ed26c8a883462a0d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770ef9dc3a87ac057ed3e141fab07ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd020c40c38b55caf54b71b70708c7ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e850e4b04639ad5481512e3bd584fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f1e6216cedcc8db4f396ef99ecb2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b1e79db7941399a316a6fa3f8bca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42457fcfe8c1fc97a2ac622124b2bea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf912e408ccc8d9395e8ec04f702bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02268ce9b1248ea74b5cbefd33362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971bb22adcb136d0249f3e6ca9ac3e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175c5284f2a0d3e2bff13cb99c99108362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d7c064e671a86ad5b9caeaab79576363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb39823f1f7da42df55a720e34c73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb704a8de03d52b6a166a4f48a25e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f7872379742725952af67290be48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a6ed30ea0426dfe64d6b85042f48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77444e561800dcb5b28854e30e2839368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c4d7d9b48a2bed946fbc2f84db5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3dada4403a336a5a3af265fd01209370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba048065ded5d288a13e05c7c85ac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feccd4e395341bd0a0809db23d93c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651e03e8e0598b99972966f53523ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0c274d3bfec7ccf5fae5d7177211374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf0532fd7738aa174c9bd56972cd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8acc0f35b671f679a67f4407f45cbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e262b677fb5f9938626319485cced377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd63f67e99649d04340f4c33059d8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd7d8e08d7cb914c62a12e9b68c01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c35836a62d83b0738417e0a643b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eda68c8f214825a35ee1acfaa442e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d962cd3a1c0a1d510575c93db7903382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511bce8739e59ec3a15dff08629dc1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689831ab9f7649658485800f931221e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce7147a1e6df3343e5fe6f5406a331385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ef324df7760f043690c16e496d400386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c8967b6bcbdcd928c2af3fdabc198387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d093c9fcae4368f69f063b1d7d28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d484fd08b47806d25037cbf596879a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09878d60b9cd1aab2a4d408c6bfdad29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a736e9bcf107701bd23b0823abae7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf458ac5cbf8e3419bfe2a53b85c8fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0751a6bb6a0fb944d8682111dbc82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d782670110fdb2d8dc57e542c1c4d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a420bacce7fad17433e46d86cc1ccb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308cade964e66b2bb49eb19f2b4030396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06cc881567a482d405beeb36cc272b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57913eddecd0ea82352e8d6e13ff44c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c953c90b23bbd43e2cf02ccccb91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb54d085af754c95a6e38b73eb5a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06a1bbad47ba9d6e5e802ffc5129d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9631ee470b44b246bd7770ae1cd611402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f743fffa2d15fb261c931574c3e97c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dd27d789c541715653372bbb4d652404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318203e8a3d94ed79dd80ab4581e60a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf94129b63083fd7df1d66d44ae476c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc50d1660de32e991630183f55e35d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868bc016fca22758730e26595ed1cb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4862ddb2023cfbbe3caf30cdf5c04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2eabf79616cabf24246ac6a3eaa9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a289cc27fc68ecef0bcc96fb918ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057f79e85342b20413fc0eaaac388f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d44b2fa1185c13e0c5c1da2bf876e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d3efd4419e8fcdd660ca9f00a6aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd957b308cc3aa72b1557d38282464a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2895d88e54ae55181a132b6f955b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a67e607c1de36001fcee7ae431473417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3989dee2da07084eb672590294cf2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d23242b8d9f3d9e4b2eeacb6378c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb558262ce75b7efb54ac1812bef9fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ffa91b53f68eb77eb57adfd5eb9e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d917a83735297f54887b0b3783e9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ed6ab7bd84f86e98ab692b021f91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ded98effd71cfe3e47676587beb6ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c0b8567e1a45ea73464b40664593425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f033f95021ccd23cd00568bfc5f23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd5cbd77a11d0ed38d6edf91a9f821427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e79d607137d3206ac602cb9e3b065428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83988fbbd728523c5676677662f9aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4332e70b4f0b838c1fd255f2a65ae64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd350a6934701ecc7319e4a7174de87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854884b8bdfc7732e4eeb6856852d54a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dadc11d24dcb50eafdc20ba7903b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc57cd57b3512ba0d46cc8f598b702434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9bb7b6240a06597a0f68ddcc7de64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fa26f935ca9dd3aeb01f9be653993436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b7249b4ac3d6aecb79533d753282437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463b33dded73b3ec65430db4fb02920438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5571735b596351c6259ff487bd6b87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47353ab1c986aea9349eac1a1c05508440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2cf3bd21db7126e2e73de5e70c371441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d6240ac14ec7d4207514be6a7043442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f2ddf07a98904e5aa88ea935600b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61cd273133d96eacd56ee43fb4290e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0134b31db1e81d2444bdb30412d11b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f7d1d0b86949eb99f26cb8cc83a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e685f9503ff1188e04fd69811294447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702ae45c469d032558de4e9a41c2d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555b35bcca85c476cd0fff1e8517cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d954cfb6977de4f946c239774034d5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f1a1544c0e848770f9fe483b73ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e43474ebd752371161dedceae4c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b28f24d525f3eeac094f91aabf5df8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32b7d4365b93f41f821d0aed6d280454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04c043e324737b9f3dd38aee4c1d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36ac4cc4aa96c80faa9e252f13692456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54b60c77d0ee60b835507c43ecf1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea9c937ea0b7ece36a0769056645ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcd05b34442dfafb473f0bf51b0426459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25af3a30c442714aea3d1fd0768f286460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ca4da3561a79ca923bc2f67c260e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ac2bde812f75d2f867e381dbdf1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb16b3b7f1c6e3cdfaeab4c06c6a92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ec85c6072539157ccdded856144f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0efd37c90b6a28ebd7d633b808a55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5a28b806b7443aaeb79a5ffd77d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0705df19a7bdf3b55af4a71261417467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a3f4abf0b20d1856135f077cde8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb7bd97f4e3fef89509ed92166308469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0fcfdd1ff0500c0de52143f17ba6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6d0c2a8b7edb9026bee58ba31987471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d2017332bed3810ddd7b87be48ca3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1d18d4734b331484adebc04eb401473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3071e4a1d5aae74893880331191c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3a5f35fb1bae71f3798aaffa9905475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21772ff726c75867675974533b2ef45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a53082d4df16fd4d302cebcdc5d8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648daed373530549a8cdbd75cdd3ad9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea36264d115e5ec8f27ca6dfb0ea4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c169d6a827650277536d4d1e4b6e34a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5b5e4d3e2fd6becb0130512be25a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96bc061bb59c938f8a84275687e5f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ebbf8d459f2817879979144fec33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9931552e733c8cd1551cd735d0bd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d42aa7482eb5ec413119621a1e06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5f1f566140fe1e73c701a63bbef2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343372ddfd6ec525c3abece247b38ac4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5b25b69e06aa30a04f42d7bcb190488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee2c9a589264193c0a3b8267e7dc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84899d218e18fa3dee3839e005412c53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16d65dab9425b2239bde750313d8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cb35e1464e0bf7066957b254a1b88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ccec3622602fe523efe39b8fb0c4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79da9a85bb6e062ed3b3c6bdfdcb1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a32fcde0eac2ec2902d95fb62c9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b8ff965150c2cd40d274f8e61169496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d765952f8040149fae8ddc24cf6d9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcfa875a8bf7e93e8a5bc21ef7b127498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d94edfb0b1cce744e6a9466f88d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f988006a4b10b0310f443b968990d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60920c69b30f89412d0d64ea537aca6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa11961b97e5a39213dd408499456c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad2ee95e1ffcf3de1188042d16eb17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d07806251aae33695eb2231bdf216504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b800234671c4866afc21a6a75d61012505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b953f2f39f33ccd2c773b31e626e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c52eee83ec86cd59a7feb334cd569507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e32f200dee5d98c6c3f45deaab86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2291d25d9f68d9ae1c73d836934ff51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f132d9d7a31ffcc52aaefa26e721510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59b2e8d0f53fac69e093ac7746a70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035811d5a5d03911c46ebb99a515257b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09a8c4253dc0223eefd9da4eaddf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fbb6b543c2104f9732c048efb5c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5b642c5a7a974d440c7fc62a3e15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0024547b5f4d23652c109ccd4a3ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f544846de9b8254fe0892c0ca1e27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5a089f66f7272abb2389fe2e589a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed5edcf68582f6274f2d7b2422bf61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444335ac98c1b2f3c55bd2e4cf641d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987f9f19d8df8cadfcd09099efb109521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb53be3732489e1e807ce6fbd879f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b605fd2f5eb91e7968ef8bca7805ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c766514852e6427e7d72c6ae215dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea6327a44c9384a39160a7f6b12eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929eee64d8b5ac7c529b8c5833227b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0019734c79ec5d267ce3e303cb15f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b6af66aec5abef916809305422fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af4f082f79de883b0c876406b4a1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e769cd4c710128e6ceb1eaf2af7a91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6f692551bd9b944ee3e86feaf9d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88764efc8668c37942ad727e1a5a57ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377af14a9c6fc2c1ef71716d1dfab87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19012bf33a5ca5d33c50da9e05310473534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91584a8191869c9ffcd7220b33f7fcfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb49c869b784a3c509e57d2d1f5d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b468b2964c473783dd5255fbe3cd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8436617c91037c06115fb4935281db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3bb72b7640c22ffda4699cd3d1b38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4456054c51a5859046afca5cb28b24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da6b8caa3f03d762c75e67bc6c5098541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954222add93853899a4d66ca553d0fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e10c5a79593ff0a93c5a8c5842240543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93349a2f31ccfd90d4e9ca32db382aef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c60ef06b9ed6039b22696eab0137e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23940c270c9da935c0f5f8ddd4d17587546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1f763f6cbd8b2a6a2d55aa5edd9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649bb95843c3a6226ac081626bee86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b3edae4a3454269834df6e6d9c655549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e85bb65aaba94369342acf711f80b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b73029d2acd654dfbf8a36eeb9633a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c98faff7e904dfcdde72fec281488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66418606146f2b9ace5458b87f46b25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106fcfd07cdc6022f127a60a22ec83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004f2dd1ba5fefb95b2fad423f08a12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e964d118a1f5c7575f1a8934e39d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ec654db8e09e38982d6fac130c4c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230310f236aa295f2ade637994282ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235056445e4a31cfbfb937d54a9065a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d343c00781d00e4c115e595c6c3f0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376aa87f414b57a07ecfc628799eb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8da880de7b3b4c841529054dca8e63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48290793117d4d5440e33467b5ec1360563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c897db53b43768ce1c24074461d94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944946c59cee4959cbb19bfbb47a7674565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8824b04ee999fb3d0925d5d04d37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac52610da65b3c72bfa3467c2f497567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f709c7629b3c05421b1ff26dc0f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e333668dcca896574041d2adffce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054394f019bdac0a58161769defe561570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca1391896e06042b31eb7d1dc4ca0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd548ba8408af1bca5dbe2f14d7603572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7705b39620d57b23b7c9468330b491573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e927f5ff03a430cd59157f9e04c880574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376abd60c35076d6d16b9585ecfc44e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10c5123c9be9214efbadff0d16399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6218982fabe0de6fd37a7833f46986577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9189bfb7a666b4c82a75a84b3bb6fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4efc7adc39996713163428c4497b08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36487f7e18593648a77061bf843642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed9992eeff230dfd60a983a014b054581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f2940c08dd7e26b7dd765a68bb4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a324678874134101ee428555619e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d8785afbba91d291cfc86d218983e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9100fe1c62f400fa69fdbec0f49cfec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427f6229f1537bf658154d3e080127f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2308261da0cf642a574fb861745fbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f35ed968896907aed83500e6e2b0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb66974956f0b0e15d0dee859a765589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44850e7f6ddd13f3f5d9055df84f59e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e4788d274823a6ab815770ced22e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa42671efe75b4f024a0d152d8c16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346c4606ac0c0a28e9c1640f698633593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a926e63dca9dd09680edfb5726412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd64b86346bfd3b1dcd98b57e9bb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840702100b6a3fc361d17802f395bbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb2d4f74ccc7105dd2372a96ef48f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d8e4877014793778edccc8f767d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41073f3913835fbfedbc649954eae48f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a038e147fec2408dac07c5efebd959600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b666c5cd284e1df70d6533d2b678ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265323401c13a13fc31d14e7ec7a5ad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d764862a72f584c0e7dd621f51e1ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc176fd2808dbdae3cf096a71eca13d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f125ee04d3f8fea6109acad3bd68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ba91ee751c10e49aded0f5f97405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a0d45a54ef6f827ed801119b2f1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2873654a347419e78d9936dd7f01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b40ecb94c0a2d152ef4cd025c5f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21446033688baa3b0bfe16d2385f6e9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a58191f846d13e63cb261b74312e39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b06bacb90ecfc570c6d4d99d9d540612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffafe386fb1c7d802abce7dc6cc33e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0df56f275174ce8d170ee75ac9ffd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788567cf12d990fcb0277424b8971522615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7bb3b6ea2fb7fb2d4f5ba136a2312616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434ea18ed1eabe06277a5a826bb8ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0f031f5f82a2e5311da6b250f7133618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c376b803cd23964c9a5a754c1fe1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15374bb7f0c38306db08721b4f0530a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178dc53dc3baca577377333327910b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a92ad298616612b548019664a4479e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef86b0d2cc61dbd54ed7b44cbc91f44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb7397564c6d56685137be061ed58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c150797ee16483006fbfc51caa1bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da404f4361a5619f8880cd9afca0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d024de98a26b694efd2da045aafd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b5a06c61583067cb943ec39f4176628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066868e5dcbbcee750715f48a8dd895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288634456cc897100eb68bbedbe2d7d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63573c442a863d347bd3691eadcd00a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f245582f74ea3b3d368d5659b02bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f8a22b7099d0ea805037286504427633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312fa3f7465c6372c242ca8e438bf82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de212689b058374ac1305afeb2d96e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d125d153babe06e81a089f253f4b85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcd48c9cbe9f4a4cda066d5e630a04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c3667811cc7faa3ed4016198185cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821188a954519e30501ad7c2ad06828639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733381580b20967c96793da131cb4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f941f394ff865b22c5ffac629928f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221db51b2916d00b746ca34d68c456642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c8160be8b1917237b8a42ba79085643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a2c2246b8c8bff86a0cc01a667ff8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a8201127ae787741ad1b292ddd42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab8244b9d0ce5beb9dc3e54d5b3b67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5477e3a219aad05e82fd33288b6d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe9c5975335a12db33884b201a496b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca813e2bfe9854a1f007c6b8c0318a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618b2bcc4635740ca9c1179fcff01ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098b820d9a447e4800a218c9d0c453651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c5f06604f6acf8a823e658ba8953652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4570702d134159579d3dc3491eb46b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be5f5d03c565ab20283ebbef25ce7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a3ef5aef0b036545ffd29f55c1df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8fdb34c3e891386e91a9170a189ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8442e889d67db48e17a5ad4c9e57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df34b30b490096f05bc9db2a0217a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fcc4bae0c5fc41038fcb4f90a7bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e2c4b3c5082f05de9bc03f524367660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfe40667561db35c5cfd70a2376157661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34ed5158ac2ebddf8cb9ea9e8be21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f97c17914a1b80246f3422f8896a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c120709028a7904a9ab6736a3e756e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2ffd32bb3bcded7de9bd87ed6e1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83ac19b795ec96e1ef5d3ae4c9c968666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c34d9201525b16e257131ac0e6c4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c6101a9aecc6f91d97c452400077668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862167c513d360ce0bc6b05e89160e1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21116e726e17befca8777c8576c360670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ff310af7b2456eb69f0b26b00dfc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f401bdb156dd8418cef1ad745ff5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1d5657e4d3668a2bd651204aebf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05242752e3a40d34ea2255cc6c2293674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e63af5a9d400d01a3c706acba419675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6c4cbe7759cac18a563e631fa399676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28763e4e19aa636dd1953a83b97103677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e876455066da9f4dca539db79bbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b829e6da9c1b731450de412131473679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e448d14ec72ba70f9a77b64f167690680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95ef6a3311d0816f370adadb4c894681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9983b3efde0bb861045277666bbf3e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed41108a7d58b806e5ec362d2cc6ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82db2d3efc7145998a8586e21f328684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b40aff525a9eb8c67237b5c74eaf0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f89570ec770ce6fa0f772cbe0730686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb66ccd68e9deea59cef25ed7e787687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1096c1dd7439887ce3571fd3f0fde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9616febabf0b1de5112beb9a9d14a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337702c2f8fc7a09e73b5f049e5ad2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a301b671cdadc5dd64a003d0dd89589691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f80805dca18aacf528bd0353ccb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd2c7b23a64263cfaf44434338811b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6020a843b24b0e2609d20cacd511e1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06758bca4714056414183476dc9ae54e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b8a14f521d35162d31e3a533f6f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb289b55322f8170957e4204da0d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfcc091894f9a3de36e37f34c10a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c3d0352ff8df4ec0b14b764055d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d31026d4fd24e80498b0b310db21bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a163362ec7fc6246cc831f3498af9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cd202ad7d5a00f2ecd21bd80baaec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa6e3d2563c81fdeca6e98c3be417703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72152a1afd587fae4c057cb14bca54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3c7f75ff77c20d268c4ff4a311ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7dadafcfcfcbded71a51a89765986706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07867d1d0d22b37280d49133efec2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146429201ce89e389b7fd8779919277708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd632262365c6fffeba4414624838b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ace63b000eac5eeb0de3986d6a73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d54bb7bc7ed7dd5b4fa3bcbbe5290b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af4a555cd928871c9ed55178a1021712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e442ebe300ebf08d288585866f6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c49444d3f6657a2cd59025b012af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63455b16d18ecbdde8c4fba6d7bf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974624cec920cdf0e29ad1ed2f375a9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820aa8f0bd96fe2d4fcf3b1efd693f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc0680e9836ae7c34ffa3bdae3463f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5aa4abee86e760563c3fa95ae4cd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b29da07984deb87eee9eee83a7ea68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31012aa5b58e716b48017b7815ff2dbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f96dbe479f87e3ff383b2a3c89fd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f83de5d2a2721114d461316c8cf77211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327bb73d613c5d7f192a16172cf005c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec89ba9ed2ca92cf745d8287ea2ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054015ea0453e1e2a33ca020c05ba714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b4a97b3491aa490bb5acaf8af1e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757275c90588bd238bc8fc44fa7620016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005465e010b794252d734339c08b68a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74902d0b4308145688538155b01e18518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c3b5efb4e83a012d1d63564e0a7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9220938758c6419034b9b62604cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa9ef30a9001d0af973122f6d2b96a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdd6e1502358a96b5fd128cd24b42022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c569b7a23fe381e1739304b03f1b0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc54f84ddc96b4c8fddb66b4bd1e97e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238628629274e3a0d21b59a1103820325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba487b3b12bc3e5f3c0678713cec5b3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411004a417bc008557cd0a079d62d2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dd25abe705e29c0fbcb5fc757d4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d117b5438d3b8a2974e9fd7bb11d8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e762f82e229fe0338a89a9e1fe5abcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d22b43a7a68ce41cbcbf0abcd1cbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fcec50dd98e36ec178b56de81d82032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d8c4b189325835e4ae359d2cc6c8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa297d3b68af87a2de9cad386fd04a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130f52ecd2d3544ead127cc0835d3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5da3dcb8c5a17fe7ebddee112f4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c7acf221927785019bf781b8fba4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5611977719c504e3fbe847b2af9b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765c1bce98fb667d66ea653093e4b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3174834a5b35cabded130060a2d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351ada030a57966d7063e433d8654a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c6ab6bed1621475169f618375c1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2ad23152d8c059ce047cf874dc1b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72bbd6a27ccda3aefd042e2a97dba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a370222a1a3c289a863303cd914b76245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064cd6140d2038bd21b24bb38bbee8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bd2b28b08c481c9e3d4416a09934047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c382a679d4377108c8fba93c9bceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1207b14adf908b7f6a1a36a82c95f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c21ecfb4c45fa0d804533948978c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c39562d17ec51e1d76301a87e75f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e82360def51d7d949d82ba7c270952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409cbffab62c23b90e3175bc69477bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021544f1c46b740dd6e3a2b37e9b8ae054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ded1c39676946284f2687194b47555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68406ba470e284d6ea5ec9f1746639056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a60e42c9fa98fe043bb104feb88f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc14f9a73c0f0e27039d71148ebd5b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994648223734d0fb1e4ab854de6f86959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc4a8b332d707240a567f54f8e36e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f646e3f01ad5940102baf686beb6c9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c2cfda83a59d67fdb5a9b49431eee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcef38803b39f3b27b5a2e3887c7fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c42adec510dc6ba4744d467f8a64064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f8f35b78bd4a888f9c454d9c3dd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13961ed7130a8d75e563aba9da58c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e85f74a7f0592356489e6e0cb091a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161854b2db31ea4865bcd5529957a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46e97138f50443e5b62dfe612b13f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96222328dadadb20ddaafb00b16d5e4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af1164ef105d8ebea9f7033e177f5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c97819d237f4cb7b9c2704a3471e9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b4f8e1cbc0cf2d5dc94cc5760b00873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ff57fa73f6718cd0223805eda7b0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9ded073e39f41b50aef28e9bf08275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac4e81edf25bd904ff958d4acc23776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385176cecf95a41584c8a34441d235b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e873afe562481d2625f4d0fcd6e62278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509730f7227c778da246846664e0b5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10d781429bd506f456a83f70c6f2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1aa9cf8c61bb4ce6ac0995439bcb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fce23f23f2cd42609f56403805fe4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0d3cf3f9957226da93cc44f32078d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9cb3c77b41abf3e9503b06500ede584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8db190a82f0d642919056dddca20e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c94a8cfcd196a8bbb5dc95f0938886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837087d1df3f462a8dcde7dcc4976487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6158b6e9f5c2b8711a6b8e7bea29e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fa10131c0e8f839b62475dafd882b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df994f87f352b998bdf188bffb918fb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f548ec00b6d9ca2a116c65597ef0fdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c24c467be9224323e0b5e45dfeca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7571f26b1478dc777dcd6662b75dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997546ecb3736fee55bff407c49df6fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49f80302006a76cdaf8b144ffa3c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d2d819e4321f4572e9fb65c2730d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef56f293153e3acab77433216b2c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dcf95f4222d89ee518d03bfeff13798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84f255e88289d507b335caa6a9fdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa099769d3cf3c8f069c456e6af2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bc6e701dd03928d1ead0435237653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c957e9e8d050e15b3916a08d641eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a55a78814a05fd5a62d9633310072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e9fee3a6d0942cbc904b23bb88be2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dcd579164ba6009dd366d4bc448b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0f80fe2b83d2b6945a93fbd81d6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcbce36927a49dda1584d515500a7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087cbb43c41c177e4f3d0f0deaa534108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97b7262233f0a625038e87997a358109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e606caf5c0471a77db8b79303c8f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e034791116f352960b8215de65662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d185bc8baaed2d95171bb3823f92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4addafe94f979258b4ba018a0fe59d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc20110e32281c700a2c0c1585c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2335d972161ace6f2343f2ec466eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e78935661bab4fc1aaa3f90d055a7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a8a83fa3c8804a597d18c037449cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad041209777365d848aa781f6e9448ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e35575552302c0dc9680205610b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f5e0db7887cf88b912c8c6d7e2ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51ed8dc20bfb97d4bf85583b7b3683121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a61fd2a51c35e199c25c105146f925122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57459896b40f279e889c5e048159142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476e04f932baf38a46c211d1ba5aa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff903b86d57ff0bcbcac8040f8fae4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184a17aad3e3f9a1494b7f7f9ad1260126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7404e3e5aebfb54d99a280641bf1a1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c8e38c1d4f23fc5ab7a8fb23abec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf44e49211d4cdb2ec3b8d16431b02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798b53d2113e4de03d1bd4589e9ca5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704e251d635cf7a22e47ecd0cf1af7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd78976e333f781eb6e2f6e4600c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485869c3b1f76e711300ab81863cb6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b76180fe5f5edb1c710c08dfb82f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c5206c95272d637299272549573f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e834e34a5d1d5f4ec862c5c0fa463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be36cb75730625e9c1aa834fa57fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e20118b0ee5982bbbf78dc126186ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad810029001054be292650beb223ce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e24d07c995c48c5e5d3b54c93ae35a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3eea7f5fb0a9068df6ce0285ae52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8ec9e680ef1e148f4764105d87e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c4c89c178637bce3b0200539fd33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f03d353d8101cd6589032ebfc8349a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d15afd0cd3f8fcf0694b8e6b9de717145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4faef2abdc70fcb3318489273443146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843718ba8ed62fd54ae1af63504f8a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107e9d4b0b1e402e683ca45d0434ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e0b087fbab01bf6c5177c02996e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1c38b22e65f7ccb31eec99265d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8865723f9ccbf6c52dcd4f8ade7f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880026b19bdfc8c063a2f4455819765f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947c908c36e47d5e88898316f49bbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2d4cf5128c6b8fd5842eb73cf325154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858e804dbde435b9b5eb023dd1525e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae412b5f79fb1988f74793095533d07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8fc47a67a621e3b0b95bed1a36f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ff07d24e295b6cfcb99144d31c4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae7abae8b221405437b7fee1871816159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f866179172584ba32ca31a621ba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534346eb6931e2dbf412c63a80f02dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad69c4c97b5c9e82bec91088c81573162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c30fde4bba1dcf53f0f0ed009b60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835af1801eca15ed1d3dab435c1b18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd01cda5493654c5f5ee0112c692e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f0a6b39f5f7b0ca9ef80b727e6e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb3fbb546e316e0e042243926b4c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe5a5cda7f928b2d92400753f5e9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c255923aa8f53693495e0cd39347e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c95c9904a09256fd92ad5839f6a8c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6c0716625239757d9a098c956a108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f194c6067c1ae0208248e31b61e2f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6bfa34ee2e7c9f5e879551ae177d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c59708c974d8c8bb18dc217c6c0c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d956de49b90f7289eb6a42e7d857a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c639de80d0abbcf3f0d0c9da05b7f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ae9d1ccfef6fdaf5a37d7ff727e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359abc1ecac075c51f6f2ef9fb843189178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca339ec1964f77cc008204737051d75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70af2970b9dfb203e9d9dda0dc87d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a9dca3f367ff250ac8cf80e9e1cd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879062ac038fc92f32ebe8372d139e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2666930570489613cd73aaf3b14599c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f63cfd650763743a97bc9c4cf0a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f1caf0b884209e22a6228799d693f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236e2bf52e38174e6764c169f71929186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e914da70f3eeb987abfd791ebc8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0749b9251bbb79fd9a78df23ae9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f1b6018a4919b9dc61788f2e4d858189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c202520fe5f2b7d9b9fa6c583f7b00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c6dd19080b48f0181e971aa9c596e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddfab8fa14cf8699b38bb6d2b5c0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741455e31e29758eb3052eb01362e4b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eca5bf858e9ca9eb15f6764b43bb64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebac468896bc48f53db41d458b136bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955be1ef0fbea892f2b87df0cb5fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd919710548fbf34c9a6c140b77f88b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520666236b8c39c0d49594b412f6d507198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d97c5aea479d834f2fce0fd16945199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061adc81787782a1a445fc6cf22097c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef4d8acf434809cf694768c1e3f11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85a0c189ba97daac561e48072052e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028421d0605818cbfa6f0e76db6df0e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c6f57c4d6e4ac13524e50b889b675204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9d083b667e89a9e420a458b47376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5b0e6c937a66135033621d8e755e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9031cd1cd31fe8fe75f3d428a0e5f3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631417643d860defe2a69dfc4bda97cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b89d51b65957402892116123416e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c25bf1514f517f0e50136afd20d982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed47a316682f8880d078c4677d9d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46efee192cbcc61eafa691c376c4cdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400903ee9914b4ae44d33a4a52bf6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148d171c692c25cbc830327bddcfd8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b283219a515991b45a808a1707c6982215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4eca86948dad01c3f38d53c88a671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cefe2212ad1fe17f8cc24fbdfea00b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adc0d24f4b5d351e24c10fd01f7de3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f0673c5cd773f5da240992ca4f20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5e8aef31fbf694dd37c4271a63f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee078f02896d502e687cc6c61de30b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae88e9dd9ae61b6f06b93646c5848222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345035108419292696cb37595aa5419d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e29f835b20a9dc77db6de6cf426ccb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332e774a360e1a7cb79463abd004b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b255e269ccf6beb04933ed6bccb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0c3655a49fbbafc01b52296a333ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b8574e08c88507dd6467bc4e17b80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef57afd8c084dece3c2ccd8914dd50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534a8f9dda255ebef2d0f3129c1f220230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141e8bfe67cb188d38b8884bc9e7dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43220b6e896510d2b10205c95758de0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db48ee90d320dc18c86398a40fb20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6832f0291578ac1796dc61909310429234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f9ea95086ce22e50c5297c122f614235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2f8712221e2be2d74d187262d460236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b297d7dd4f7c3ffa3abb7b21b69b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f89dede1504966ce2c035f8c0838238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee472236dd785e72a0ebb270209c9637239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e6d8f72db423acceb2ac09832537240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de798a93f25252d4a0801fa4c77218241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c737da9465b8c0164c6a40d515ba0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dcc131fef54d244fe84fd2041a854243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c055c65cd1643a543f38a11411aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc2b2b00384693e80dc0f14ed85333245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc76f8896b172667ed6eedf19fb9d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684e2bbfcd72c7a56b5c7e1781e233f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460a966410d7075070140d5061bb47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb295e4fc8c82be393b63a62f2ee2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06675b07fa6767115acc012787a87c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e558b1dbc95ab02b998204ec74e86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555d5d7a09e205830fb03bf091ff256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30dd2aea40884e607aff62d958b0bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555511bcef4b77b757886d8bf0248f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb3851903d0376a623eb3202faaba0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea538799347118abdb832ede083d25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf42afe575b448f7c66dccb1ecb724257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6589aaceb95c955a1e9318887c08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9bd024d0873105d41baecb4218b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bcb35afd5ed95ccf2a154c84d8d74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911f6686ea4afa2beb686649af89ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a242e8ad65d2e9f68fa55670155e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568866a133baa92cc260e8ff8c41f0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5156a3b891604b783f55dd6b0426264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0419e62ce90ee878889c1a0271ed0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d932b6803c79aac6e582ece8c8c8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c8f4849d5282543826ac07eb0274267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305201c987e1f62ba2da33096862ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7cc14e19cab73a72d9621ffe8603269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d79488f650174815138636da5374270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c18f7e128aa6aff4732ccf20a7c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf392b28db7b437f381b712e6d0e63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c29619ba8e7c44f5e1d08d6614838273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e0c4ebbeead1c5efdbd39f2895ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6b743db901a5efe52dbfb4e2c9743275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d4d7b029d0194ac352471d888ce4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222f92d29b7867ca424c000bf719e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f38ed40272ff03781e59268e2c9c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb94e9cf9dcc59445809a7d7abae71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bdcfbb692aed96dfdb886deb00601280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131595e09d4af22cc59f5055fdf7869281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9141cadec7ac15a51f21e826b450a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a141af5225f1c1f822052a339377f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df0387a92503580fad776d9544658284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8865a47d179cff1b02458882be0f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0ca44bf84c6876c81f33bcef84fdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b14f830affb1c63887c2524d03bec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a037f74f235a74c1c4da67af50276d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab008866d7a45f91379b09c76bf08d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecd5259a99a2e98ddec495a7cafa65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad042bfe276ad32a4498a652bdcc76f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181165f0e3f9001acd24608de04795292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafb87bead14336ba2114679ad29f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d794fa37b04ee27f82b8cefc44f56b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fedc9144a1ac596b67e737bdd7d0c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ec25486d7ca168171f154196e970a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba6a71bf3d80b9c6f6e9f66435e59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc69b8932b6ffcfcf770f5e57dab3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885e89796618235ceccbff301c8c270299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbc11ca572f55388c14ade42cc6cca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea082ab2d2dfa6d3440c1d6d8dfe23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ff8f534167b1397d309ff32ae34ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e9cb17dde220c0faf3f321f96e05e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1f1b1cbdc856116ca58082ee4a04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d074a5071d0111a361e5122855fec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079498c85f5c9d4a47052c36156de1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f79eb19fa6e6b23ad9348feb959b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bca33f51004f6b74c02eb0e3134643308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c26a1091b4f7b1c958a4b0f3261a57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050668d44a28b75cf610bc26fe9ed7d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036064ee985c1b8707ef2cfe0141b37d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecacf0e4709001e45e132b88e2032f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22195c51e5b6bb8baa5eca5c9a04719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ec15ddfa820a18fa8dcccb559aee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a71bb6df75edf8c7f9cd37072c57c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770525c7ae8c11e24928d10d2422959316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a9444165789c886de852766325f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f904ef232b31a2b595b90bd2054883c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0a7c6be893e5fc99dac9ea64be879319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa8a58eec45a715ff390acd9a1fbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a017b46550c7f2e4460a98b856839321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a40951c7528d682c88c533e0cbb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17bf5142a671ec15d8dade8ee33940323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0f9de6055909493a04ca08fc3566324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48551efb05e88335f339f9d77c143c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07e9c5c86f744682345c9bda5474c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e383edc6457327bb21812058cb4b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23f7acfbf1508d323365e278d01c7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad7656e716bc9010f5c12fc66b1833329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1340d0caa09c5949bce0e62a48f2dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07359109472fd28b5a00bd61553c316331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f5076aef98a923e8c646b1e01fc3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e265c64793e932d31bc64475f2afd21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131b61b7ef31e64e1ed311a9cf8614334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ad9ec909e5c595cc15855b734c67e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971a2ac1bf55c095b7f061c43b5b37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7ca13e92856df4f68eb0f54ee43a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ec33624cb40af1a8d7847d72b808338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80d2b5be58674d8fe39b2c028c163339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd0fd889ccd2bfb8e5fb8a7a5fc180340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3df3b210cdc910d1e984147fda10e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44ffec807cb08e22963e57b01213e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be6ca7d0ed363c2cd9c356a8025b54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6af88fbd421cf776b07d0d1c7a054344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27818b1afe65d4ac3f564c77994fb0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcdcb186fe514822d119c41db41013346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c44669bdd6b7a72a928b7e6274c1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f8d176feec297ab7a0a8c7227bee0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e823907b61f4352e906a5feed577e54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc653f7484eb9253fccafe6ea397d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd5ec03838d919298128556b549345351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9f4221728c984048972d2115e969352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22116462b7f8be7d4f511485f2869e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb48d195a0c90a59d6d1b0dfe815625354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc215279edcfe148cab0107d853120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0490843f83957b99b07b1338e9a7f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd082474c6a8d5306d51c7ca01469c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191c5b2810bb41e745f08cd3dab42d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0afd8dc1be9358b748fb518844c000359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df798fcfaae2467c37c8d81e2ac16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da220b24e32ffdcf8d1e6a2be1b797b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7357f83371ad1f0835ee53646391e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08831a9ceef2bb9b3ec4cc76ed08fe1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbc626173399f97d633f3cc8e3ae4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2199f119d1f2a66e228b55e07d9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369e0b148ad40e08e27a687f3f0aef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c80cf2afaeb77264ea3f02ae5d5a80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fbf59c5e07958690dc827183ab89a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214de509d9bd14441e92671b542f32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750762a7e31d11e773b3ee7e6a90f013370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355fdf6bfa685d3023777d42a73dc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a64e50e8af481c0ac5d74f387f1c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e795189305b9f8231893ac98ace7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cef918132ef6b95702da67c7c5db1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898c30f72126b4f498a5b662904146375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcd88467585943f9e45ef060c012c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3fcececd8e052ea74e57e78fb3930377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcd6c241709174c6a7cdddd891176d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5505e49bdf97d40ba36bc5e8656e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cf9e0200d05831b0c0f83519634c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d02571bdc07216ea8a72f19c2a3c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad165a6e62b8db0862b089a3822844e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31935bbfd502d20012df06b836127e8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c9eea99430f65b8ce847aa16f41e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694024d0357f29d5868489e162cf25b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121f91375a2babb8e80948e40341fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a2a9f275f15e6d5354da4518ec3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269b28a49ffc0ee70391741ce9b69d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e8cf7097e0882e72e9fd0f13c215389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74a78d869e07c896d4033b801951bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43b54338fbf9aa8f7cd3bf87d19d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a52f4ed5e528acfa2b846a9ee6a52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b2ad29fcd85c77b191b8b36b50a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ad466b5e625d84b1888d5ed379f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0b04d4ee34128376829f7a5df66a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6ed7055de10b0325961c808269e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930641a66bc3f1e6fe99e3a13cb97a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342ca60e557fb40d6335003a45103b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26485e28e3e814ac7e8fb7798560a8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f49ec0be40602dd400e2324069707f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cbdeb31873518f1cf2f5af3b851ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f368c375721ea2d2ec101d0797a53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988e5643403f019234195da8eea449403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddaa84160aa08217dbfda79f826ab9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e170d818fe3c21aa7c2ab53a2d6e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547cd8164c85c79b0344f4584e092b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06bf4b16d05bea79ce1fd183ef92f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0c6baad37c17420e266ed538c550408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bb253b13709aa09e781ae67ad95c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e60ca3fbe398bfe68ab02c8a37e7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25d6a350aaa2eb7186bcf34f7e4cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d328fab6e52c1de25564ffc30050a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef16229c72dabb4b38509750b1ac5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63202f4e903e60f360f0fca872458a73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b8101dfd84d874bfe9e0c3def75b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a329e4593a2e353687487d232f4dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bca24bc0948c6a4d8acf71adcd1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a9962b73113effbe9e87d539e2388418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac97be3d6ad07d5da95827e2982f77e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7a61fc0e703e64f59315b392eb6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116bf290ef1678da50f6ad43682b2f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5044bebc67b2163def9be16acbe0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fed2b5ae50786ac40fb96aaac30c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc260b06d292fea98d268d7cca9e9fc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37d5fb83cc2a5801504b7608d5a36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf19dc62f177eb9b3736178d338baa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6df910387fda5bd8bc2b4ecafe4a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1594219ff1398683175e7584ca47c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42747ee287dfcf2176ee76cb450b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c64080cc6bed8c60a5fac42979905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f2332bf63edc19d820c6ee5e68b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31efa6fde6407489507970c8491bb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c8508ea4d895e70113c07f04e7a4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff6c95a424fe655c6327df12e0f8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3256576be4ba82af1363e48e20cbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d28f3ab67bb0729d21824cd5f0fab3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32cdd2003e3febee1a5fa7cdf89b67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7402050a41b7b56dceb051b2d591cfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d417afb7ce7107a8ef3d3a46cb1342439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ba12a49b82eddb6b223cd2d5d742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e720fac33c517427a7a57e120593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3bc06a0bd3c5d7c9456a7e455ca1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e2a0446c18d2c28758d2ee6b46cad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce667fcb834273f53fab25ccd7145d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54fcd679c7dcc8e3139d17a3ae12c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bf68721174329da858c27a08e6dc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63425cfc6feb744ea163bcec31533a4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435be1e356a30e1ac6522c14b260ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bc9ae932502bbfe4ac6dadcbca847449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675e870f75ed110ba1da342c83f131a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5648ff32d7a3731fe9b7c4118334f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f75ce263a0d2561b784cacd861c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbccd15686f970586bea1791989042453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0b5c6721ff4b6899f2400779dc211454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e7f1500d2e92bf17d4448faaa580455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187244fd1797d50a292840a3d7506a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09edba0b0f5ae115c7e17d8f74bf38f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2c65fcbbf375465f6f76f73248918458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566750b4ba2af118ebb53f416d42059459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e5809679b9410c5659b443b09c9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a9e366b15e92b83f706383d89d64e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5800618cdb97aaa0fc19703330552462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289502d10364c7453f038bb3676d39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13167c8ed70ff11516b90e6aad7281c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619081eb84562489bddffdf97444170465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81be2faa31194b5d64f07ad53e7c94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d169f01e35dee6be4d7a834ee9af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c5371c302d941ec1a1b8245df0613468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d99d6f85e2dd038387601afafb88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655fda3814c810001ed5aee8ca1d85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f6867950f78c44dc01f99fc82756471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afdbb002b99ab133c35280d7ff3b01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2707a0f14ba4b4335bbb01d2694d913473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ecb90f908c7580c4f50f99bcb41d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca5b15c8961418cd9c60099cb8991475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8994de54e9c52c66c9710f93edf685476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a545d9d829758155156816cc70a68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2944dd89014d03b0e9b396a993ac48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51444fa01d9f90b561bb6272db464835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4550b5d93a5785c0810099a0eddb29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a047bc04b845fb82deda088a32b67d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f33a47fa324e5949c7aca603e10f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62280e3948aa82ea7f3f3327b37085d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba0ba3c753f660b3b8c2d61dd670b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4430d581cb0e4dfb35ee5df0406dd7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199283254de25efe0bb42af05f0cc7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccda9ce0328f08c65f425d164e4537487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31038fd354e34d88032bcfe338697488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d66b62c90e7cb229430bf8fffcf5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e445d81a42ea3d014a09380bafcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e5f97928aee8b96b547abb7e7ec3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338bf4c70d1823ab17a8124621b0bbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620ebd9e0347d2db2dfbc5e8a829932493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef09c85a16d48ecf3fc08bd0c4abc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204960c1f09d4ea218389c409ee5b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955f15c4fc60a14151335683324009496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33c533aba01004d6f82683ca75e2f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a085729e13b7fa472c1f19b36819ade498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40264043b03953d10a81dac2f444a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b4d1f34b042530cf9cd0bf874714500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a111b0bf875c6e295da24431fbaf7ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965744384607c548ac6b577d4c827f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d296da46f4f629dae253bfcf4fff908503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361ce61ea770ff00b587383fd48dcb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da811c663057c0e3ef99f770e73f24d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb03d7ca2d5909bbb1c11694e8e37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92fa3561df920292a2d8326d1668d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b923a88fc9d1dc380978a7c9185bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df810d0c6ebdbcbcc9680c9259c8c88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ac5486ca9fc6ac73d7e6c1e17d7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f0308a41e406989865ae7e3ecd6dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b78fee7eed2eccb92a9771d672311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d1a167c7a181e536eb747c0ee8b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d8c05583cda71518d4fe88d27b30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0804c5113fdf0964429da347930e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a628202318a5f5db1048ea0030e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92f5ad03bee8f7b4691c8c6137516517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d6d76efe0cd1cef0c1511b5cee7d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c0cf4a4048b0688eee23d2b75ae7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3fcd4886c52d768a63a97229fd27d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327a02745aab8b11534cf2cfa1aeeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41932e5ccd12466793e1dbed43a2aeef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80694e14d9315949e7ccfb9bc7223523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5dffba50bee229806b13f5b31951524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eaacbfc7d3e9ac09478560bc543e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c16386dc91784c9df9210d246204526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b533cbbf288c3794ea47eac207a0413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420180cf3544673055aef885b6f618528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b5efa4743b7cbca81c0596d2f24ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd441d0f26a255b452744aed7005b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa472ee818644c3f7c11161b2a9f4cb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c164616bd87009d2ba7249ef0604c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcfe80387637fb864fbd2688a901a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66705e950b999bdc695d1d42337a26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d52e96486ee75aa86a0b14056b30b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ba98f289dd29929d9844f059cf823536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1167763ff743783abe73c6c358835c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de2f92224c6981a924e5d8647e8f98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7835dfe9acbb8c3bfce6214fb8920539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df811598afa85f626d595d2e0337ce9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665bc0547042ccf4a023101137e4a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9cd335d935366b9ab20077e49816542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d2e6d88df20476e21ccfa6c2a96b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e66560824ff4593a1844c31886ec9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd355a9f2b1603f826a5f1a7aaa04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539335c2b0eb3d4f09e5cd06c6412b5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc006fb82b81aa7e221bac95f575430547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea9ed132964f3564fc78913c54f58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7062e094b9e197238c2dc5d774d120549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556354e61c6087ce1f6292e6b9fe1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ebd8b54e1fda1ef7e1473a4da8587551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a0ef54f7d005def42dc4770e900b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236e58ce7f254a87ad0bcf99336af49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feff78e3cb7b76b2f5d66583c36bc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c57e27a9ca1fa31dab3b46db8c743555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50848d4337bfbfed7c7554e9810cba0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb6ff0de501a2e8e79cff908470d37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d01b03c17d290c466becbb27393d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc374f08bce45b8e1d0b8abcec942888559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223b8f08af2adbcfc3ecf574a0fca1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8fe928c13c48ec06e1585c402e1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fe5fa996e79bab8e8e94df1491891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bffb244c640bfa462d5699310a4ea1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49d249986bc9ea7703457728a1bb29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d7282a2818d666b5bec6ff186fa5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0aeb7fe7c3500e8191a0978497fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b5384cf7a0af52775b72df4414ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03742fb957d5ac9d52d6fda82f1579a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213a5c0dc9f8f60ab6d21ed611336a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e8259f3036fbc93229ae69ec8d8ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b136dceaf61943e60f33a4b3fa7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade8f92ad1a908141a11b5da5593a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40736baa1e3521f08e78c427c67de087573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0d38a96605256eb31b2376c8d49ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74f1b87569c2ee18da95d4ce72b53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f920940b1d48079780ee931a338517576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa98a62a0e8c622acdff6f0e55b76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3021c3cd935447ecc7146a25977a78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eded4489850aa2383d5fc6c9d8afa5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868496790a6f7a83bbf3796af604c36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775da1617533da7905af9b28986ecf9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5014387f570d98fa519fcb0a224d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc0c328424f5496304990a1108289583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9daa476fcf50596f6b19578aa43c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9dd51d0942cc191e7e929d9df7a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e30ae50cae22fee6c4a98f34ebc3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f417d1d5c524198ef85fd162a1ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51505d7cc592b1b3dbf7b2edfb6370588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0454196ab7613ff3c7c7fe8037a92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f6c7f21c077010752ef33a6aff03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269d3527f0312fad32dbb017b2c1ee7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897346bab09279d61b1472cc27a01b56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da71fb8146ee62d29b2649470d16f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46712fba12d64a99a4d20e22839a2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31fa15d5b1dc573abc3041e3f64768595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff054380443399e932c081f3d8630fb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f38f51f91beb394b4dd8cf9e2c614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8c39a0d9dc8aca2bbeb5ad94b4a7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d975c079b8221beb94f65858e5d55d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edb99d628cb6dfc1f75aa319c9a7fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff4ea0d90054a5e0088074fab8330601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec4e7f429266d60f2d25c376826ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921dbd17ef6a82cd7d1f967d8ffea2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f37333291d8eb171ea48859e45f982604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6a41f8a03aeef215053fbbcdc859c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4db223a95dba9d2c369d1f815037e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf2ae80a998bf2940113d0817530b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d911947a4fed1a823ba692191ba96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae5b0bb19911c62925606db227e8b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77520d06f4d56fdb1b641dec024f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd82525b06668c4d98b0c5ba850a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f219c850f9a709762af3640838c4b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddba5ee079e4397fd4d24838ce9b91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3997db1b48cd2f795510fdf3e66d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f0b682b4a48f983f0bbeefb36f79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb49d68b4ea75de5b44b1aeed00083b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9c1004e2ae760b951576f2f11a99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a41a51fc4b03a4c7376d7423aaa8d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c3583ca28eb430c625623c3bac9ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6098a392d96a68de347d3f15fe569620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41309ab6395d6f22fbf2639fc2396bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff88f20988858684b414ed3f444bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa559387751f2fb4807ac88e7c64b18e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7993ce3a4f6f63c1c5e81d2b23eba6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a188340e28a47cd3da2e1d5701c1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b644c4e6bedfaf6dd39c4fee6f72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999460a4e37a72e210afe2a47416ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa73ab6f48dbe6cb9265316fb4a2f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80953a26b4bfc93f1d5598fe9c7de2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027811dad38944aeff4a86edcebee12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d752fbf6cd3e572a4230e488d35d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e4d480a5ab576f30d8d3c65d80f3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2c958f6e8bff585341f2c24a648b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491dfaf632580bbf84547aa89e86ba0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255905db73187dc43789d637f7c07a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e16bbec289c45de052e072600d94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cbbbaa358157b27ddab470ea99e00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f24c506df5d908867894b9a23387c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ea42882bb37d29c7ed491268eb36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10752bbaeadba16a80cbaef097188ffa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde225a0c7bb951a6b6bc5f00b4540641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d915457d154b34f3c7e779a2968b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af57db25efc800c8e7d8818c3cc6aab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db94e06485e38f4b95851ac9392160644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdccd969671007f231eeba25b1d5cb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e01cbcd7ea7d6401794ff9fe4677646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b06bc75bd8382ce7ed5cf032670141647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cf2b525681e9f165ccb3443cc76b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528201b21ed8131873df13ccc52ab15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8256dee58d33fa4d6737bff7ebf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01212fd562324281edc3f5b2d613210a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4df285face49547aac9d1d4f91484652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b13e25f657442d0902c8454a3cea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f41f5a5ee1ab15027635e822ac3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5081c53e5ca89618ad8e9976c1e7302655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188759e4a945117fab11020a3c5539a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab616180808fc575fd5380df1e2b8ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfed3684f520f7131ec0504c082f54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d6760386b56c9c329fcf6227d43b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a206d4c4a7bade3d70b67ff1fb4213660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354c10d55d5aeaab3338b6f67d4e72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394a3af255c922ddb1cff1fea067dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0855afd3c8699a158f24db0c0eef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ed0f36cff19c46230fa885b096ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776122d568387d37c3a5ebd5d1e0bb50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4c2f402e29d946f3b4daf129a34a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c942cf5680fdc56ff343f174d5ab72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f86f23bc804ff139c7ebe13d7732668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e11a7df659120e518a2119cd17460669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fedc829414c2aaf636bafdb86ea05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da2a6139d0284c25ed3bf7f716699d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8059e9d22c864cef732a8d2c1ecb61a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84126599ee30ab710420577cfd3026c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11ecdebf8d7b6992bfe21c3e2411ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152454803cd09c43c9eae0a936470d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e434f4d96237188e4c09172f33a00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9ff9af2730f070502248b6801306f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a464f1be413c18bb63ad189802893f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2dc39760569e295f3c88b034686c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c731214652048b7c394f359ec41b5d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>