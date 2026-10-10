--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a6786049a5f061ad0138104f788a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53ac7b0bab2e9aca21c0eb2043f052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a598914dabf9c8198b9ec966873c6a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140b169466565163693d5ec83025694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb62a56382a51784e33e761d34564b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e492276f4dea5dfaefbdf119a407626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cbc3114def66fda162e424f144d1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ce82f3d17809f5a27e81b3d76f8c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945b7891f0613f34f638d43fd502d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a87a9fe705574af8500082ca35c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24067f09747db74c8a64b57c5beb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5971823ae24609e926e4bcd1fd69bdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4733e204add5f21dfa05fda837e54f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6f5ce4ac70df9990b6ea37101b03f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58bbd6d6ee71847ff64c31a460bdbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f97d72c9410e67864a0e037ffd30a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4109f435928e6e3d48f338e7d0a1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863716ebca20c6cc026ccfb8c81119418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1777ffe4bca278a2c9c3253a9183e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801fbcd3ba7873a8865ef7003f31e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b8bdc3ece77f71eed0ee9eb48653f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5102a3306c21479c70430b8b172e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de2e9b1abb1ec7b16eadd97c67491a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5b898bd51a7c5e5239cb6d196daf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05832f7a71bf2a77108ad8df9cea49c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e056919381b15cce7905fa7fed8adf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c0eb4d8fb3a95de532bc5aa9d7df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e3f3cf467f0e0b977e6af456aa0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694547ab865721eb46c59d1cb7e06dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f472a0047f5120fb70da74f44b75430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c42c669d77c753fe51c2476a6bf2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae226887e53411cf6555fccc62de4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e6fc809e8087cbdb024a76aa0e1f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5863a22d6aa98580ac50ae8ee67adcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fed43a1d2cdabde8aec9379c8c30635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a44c728199e0811845372d5aa67f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dff90ac4ea0c5a1259c058b2bb0c0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fd66f0681f508f492e392e05f07e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee964543f49d4a2801dc11fbb9fcb8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd014d8022c55ee30b253dd5b791c0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913a07ad1c48824dc5f4849be6ef8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fadd74a1f53ae74ab2cb7bc7325d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63eaad463a0f8f1a5025c33f500fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc374217ccef76bbb847ea7b217f0d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74101fea9640515dce6c1ff980a2a66245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035bbcc23ff4d0e45c127507292b99d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ce597b8106315179f01540966661247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880657cd8dcdcebca1612e70653e9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfcee60be4babb652464ee6a73d93a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc791b9dfd423e29a55f9b332fedb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de63f0b8c5e0d8bd38373d14c98bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caafb6828e95c764258a9f954fe05ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cfa914104857fb9d63b64a258d22f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814301cc6d9e52cf8bea96378bc135a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e153be713511095b1e1175857a5a41855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f2befff46338f51cd52c87eb4ece56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ecab053e1e043907674cca8010de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471fccd9dcbdce82e589827467e4cf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129598f48837fdfc1caf32bb0e05fcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834fc98174b0e4d47b651d7590dbb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9559ace350320538eebfcd4d1acc6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896280118b683fff6873630d2d10a2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1edcaf2c4dd474ae34a37d24e84da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a5f8da9f5db2337f37a376dcb930264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292bc006bb46f8e5673d38abe9beee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d97a547c0e1a27944f3085909df6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c062979ec7b7f1cc43b155007efd5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c0265bfe474c57340845c170054e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47102fbea13c2a4efdc17387940a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849ccb1331d7a5b6f4fae2b54c90ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7869b788ae28e8e3a8dec7775b3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797336d89fe7192bbc816fede46fac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe7a79cd082fb9743363ae0cabfed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f234a0c7f032525629bcdb9209d4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76fc902cd0f12bbe9d7392564e7f6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebc252585c654c94f681c14856e4cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813d06ca209331475850b7700782d2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b608dad527b99cde20eae2d617d03678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a26d1003dbcd57b68cfce40e2db8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c22b40afb00307043408d34a9a5cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b394a2c3efe6626eab4fba7c63d1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8cba08325ae59482f1509548d28c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef096f5505ab16b8399f00d23d7435a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03282d29ea0b6d84cc90fbd5c7ae1d2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d02c8cca30401f62413540a5711685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef5016dd6a23adc8e8eab8d0e738886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafebc3dc68d9500359cf8cea3f89287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef68929486c695ff8934d9b56da9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5358660ba0c8cc5fba4c497243ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba741b95277ef4c02c9cf7bf1b27690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285071e5044dbdf685bc52b254c8c96891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f15e386ba1f07b5de769f46c712292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9497484766ccb9e85b34cb772f4a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eeb66e3e54bdfc55213ac8655173294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbe6eede79544e9ca8a0e0daa1dde295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff6f0485f55364a1e77b07099f0ed796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a551dd7603ae3acb1fd57f9b5552df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f924ad5113461710fec998cfac0cab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49aac5d5ba346ef381ecf2ca5169099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c57f653ff3cb41680e59dacdeed8b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90dd086f3a53a718d944ead8c72ecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e8fddc1e1b228f3a3f85ea958e6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49b2168c5e350b300221250ec0ad7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33fc1e7b370ad25e5c51621af46a7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1a4c46a836309801eefb813983590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894df71000ee27b665166a4f10b5170106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50192bef75466e84b36e5ecb90f425107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb3eb450307c6c7dfc38cbffd7e54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ff2da63e84fc42972718cc27522d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d71cbae77084d9ca601bd3f0edf34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487819f010d1afeb2a8cb90498d1356b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ceef29d24f8e026d93a7933ede856112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e4b5f52a294aefcc4e8f66bca730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24ba4ba0915903070d417c23b672d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d6d9a162fc47729339c373fa4cb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307944f8e4d03636b00ce066f4459c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c230dba12b67ea464d99949014f9682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39266c3d5e7be8ee99f297448834ff8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96e89f72a9ec6c110bba06dfcf9b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11506fa4f856827cfb047a0fe41cdc30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab2311bda3cce2cdf26686fcd316d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1928dde06aff6c4d654f7d9a4050122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a615d6e76e2cb734d253aa497c97473123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e9af2255914ce816f07b39419c22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b4ce43eb7472c19e543865f096aba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e3f57c3d05be0a00bbb08acb89342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f281cefa06b203c0eff2734d47bed00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7b60db21a4d5f6330b3d1904b993a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4854a40b3938d8bd7334dc5e7457129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc330a3917674d60770b8dde79cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b62aa91456f4e6ec24c10bf851266131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195691520bcbd4ac107c3560a828b7c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75170c9028e5d97c67ea40532bfb3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da996ffc8af5add498f6b1c20565b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c21aa0dc02facdb76aacb882b0431135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24291208c3f0892437ff981e3310f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7dc06a4e49845e3d2e6cafc0b68b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4441aa2616ee821a8db436cf307cfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe814ac612fb0036064e2b8247ff302139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7541302b90b49f2c2170623292df777140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc2bf5ec43a3162cad0f4cb40a4c2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af886aa8b566cc68ab6b3d6ead1eee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f617b8a66bf53398c4afa2046c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6fc596021faa40b9bfd4e1d64552b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285c7a690073ef633d7f17804fc6ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a2869d5180f9a4e597f6ed93b5989146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a9bba8c5f96c1bec3151230fb426147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8960e0d0ea414baf7091a9a62f3ea66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537fd8feae2ea2ac142f5f7969d911e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5511d095fa1704a5a32ffe76d5602150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e446b497aec87f3a4205ca4f6178151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f311b975820285bf9aa48cbd857c96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f570cf91b1a950e620c55365e4012c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a9e0617bcf4c1d6155ade804bef36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f9b0b3532852a437070a4ff3c3e74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee90d1e91aae784e025cd96fe9c0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75fa6879f692927e5bf0d4d7a482c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d66f577ce5ccc9635446091b63793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11796cdd8c5c91dfd4a5199fa00d0d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd663eaca3d9d1b8f347ea4f55d41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e319f27335958be82f06db91c88872161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0162a06ccfe25414f51e7c7552847b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff43559bd3eb0b261382084a08771163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e41865814a2094d318878d2e89a749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a055c3e07f8241441d86d89ab801c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d32534f7f6faf4ca547ec4499b77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b40aeb8c11fef167aaa2fb34b247df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae793e27266939dbc82d461831562ab5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ffabda67bdd91dcc157766e3258ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10146ca5f96a3d432e7a4fc5c5c050f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1435d6bc78b0d872ecc64df965d00c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65e6b5cd4f56ab01d2340bab1eaa4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56683915cf4f2d8e1e1435054ccbacf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92936233fd57052104811ca6ec604e61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a2085944ac7b9c52feacf7441835175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48455c6533fa05405107b8e4a54581a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e59ed217f6df44c31728f548cb45b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c0e8c5224d462097591122a896e7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ece3f090ea942f2e23f3231bf3c046179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094912e4cdedfa878ae80f97bbad1ac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef88f8099fa11b1a10fe9820b3af5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b7ef3c22550d96cef820aee6eca7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34961c1950ae302ed6f88e2c672f4af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431dd50edbae6a2e887f848228cc48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf52b36a67e2a59a12133b9eb03b724185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70caf00bf85e86a42706b90cdbabe25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d295aa7d086dd27fa43fe5d085739d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd0403494f83abc38788166222e10b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0540c7d0a6e8a82ec6dddb9cac6f97d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d00d48d936d5eb599cb10541478c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee446f1233a7b74b62f4f0f1886694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c547c51bfdda87057dbc90d62c2d15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ac88f1664fa902c57f5cee246870193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6defdd1f563081aa58ba9714bd77d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a685f9a8bb409191aa0b59606b37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1d4fcb06f89789794dfa6ebbbe2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36e437c9e991f7965dc97bbe87a5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75de42301106fa9856e164cf91d6ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8a9afed95c23b7a90d7aaf2e80a6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f262095a5639ef1fc56582bfeccbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a7d2b4bc0f7602241e55e44af6dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61506ed78e685688578f6744bf07fec1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629cf38a70b858a5f803e488b53bca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac548f6f7523bf1961802889bdd10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ae45ebd2e2e3266384a0cfaff34e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983b8b9f66e270002e6f49ff2a9d813206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1978e78383e6a0273f09314eb4d662207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba627335cb2362c2f31de0a45cd386208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4267e4b0014b382938c4f07476c01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c2aa3488ad93c3625c0b164bf486210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c29c3df2bf05d824f39260d1ea6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90703620fae7a4c62fd6ea39a29ee3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3cea1cbda75f37339c6e13f6019f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c45bc4d2a121c659dd3e6ba8133e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d96f190134cd4786009452fc2304215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44843922603e031b9d31c0907eef14bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bd689e951dcb5a2c513270a0c08be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a7c65425c3786f7591122a41b447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c22e5676c3d4e446cf35ebc3898239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff4923b2971e3a146a09a33625c23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc59a5de0069f28ba5ffa67a325511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd6e69b3de7b27e68c07f2449c870e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda0b6d34e7ddf4983d3bab11198e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5f1b5ef880947723e13d3f1020cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad53c117608fea7a24f9e3a08031fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f45effee30b231063dd2e63809669226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c0fe049270e1cf0b502668985cd02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66f7d4ff1aa3349dda50a8e46facd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e147ef8f11178242dcffbc1fbc37d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6280ca2632b0c7a9ff353ac1e50bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4fccab3fd748ea0b752e5ca500b7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5e4495d7709a47872c1dec76fb6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d718fe5980a2528538893e8aa0c8470233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20645b5582d4ba7ed3388079a0548ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379964b1c5dc6b40e5e0605de729a2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefe5e2e0cd160f57126579331da6a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ecbb82623d0ed78dfcbef5b497ab2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c853792c8f2e81d99901f9ce5d159f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dad723af54213c0bf706a33915632239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3450e9219f3f98e8a59eee7672fc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524877bc34ab2ce12fdece6ceb8836241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5680b69fa5172e8427ad04b57d47da1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cebb3913bbd03a1864b741230f3d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890121afd488ec321b24a8007d12416c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eebef0f10f313904c029fdb6b051a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2e3179a433a6d938aaab347cd836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb339a6ace721663e7dae07bec8a00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966067a043c71a728883be354605abb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777d73ecede80e893b5b932bf8bf0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bbfd13bd2520b9e42fd1ce484aad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be07cd35927d078b042befd14788d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78acd582224384f3517fe7d5c4efea3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d5f3588b7d281fc4d587d940fbb70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac810eae4a99ffb8d30efad4be51ec54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ce41030d981d8362fc1f082498760255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba112735b6b00dc00c0dc8ec56a05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e09a5cf001fb0c7a6ae06c79b23bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd25a99e5907405d5353ce2e9bd0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7806840b18cfd96df857f6c6585b2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b03da88b201b957fa38fb99611981260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a974d0bd69fc40090e33d5cd7166f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8895118773264e14e4ac682c8e012262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464296a10637017445e4e9586a00789263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c58751a2d1bf651223480bd4ad2277264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eff68728405bdfbfa53238257a24d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b62ff3aaf1da1e82318b2983d01cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966347cbbd373bfcbd306833c8343a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ad998fb425ee1492ed87d999af42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5301c02ccb88cfb6cc8dda22ea73b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88711d322a207687a987610b5f3094d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe28392c1451186658d4ef666f4946f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f1757cdc77a5331d77b66138b4aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa2a083b766d979af42decc78f37f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4caf3a4ca5159ce2e84fd1c511653274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31009fc84c79f078dd466c3a74b4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843781c085634f0245e714222cc7a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c5f226419b888cf37416f3d89c33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7234e1da0f0b1603f1b8114e5ea2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed963629d6f570bb3fcfb9b45c40041279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da719914943347bafdf1ad7e79c8b1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3acbb16dc4d6d13e7770aec446478281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbda9ab005c50447e4eced48d06ad0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf571bb000585795dc682932b0899989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b4e10b3c9ca3c06c685e35ae22dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72fc22ef0f973beaf76bce43cbae6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367792dd1555a06b6135ffa5ef50c4f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f167f4065c02231cbe8ef5616ab82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9fcfd57c280b6b51fa9adf03a2ce3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74042bddbd0438b028984bb4d2218cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b99515b355e1c84408d26b25c12b74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d85bd15878f8967352863bafed1e56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2c847666302a4ce8a237d6bffff2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43420879598f04857d36ca42f8afaf7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ea6c9671c3be8d2dba98fff31bc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6150a7b0d360cff025178aa4ab354295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b4c3c75ff774f24f6268b335df1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ece8102b8a86c5b2b46727f33fb2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56353695cc0b80005edeca873047ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a9ad29741b49409880c8cd0abb5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2037b45a57e4ff05da9bf6e96c80b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073faf567b0515ab1a6eb0e6300f3e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0446e3b9babc46b6f2a1e1bd7df3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809726b497aaf27931af3f54d1b3d411303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d26eb2e64bcd0679095edf7c73a17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e405e8870ac02e1cc6e209f56a74b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976602e34e1f93236d40e40c1dcd4b15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f16b4012e3fd6077c481f8f5e3379f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628b26bc4ab603bf3365771bbfe95dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fde7d7583394aea1afc2c2c815c12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95619aaab40bb817cd55a9814f0d78d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28657df0094b1f522827eacd8fe70d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b141a6b0abca62a0ff480c746174f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2be8b26b50a0d4db706484f8f2e588313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6f6929d099cc2aca6aa5bc357b34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeef4e20629b67b4551740dabc5b1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad895ffb5445d8c3b68c6695b0793c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005993dbdd0eaecc7a68b93e9fad1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ece092b71520fe001a36b71c14c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7dda1db718d1f98072f5b27b0bb04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b61a0ceb641e1283ec36f84350a37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb629c245f893446bf7ffc6f643089321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a0b2f1efdb0fe765d897243da921e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786dd930d95205529598967a11fe98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6081aebb1ef7ecaddd4933e3416e111324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a72a3271f9832fafca8749664d554325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d8788cd74d17a27b921d6bbdd7fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d23b46f5a2e40c382e4d9bde2f94e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e47482237ecd2240c66913b27cfe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7fe05b48baf1771bfada407b62144329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608abc4c8974557d99e81d307562c6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f48f448dfbfcd7c83fd0e9432d195331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92de4f8167822272363bca36a589271332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04eb308894ac786916d02a3a71f8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e981509e03099791f66a066a562d82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859732c49bba9ed9a13793bfb1281771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0433683a40e3e053728b993e9cdc900336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466973ae99c3d34b81fc2fd5bda62248337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfb54d838b2508a6f003856543ff38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30fa24b8498207177f81425cf8fed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d3ab2c4b019e797b22afe847c5cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20785efea4ca367eb1db25371bf5f7e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80c50efe1ea8fba1c3ac950ee0722342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef2de1778c57a74101bf726fbcd854343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165daf2b13163a5bbcc2e131adb75684344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d31c751aa37abcae7445088e972a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb66ce42f9186a641c122def4e15b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ee117b4d601c0b66644842f1783a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293418b80a9beb779315d412418325f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bc4637317595080899fd0f7a79e66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130866f54b33b877eb0dcf8730efdb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d1323fdf96b9598327d909ab8fca1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e9296645ca5ee7a2e7ff357d43d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e58ffa177f095eb1ff26bbfd814f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574842e29834f0239a2e764e840dea9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b28c89b8b78186fdedff5139c72198355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce1cc24c6b74592993ae7c81df0b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96206c81adfc363be8c3d3fa943d20d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de686b7e9ab3a8cc7c19d660e815d66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d35a3770e5a338202113ef70366f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f16bdf1070f5ce4618849c26df89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76dfd5e8daa7b89c3f6aaf5512648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4c9c3e1a6eb30aaa689598d56caf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e0e7f72a3e9241c31a3431c9cad1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d529e010f50f08e7e1ad0f7af844364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ec2000e9440eaeeae59ac7fd072c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddd147cf93176baa5c662bd01a96d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9e59beab20756d0db8063178242dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd943ab431abcb71a31eed51e90bfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c931eb8525523a29931c1a965e725369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040e7f9154fbadc16eef4caead8fee9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838284c20fe011a704874cadd111623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d298617bb851e2737ce9e525ac6d19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe594111b07b9fc5ac94b112a36f30be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd60de4d6203476ae41d845e8904ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d759417f3f01715f490e28046ad8ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2bbee691a206d8cd9384ccb99490376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927673d893e433d7e51c43c458a15c16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809971828a9a446d80031a000b2f81f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b8be46addf799632f59add24a16f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e624209674910cc4ce0f8788fb121380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a21e7c92632f95f4b547218473a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73af1e04eb630ead29d5c278668510382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435290dcd8636f2bf57f85408911f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949bde6beb5e26ac324956d613bbd75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d396705b2aaa348f190ecba8337f17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd4083ff0bd378eccf9df9fc3be1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294203ac6bfa356d3238fe210761ca7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6148c0734e60a7b43b5771a6a35697388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515a08632524c6bf3a17da31cb30ed4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51252efd76236735f28b184d7d6cf39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662204063ef21e6a280b69f125ab2363391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a8ce3ce1e20803746e32574ab356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4846682787b2ce80b64c1d92033e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647376a614115bbb3f7781483f07af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ade400c0164dafc24ad904332002395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb5576d4c57e0272746ed7edb6c561396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626181fef00982a2fcbc662a8c597e3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940f01673befb88f128c1643c99fb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbbf50b5e38026cef5499293006981399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6d91e70820d2c92bf0e5a192d0767400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caeaa41ebc81946914da6a43efc54f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dfcc6ddcf9a694129eb9e2227fca2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366f3fb24986fe84d9664b028e6a6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeca0c2c9224066af70b0c041ab256f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c84c6c68acf8db754e5fe8578589f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c97ddebe729033d7b3569d3004a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40abe018ea417ec31021928c038bf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7ac1f9a979acc309e8590ffbc784408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e8b39ffe8b901e0926e5ae2a1335409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d8df5a10896f585dab516e5967db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99defc34134e8e0f217210f9cab2e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6813de38bb044e5a33077e650b51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db160c80299cc1b037b1c8ce922ec97a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3d948949898e245a36e5d5115c52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e4230591321803585d435f281f9eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca46ab2f1eeadb2d83a7124ae79f7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df049aad9c086ff67bd0b2b4f69b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65731a8b9b8eb26ef04df77c805eb86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe948a45ea30ee11188f9c6ef85d2b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a862f7ab505f0b988256f5f59834420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504760e3477c4ac0dc8c42d37f42111c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d66e18380a9cac896e5e396d86dbb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51e8f4cb8df91482c5553ffb8ef19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690043eab5e53fba9d3407143794005424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e905aa7885b73d873cfca25ae92b00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194d90d8913ad914f5a745b58afcbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342524edd8536ce8763ab8ee4158e8c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617119166c7c90667d963ee0a12a73b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a323f6e1049890bd205b7f1db3d8cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ceb4a0bce7b800f9238dc774a0c34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eadc70b8329c6daa414637a6ceb2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f99e80001f6eae624b45fbd7ef56e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18011079d8a493eb84765978da3f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06095afbbc1cf2f5780ef874f714c624434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102429c98d7a2b600da2c3b4cd40e08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc785107088529b4cd7e074ad72f1fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f579f8aa83c935052d5156dd1401b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916d2d316ba09144fbdc94e17e4c2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043136442f3b49e32c49bd8a42cc597b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375291ee77cee4656717d28614ade9b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3502ed1efff28f602c900dafcbcaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab87bf38773e2acebf960972aa07a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae64d2c5d8d6b6782ed7c7173cc54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af3ee0fdb856a8aaaa8a2f1a9e2211444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61c5979be66e33aa90d86f48daed49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001770d02a9171ce8d4821f643fd798446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e7fa22392ccfd91d71d547d06c132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793137c4785c07d2f98fbdcd81fa555448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11e96358fbb2b5bffce02eff81139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6faa5bd20f8fd852797890f1f6b2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848d514560ca39e1962abd6aeda7c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf032908e0e64dc2e9d2c0fb9a059c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48cd511bbd0781757a48fe9c915ad6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b2955902d02f45690aa1acdd22072454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c211190ec13c2a14750f8acb002b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8397f755d831fbe7cec164fc3b4bdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101498f89e8901ce307231ca722967e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28d06f537b4c4f3b0196061fb0e1e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde244bfb547eab7d9064c637041138f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e86b14a6198c88d0301ffb8796d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b92c9ee78cbdef49b78047851a9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c376089f41290d897eaee75518d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f237c3daf3a74d08eabc69eb2f6a94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e2b59ef34f97678306d53deb21e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33212410bfe9c2db598af330baf5e5c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957149c898f27c567890bfe9f300738466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fea8a8372c8bcb08a67dc31bb7f5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b617901ed7f28bfa6de97ccb3eab46a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7f41a4e947c0d20032e9ea1cbc89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d062fa8850e709fc9e9c7d3b5dc99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad17d11b61812382bf4b192e510476471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca424e3714f10cf87ac46d107e9b3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d233aca5d53b717eaa82ae08a9e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf021d4258823575ad3a2c6ee76322474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f97f686558ddd4e74a66d9e2d0e5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb083e0a68922102af9cd385340575476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287f9e263ae96c40b22af37083c560477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee927f4aa167e02f9d0e057b00ab6c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b508edd99c33399dbe41857d1b4e88e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4241f83a956ad0202e9b5bc6e77e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69155f93123c2bddd6901add991e60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a1f03ac1fdb2674c9cab574f75763482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba4dc42beccfc3a4baa88e812ccb13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03513bc3866bd42ea780985574028401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb3a15c737afabd8b575d6226be16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae79916d89b628304b190e4ba18fe9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80db6848069c774c80c0a36212d7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c636e96077137d546a8b4145ef013d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19dcc38437747346ffd638ea471d90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb5bf9167af54b9b2d89d29556b61d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c812ecc70f9f164b189f1bf41719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec18f0f9ff1d14361e490c248973ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2badbba8378a8506bb9d50f82f39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6a48375d4876e393e245dacd6863b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81c15bce8821aa386479c066e5cdd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe8ad5fd78673b4a95f4f14b631e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafdddfc2138706a91afd831705a6be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f097b85d18809628fbe44d68fd7719498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ede60a478c231d8d62044532f55255499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c28c50baf8b6bfa7434a36615c06f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9785e9c31d40e5372844964db6a37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732fccf50027dff79abd15e39f611e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a34c5d429883b6d09054ef68a30d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a279d6ae3a44f3c5926bb96402ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a138046fbca3c6d8a04ecfecd8ebc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57161a34b01f128b6568ef33eb3a42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d18ca851a0ad8862fd1dd8d057f42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ffcce08e434c959e45d35cc00df49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a6154e5878951269944fa92e7c52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e5afcd0b02d09a79b3f6e6adf76b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0a7373b2db1a8dd21b33c8327ad7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ec6955fcef1feda49a8469e65034512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873c09ec8b04eafb92ded5e4c6d288d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09802fef1561743eba08cc5c6acf38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310764a43d6d858c1eb4f254692a6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6912917ba866cfb0bfa8235175c35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36f42603204ad8e099eed3e50d1f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda19c6ce0c77223611359a995b9b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291e7ed9b49b86eddceb094b4b10f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72dddae236b86fc5fcfb396dc8823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62813610e45bc1bdd0140938469c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dac531ba9dd62361d8fb9bd5fd01f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3cd08adbbedf0046c4d36f5b36add523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a6138f59c3d5c8506f97403b820ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41c88061c2666f77c6d4ec4bf72a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a1b1110b25fbeb8b21572f82ba18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627ae199e0a30933bcfed5108b95fa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1386e0840bf6a5042d6e143ced79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90d1a439b6da92e4531946164000c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2330224c216438914a19efa44b49c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a605febce170dc1e9bd85e4c9f3b70b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163f3e190643bb37c4eb454acf71b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ee80e2a49c0bfad774e3b05016b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4757eeae066ce53ac4da601f3efbc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03034460b2b38a96a1ea75b96d0fb42b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a3517b641b813ffb5662193d61c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864511e73fe0c24be88c4be6ddf602537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1cb2b0577aea268ead30efdc18b63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d795ef68d0e3696f7cb1c8e7f238fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfa99e77e73709f4cdf3209ffe9b64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb6311100100220e001d9042b08f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e951f9d11224e7066d9eca9b7dea5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9378bf18e8185c94a37bbae826f7232543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec391d67897ed51ad596369d790a78d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2250842163c0c947991471c38a2d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c367a18a236703b77640ca2a8ca9b20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629255bd849e3286c3231ca7305cba1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efa997d455c08679bd83471a845953548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686441afa49945e2a5359a5bb40cdb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac781a38e216c05437032257112d9bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70ccb1fff722bb4380427371ad258551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c983c06b43060ffff58a03ca1d88ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489161e13d40915199cdcddaab9c1e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d60bcda2b3c3e15b78d480cf6e571554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b882474a524f36764a32c340f72717555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bbc4e8990cf8ddcfc93c11d1e25ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c058a6a10a234add11100bddd9d1b3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dec4ce4334149dd28302db584f42b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d800ef47282d3676509b1c72b2c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a5152f3b9246f0626f054306809a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14965849245bd5c28ea0e8cb492b45ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a20cfbffc9bc5187904d046f20637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd634baa67e62ccd2ed987d8708898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b7590ead1a0ee12fec4bd0f20377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2d711b19e2c58b044366aa52669df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcacc74213bdacc3ed8f26d4f81d863566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e1eb3acd5cd0b28ff4f8ad5cc3c72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da622dcfa6477970738b092d6ac937568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478866021ed08c151219ca987524fa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15081a1b1147c51b27e9e757ee50a3d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ace1e2589908d844618c8b8d0ac9d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9710d91652ef8cd60bd6ef355fddb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438bd001dbfb32ca43e495c4f63fcb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727136e921f234a26c1251714f30f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a72cd51fb50d9d652678c02ed12278575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134333591ab32a043ef419375eebb77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f836a14f5f01a12aac8e2dd9a2e53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beba591cc7c0f8d18a77c8a83034c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fd692617cbe773a1ff98eb6686b3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c85cf696a26992d7e4dc4e97a454d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e72e9891deb86dbfb429f72b885469581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944ac54da4d9e7ed5180e2c164637a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbebc72ad84d4dc7faa0037ba44621b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab515bbeaa42432780e52126a3a95a85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e2567078efd30b6c8298570e5118585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88815f2bac5e8240967efb0294bf18e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609be1674b257d4b27513048a5b7ce31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ee09ed62dbc33cdffadb681f0541588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbb8dfc5b565f830e902842cb504c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e88815393094d92d5777a481cb1398590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937909741db021fcef4625730818262591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71138b95c92bccd50e7263eb53aca5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3f3be22a8c443008258ea9de8190593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b2e273687dbe4424bd0a9f80c479594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f49082ffc552f521fd298a3bd783c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ddbfabc17b450979907e5d709ca4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5873ee0698c789b5ce0a4edefac62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffcff12ad5ef00f189407b6f23fa5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba1f206e49defd1dc23056b1afc47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afa0ac76f5b840d3b469a473efc31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1697a7c499268eb022c8f745e3db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd923d6ad5788d788007a1ed34881b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bd8589d846e91aee47b6a01d83a04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09bce7f9a4367fb55cdf6060ab699604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd81d4d2e300e843e145303265681d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a162dcd96231b56d53a8981c2134f4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3189816318ef16c8d1ecdd42dc0d46a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acfc97dd93f02b46010e0fcd453d32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04fdd9a90e4a9425dbb2ddc75fbe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e200fca4b38db3620e91c565bbe002a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f04cc1a917dadc549062613de9d36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3d79ec9a9967630922bf173ba65d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018de46e14cda34bb517eb47c5b6dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95ba987714720f3d276ed7ab056bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26527984ad6aee6b8dfc79fbd52a18c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edd32956f86c756d2950c3aa91a023616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cad5eabfd8b47e79a69d4ce9d2210617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592861975b41af34aff325f76e7f1c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40457889482d255935eed9cab7c3cb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b3e8d37312f386ee005a22325320e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a14091446e62ea927176ea4b28975621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f5d78dfd9f10c2f578b5b53f5ebd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461025675ab50d638883c4ae3c4d292623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1f4e9fb4b7da4dca1c5e14f910d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e52eb3cb0d06b7c69cad006e589fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362d92be48ad3918c7d1191de23646626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136371a5a2269248ee50b2b2d19be713627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026158757969d7c0c2bc5cdef87b0007628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e0c5eb0979670b0531c7212672eec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7af6c34e150f113f2332a79fd93d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667310904e3650fc5a92fb2aeb35c94d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee534eb4ccefbdfbc9ed26cb54d52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561a6591996b24bc07c30a53ccb6918633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71d11c6fab6904a0cb25facfaabba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936db260e4326b5a4a164f0153a4177635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc6cd36289e09750f3d05a903ea13e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2de94ac9aa546a1299cd6ce2a9b1c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3fe5cc1df944db9cc1895a6f2fd62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a4bba73536ccc1a9355f0d14f8836639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ccb2195a59c06892c4dd8edf6c065640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e4b595e7fff3514d61e9cdd46606641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5787ea2f09b351f96426012c79d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782df8c419ba2ca80e9081d0b6f62ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dedd703f1aee343132bba03652621644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0012b80a49dd6bbb2291ffa06e3236645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26cba8e545fdefba7cdee0091f7ae4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6b114c0526789c4db2f93a548241e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6563342f329f89b6fef93109da2d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883a5aeec2d124cc80fc111e62a264649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728741b679c3892956a92f29ae1a967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b54fe8835ca0d1f4699eb9580459651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934860dd762d9b22ad8a10f23480399652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844d20254b84dfa27fec2269ffbf96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11791e58e4b5fd05766a6bb935d47fd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942aacff95f316b7f062a3d9b08b68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9b4ad215dbb0513f8a69dee1a296656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31edf2791474c57676a376b6dede5ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ebb4492ee65dfedf47e09e2d438c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c340bfbf5fcee085fa8852855eed1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faecbcafcdbd84779f9962f37820f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c56015291e877db00f774cf796ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5524872bd70ef50c9445da193eb4ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a78bb75a227345e683630b877ffc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9367d0b21dd581118cca00ebebd6a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733954ff911fe3c1b555949b8070c39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f9fbd96f81e68ffdeda39d6364f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284345d5ec20eef41c1fa66d51a01d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0e92a590c79dc15562e6f74a991a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fcccea7668bd2b3a6dd5008dfff6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc711bd3c98742d59aa54f9e248599670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dc380d27328dd579b0e4c890676f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7498ae3449dbeb4cea23ef15d8df44e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3ec8362b723df84fcda30086e108673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b46bb27248df53c580243fc48be1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8181d2661a2b37f4a03083c610cf0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9f63743feeafbce4af076d63c274676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24460c0dfbe134ce46f18ab87c31f809677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cdb84f9050846c3ad498f0c2a4291678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06f04a5e6649ee247073d351d3a25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425749a1cf296e25d3244a8e4983b449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c0cea7d1a30033d86047e5c30f7ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33938cdbee05ce37be3d862c06c08d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832d353d58ae7a2f7dcc1c72cec67a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d8f58da4df2f090a879ac2816635684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc4e33aedd64fbbf97783aa901667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd669bbc43f139f36e63c836f1f5832686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fde82527b469d42ac6cfc54a506d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af6de8dff125868f488a50f990eff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909b0b74f49ebe5fb879399ca5efee8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc1305976e596b9acf5c0ddb26af88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1508f6b1877b56db476ccc1ed60ff4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208382c84d3bff67ffa1a0d2d1e5b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4614f694b35ef55d3f3ab767f031bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764d95fb966ca0e5862849811ca3da8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6a4100f2f218a7ef98c3d017bb54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387edf9a106d285bbad754015c994a2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6162eca9b52252b860816cfb23485f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e5b9bf9a693398f06ec3bad6101bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362827feeb8bb8f238cfc1776f874cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ec0ef8e2bf0851a1fea4eac23405700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e064eb0eaffd20f1912a1b853ae5c01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248bf4771ec2eb3ef852ea36c86923c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbec3cd100b9a22227fa29871fa3c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b8cbf4082e36527eebbe7788b003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ce83c917ea7101c3b39eb0054687705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733b2216ac94c534868cc68e99cfe9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0abf7ead91ea9a4f21bf6b3ee64c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c122da64d92463a1605460f0889011708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcbd631b53ec16c8c41541b579ccf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f5e53c4f106f7c6fa4caa8ab1a28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2d73cad5aaf120c9c2b63789670fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935705e4cc66fc6a0572371d8781f1c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd0ef4b08cc7d0d2a4edca3afb7231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85be0225752ac1869af62f2ab095b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0caba02fc9a98c7816ec09890d64143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8466367bf8f6c84ab89aa4742970964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcad4fbd27c417de5d9cc3ffa32aab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb90329b64e73ca5a42874dfa79a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1c4337431a3c8ba5f779002b82f957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aff01d059c8608aa641be65ed65688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fb1beb84dc4c0c1dd043009e26fe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35b2e567a395f6f9d5f862ec80f9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ccc2968a49edffc20af795a9cc0eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0b33dccf67fa4d4cf83dc97ad6f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c53d19d1e875bcba61d28e489c21213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc4e1d205226b4ec6e0bbc4bf376114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea684705574a35822290c54d083d3e4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba7f93115188dc0cf51d307a3cb82c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ce9d8b1be01bd74172ef2854c98f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74c3be72843652f94f2b83298309ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dfec759dffb717cafbabf4c3a09ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22f76e9ed566a3704703a11c3d962320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf27f422abfa742167a779ab5d4145121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfe8610ceaaeff1198ad43dd5658bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba42ad0eb1e61f8e97f3ffdeef05323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be55814f3c8c66ea2b26a2b600c66e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2498efc3ab84d50eec629147bf1131f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5113bf015d50d31555afb0d35b061b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d2dc3f973f3fa7054f982773111527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75f9ae9af80e9a7fc3671c1225a8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c71bc2778c6a0dbf06b5e94f1b5df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba576f9a0ae297c4ea401133114556830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23826a06934a0565dbec1fa88ddf1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ccbfb893eea1165c84247979f32832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b645178a8d427c45ddd95d51eb6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd35297588197819ee65cb8b655bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bcceaf9b9b4b790c82d2c5baf04d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d18ff8d395a60a3d7eb9e671cf72136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461c8f07f3e60092a55f93940bde97a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6518d17aedfea8adde08dfde702734238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bc9bfb0165ef94870928a0209a7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9350e74cc42d57d706a22c01307ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c132b4e1dc061c3107b0f7dc7eb1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac102c72d4e1ef64c52cbadd39b89f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b0340ef647a6bb194649b061e1e1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd441d09a39269428d16bcc600938e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd44b13f7b07d1cffbc4f6f4730c6ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ca9f7b4805617e2616bd087d987ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c2aca150fa153e626494bc8b0db3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1115ef37f0549eeeb0db7977d555d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53188b3f7549b087310d33eed578a5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2d86ed73daf680ac61cbda6bb58650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df04d452b5ab275249a0cd35b70b26751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40506bb225eb144567b5e68b6d2e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251baa258cc4ad9c25ca2059d0f5dcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd071e5d0b42088d2c8d7d1d83f86054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8144baa220ff620b4ed52fcb4194455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeb0cfcd184dcf05becae6094ab60156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522db6581abdf9b8061d73c3b1646857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9046001cdbd73dbba3984b7260a7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce0261783dcba80887d324fb88e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56fb83c4c33fb3eece55f0d98e85760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee488ed704d0cd904f4b53bd031bf61361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce043e19afea560abe77da3b9d6be8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337ffbc385e45704a98a5dddcde4f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09f77f5308e03124b6fcdeddcfa0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434119215e7585e7346d5f13695c5b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb79176ea73be1b0434021c0936683166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c252f72249e9d98ca310c32db41d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5ec7bc5aac6210e2b287c4f17aac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a718127d933b8fb30d7c8e7a7ac23d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc88f9153781cc8308b361c199af3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b7a52a76e90b394232304b0d28c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc2f61f5a0dc4eaa9628e8d26ffffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ebecdd5c8ab0d6022556cf40c93a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec5f26933853b6974fffb8eaeac5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a5c5c2df39a493d6ee1e198779c8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa057a2353dbf39484d38ba188776a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6b36b7312ddc0db67f7063717d1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115466310df660f71e27a3c45fdab778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed060c2ade97445f466a947bc643579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a67026a242aa81631ff3d922b2ee5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801f73eac442c76f11a95dfae20d6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b3246b71aa6413b404b14edbc6f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003acd51cc1b45bb9ffbfecd6e4431183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15530604302bebd40cdbe4f447a0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d2d10bc35d13e7a43d290adac63b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a782f1ad67a192d490087db1281fe486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1f98cae0b85bbb72a472ee6245e1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e748145aafff5f4980bf5f425d931c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf1ac8e5132885d3cc6126056f22089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad041598424f27157f4eedb6d7045490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ade5f851fcb5a38ff950ef01378091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216fbdb1c2e7e314d7880290fb358ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb59f9b4f961f34ff7a485d88fbf9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154941314697c408185395224097f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb9878c9ab5e7f9a3fe25f0ac232495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243bff14682ced6f426c6c5f6528f2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6f84ef128f86b626e5f2fcac020f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8677addbbaf8cbb38f0d7293e686f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b11b9de900feb0424cdd82dff00499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b731dc937dcdd3c7c14cc3c8d57532100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806923b112e96689534ff79882a811101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79366d5876a8ec9e4a0419dadec7a5fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecac9052ab58e9bfff3a1ff937c201103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec37b0c7f6b1567a893a9a75b5ced104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51265b03f176bb608f4464da00e09091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63daafcccccd0f5a80434ae3e2e6115106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398014490e0230b5b96f3368d83adf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6506c5044dece0b046f2fa4cacab4e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db069854fe1475debddf290966dfa49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dafcd828b5fd6bf9a73e417962a80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db3d7698088ee59b745703d6a3de66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5ef5b4ee8d4d40cf6e4ee8f467eb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33611ceb1596e02e767f92c98a9487113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2d7ce50d7fa57d29f4690e8a67ab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0da26694b54039092e61cc9396032115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dc2492394fcffd8c6c3a1ac9e80de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911b7d83fee6df224f962077617f67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87872a04db2b09e1431eda1daf1ac01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf70b5afb9156777c79c50c321567cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04908d3d0188f29a2bc402f0a7bf4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f926f23ecc4d5f13c9d3b998657a225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c18af8426885ab91e8a783e70f6eb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c19ca3b945e5911dd738d6a5da255123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4dedcb32336e54504a6f3b45e66e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b17bffab9b31ed1984891ed08e09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979aa0a9e6bb447a876ff8401ca05c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1663039c732ddc74daf6a43e471024127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a8b879701ee261b9ae70f13ab852128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261549a4082ee4ead124dd3ca380f4e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497d5d9851137c600fb2fc19208a83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cc41263de8307472e7b1294eca33a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2d39a9deff3e2e39ec9140a6e882132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744bea2838105a4844b28a1b63b89b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c00fc4458f4ad0e480de968c177e93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577f7e57e483d15de74e49589d533f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003d5f5e017ad9de61bddfe2e46d83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314011983b277a0a138c13a15c59e47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de16e9dc385b6c2cf0834fe15ca2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e603c2fa3208171286681ea9f158d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1cc6f1753d751a1116110edf3ab40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f96943cf56c4713aa41d03273bcb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f77ded8cf3c986db79de86858d3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd558c705fbbb08c9a9b77d72e00d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc72c5ce82bca368cd4a01c340a6b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc37cae93f3773cca6ba8283107ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a9a631778e5cff2c46ec9f5a879f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389f702589a46be108f934f8e69dad8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f19d4e0952a6368e306385b532b03d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63693bcdff2f9df936fd767f4f4dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac09e3e176c15864ece8a12475823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f024d4e883fa680da4a40eb1e7e159e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5df6b65695be6b90188451938dfc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f61d573cd9949a2b8b97b1b452480153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715e90dfada80ef6297fcba92c3dfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed2e9a8ab87023e863093a7c768e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce593e99c1ebb01e941e1566e9b98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd5ca334f3f4aa3dbb84d49360cfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69fe8e499cf01f782a0985ff39b0f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2ee9116a1eed7cb630611f9e8863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad51c933993349fa8401eff798caa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3dbaf8858dbdd156be2c9c0f70123161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47a0f4bfcfd492a3468e4a7872ed1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae58e806e12d9bbe84d05c2b6c864e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b261969fa35350b085f0f4d39f432a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe4301a310098ada6f326bc2c0f1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833397b29333fe43494569ab5a0a016a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cc908690acb7cbd7e5d4962d21bd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7adfc929e81a9a46e0603ca448f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e4cabe72f00c1f571e3c43d002702169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21d45776cd194b89b1cc259a5c67d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d6052a7d6a7c236e9a5d1e46447c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa0624bbb9d09e0b3f6359ae83bf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d37cf46396c8b9671d1c981731d78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57edc619d9a82100e23ccf8b40d8d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e289cc2ae7e58f9490f4af80188b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ee05f2420a94eafde2f3d129cec0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba94916aae3c17e2553e969406ebc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f5f34fd3e2dee8d202d537485c99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b08eb9d82bbd09445d6d42a7cc84f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c300903407a9774194bd1bb5c9efc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c26e11aadb3879cfae6fc35307e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec48aea6390da14c4e3bd2111b9dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e6dcf811485dd4f84aaebdd14c15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051886259e6cd668fae62a3cecdbee9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ff083e78a5b171e3485cf6cd3f22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa9b4066f86e6f003b59777baea56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db54b071dae12c36831e6b25b60470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9595ee387da90f5899413a9287ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d0362dcd4b929fe1b831c5e968bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec0844d111e904dff174a80c8e205c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d2901f97dbf4741f2db72a46759c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a2888991a2b538d26a82c2a43abc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c1f6fc682386d54202f8cc57371d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9636b0cca499035641929c60a7318194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f9fc916ba6e1c68dab4b7e3632d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927359876683c32acfd9dd70898fcc5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117401933d9ab34eb17c64dcec40db0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d26b5a215ad2e53c5905cdeac4eae3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ecf81193b902860b2ee741727d72a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3465f106ef874424195a97a917341c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d673ef37f062cd6ca3ccf5100673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f8a921930b857c38525c2a9d640b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a398727687fdb8476e10be31a8486203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fbc90b3c292912fc387a11cbd67e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129557d019caa309392aeecb7b97869205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937d00c7226032402c37ce6b5d6309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5b2c4604961d1c9916fefc3f537f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45597678168d896e4bcf19128084f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf120ffd3d858b0e00411591db68a10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a31afa0d643f3ffc171496adc498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422cc98b0bbd170fcd4409f6d04edd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ad18d5d4cebdb8b297741e6e7cf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4646ee70cad634ace1e178fee627b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3f008b556df5c6dc2b8381444ca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d478253098a9cc1062035aeec2f6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32ca1ef8b36e315fe1451aff37423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118662a6385c5f7685268318e217eb31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15123e3d2b9e70769fad012bb209351d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca327de5472a4d8fb0d42c5bebc0e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744102589b7948ee36eeee8b8f4005220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a7d02927d177bf9c8834fac54f520221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3587d605964606a20ecc32e88be1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e0c2353cbea1ba8ecef1539cb9b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a21d0c12e35604301a2bfd91dc8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3eb46afd378860b019e44b1e8e7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1cef208d28950c05905425a37a9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1dc9617e5b666345ebdb0db8dbbc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc3833cb0e978cac05e7e43e70bcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ec4137ccf3986e5d2f239681b1fa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d800767016f6bb10a4c3cc97e1c4d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a49377adc2f48da2c90547fdb72cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be314f0fca888647c0d161bea6a3f875232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afcc6daea7417a4ef9ec6e85f9f1c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579a4c1400704595a382aaed9295d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0413167ea381f49bf8f4fe9591f540235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450dc074deb28948a544cbf227c5db0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473d332ee9d4a88e401d6a82d7bc88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fce16efc48e87d7d501ef99fe3d9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de036840cd32afad576a89bfcf086a1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9ab40bf9d8a4632f3c36f8360dbd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a7141f43cd44f2c3586559d15fe7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006dc8bc8a7e024bb2e823a843818e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f1966ca371fafb73951fe5e44180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1259512bbcaa10fab6411c8c1bcb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e8a3e014fef64d20b9c5f3a35aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96803d81c174a46d300b270bd5872c00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f82cd9bd43f4be28affa9b966728e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb2bc4665c435f4ff6ad309412b9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e41220281af7c323cc95a8f17303a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c84f005dc1b9c3d2e63e3692c10ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02dc8b14bfb2b1b41eedd62e06042b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556b7884f8701f59da505c2cc255c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffaeba69d05ec3abb3a69a6c870341253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d9698461fd02888b1c25bc803f18c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7022fad3234a2ae1b92c611c824576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325102b6370f01964d2b6df71dba94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9571d08eabbbbf6b4afb152d7fb4fae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb2398743dc8623fd1cde509f90a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c10a306e9494def9b9fbb12a6652259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cde644b5a3d680898bd81b5d8788f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df4712f670b00d92b9e117822ba6e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7aff8ca857f63a98e88518ce7dff1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ce07dbe3cb6d659b18a4e1276f7ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6df10c622cc9ae1e8021ca5bd5ba3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18b9b89bb20d87240e8e30d668faaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458986de73b23f8054ff5a582e3d82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f35fe3fde3a177abbed51244846cef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1d1adeb6b64d904856b429f549ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d864ae3b8f6aab8c1fcd955efbd898269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf6d69af81f3ae68731b4a17623dc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb12c54be71091ef7c55bf7288099a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f84d7566547196c1d25df0bb9d0cc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cccf9f073e96f8ae306cf241cb5d81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec204f6ff4a06b8536f2f12a999b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168d3230251f39afa8711891abe2b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172616625432cb3ed5b70cb6dda2222276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ab14cde2ac4cc52af3b1c9882bc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec67a3180b4e4ebd9e68d65025cb4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ab82056ced7f64cc8ec8218992b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32871b7b5195044edd3f20a8ed8fb0a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51788323ce08e6417d02aae2eeb401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112aaadd16e711484fc21300bca2266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a700828f5f2f4fc328789f90cd4196283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2618621a95f11b88837d9a5585cc3c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667fde7cf040eb1604447edc2d2b5ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a707fc567d9c7df546318e28397a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331155c883715b72ae7cfc17259cd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f74119b86da98272d7a505675b5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39677fdb57c36ff709532a815eda3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c048dfc0600ba871e8aca5770c6485290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4123ad3a91e10c6fc260de5f47c7993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72ba4be6afd60d5102ebb05f0da42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c41ceeabc5faa731b59e1eaa395a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1066875681817337d0616da710f50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec9f23f84e40e6ff195b2ebc64cdd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275decf9fe6f02af596f3c0e0eb23e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992196d9e86c13f669bcac7bc9d28a99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eaf277a7eed8c4aa470d48d09b741298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fb5d2d14bdc0ebd72c372b0aed3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d7ad4383580d05684133a42cd87c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294e3408e23b43d6b44d5e5ff41c27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ea019506445043762490c9f005c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a69811f1785766f66ce0325ebe092303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee622ad832f5c13c005e9ae5acc5867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80280837bbb40356873ff3e946d9f86a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7aec029c7b9d4384817993ae90d45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dc04ffd00a47be0528258d7c42c61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353f1e3c8c730ee6be2f92be40d2b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50439fb9905ab9acb628f023998b20bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e1f61a723073ccf8223b002ba181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201068c3aa5b7b0f824b3bd4c9c909a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfd7141b09d4023825bd1337f6737312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34131b777215b7fa9bef80280a43d526313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e247d9ee509aeb67d62b2ac2de0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95142543a610e1082a4a7fbc02fb2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0441fc0fa1f6b88c279ee36732cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7a1157edc350722a8ca38b40691cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff817457318c1356dec8bcba71fdf0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81d3bd7e8e567dfef4f2f49df6bc6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d0bd7128ef9330d15748ddff9f2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcf81c282c5eb4097ccc5671749e88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fd28fab4d1bb591c461853ad7d934322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c2a0c4323feb90a6f1bca0d7199b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056efe9b62b4736eba64313ac479884b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362fcda5e0b344ee34a7ae56b0f5242325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf895a32c43118ad467a1f846ec5499326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808609517f0aaecf4c5ee0413082a8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24430ddf82587f61016f92f1fba4ccd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1a8dff39c5134c40f486074580d4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef3631cfd07097724de5ad52ee10e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d9a32690edcec8444bc074186233c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19003774d407cd02d3667c1da689f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3808ec3461f508728b1c4d1fce0cf83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176afbd728f1e431e2b88433b1276ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9a9eb636aa3961cdd6589d0f4d8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5156a50c0d6d88ddac82a50194370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce17161716164112d19e63527be186337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ac628bc9f91d7467e74fb89300d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b9572357553275faed065dc3e870f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac618b7ca7ab352441f2dc74a4737f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069698be04fb1e0319e9cdaec0262a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437783daeba8afb735ea1cd0019506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e8ef3ea18fc9d8561fd2ec5657118343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc31944b63f4335a7ca9626e96d69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be373d3515f2f1297a553db31c44a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c1f63342cd2def846b6fcdb6546c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7485070088f84b4556e0cc20ce356b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2f90fff80293b94d9d6c3b691046348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4c095be7abd7452e0171b533eefce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab4d2711c0c6a5801adc480adccbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4335308cd36eb354791da6b72793351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2623a7f57cf85a8c1afc2de8e069f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0001d8d7b3117871d9f96d53c1f6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d96faaa0cea878224de832189a5dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5fcfee72258a9e4a788e983c8189355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff68b65c9107ce5f541287fba9d0de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e2e9668bc42527d2411eebfcdc5bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af49189929d4fe87565493ad84fe85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdebd9c83815fb38704d2fe247c18c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12844aa5022f741c2da6c9cc34c4f172360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c0ae481cb6ebaf8739947b6a8e3c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c665f84570021b09bfee232c4acd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30decc053fcab52731d01a53a46415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d724de29cac953bad119bcd22924454364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922752e5ad9eaaeab2c04d239fbc295365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1116fc96c243a4c40589daaedc269e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a62d662dfca58e513f2f1c4076f0ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa0c3bcadaf24338f37762640f658368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8785c95f7cee01e01ef5310e99b7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097eb70775b5ce590343c8831e7177a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6994ecb1abc72d0445b57dc1c461a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08324d1f7b6e2a8ad8266d4467530df4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a108c230db29ba0b290169af7076c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff148f89f8b88e13e7b689771bfcb92a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880bc6efcb5e73cd3779aee7acca8db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea354a59a8d3e0af40a725d6ae89f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49c98d17e586aea299d67384f64950377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ce37769026a642945d42305f93c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd96a8c51a315fd85fe20fc7401ea7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c8890b2a86b36f94399a49f8425d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d704b2a89210358fa195b58cfc46ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b80d828580b35b38b9904eeb3c330c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a1857a022b9b763aca512cc6c926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc275480b4d4f09c4b32106241deeded384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d07484b6316b2799b3d8baf19db1f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42de9737a41c80d993e6bd641dc783386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2275bb16da3c587885da17188c769d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b618347be297910d85f677514df16f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec66c928c88850080233822e389e09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7963159ce8fd90edeb2095bc9c3d61c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227b3a0cf81cf1091fbb63711ead3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a6fa940df9a11be84dda05767a47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578af438e82fe54bd76c456087b8b8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fe9c2ae8d26839aaa52987b61ded5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00011a556eaa9ab453e7988569e7a513395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b9f72dd16bf59a4b25df85112771396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef156519a8994582e26d2dcf67966a93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9537e23e2d4c52767ff67e1e87132db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b4d572e795e00fcbe5d5835226280399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c4dc93dbbdbe887f24f33d515f9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95118bcc0c88319b02749d9064f962401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d33075f53178d6bfd2d47f0e60b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba06f1f7c2bd2176680cc835f851a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b55c44f827a5ab1adf005b6a5b97d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9230da4b6f001241fa690eaf9225ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879977a588bb855c3cfcef86ea147340406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2ed9542c5bcb42390520f8ae1fadc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aabd743e5d906ee33244151e35a78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579755c1c717f49ffbddf48ca6618cf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454129e7b513c581206558d0b47e1497410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170467bb20f81de4756a77f6340dc555411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9723814087c94c0352d1b3ab2e0e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304001af270cb2440e804c902d2a06e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aab1141d2f1ae2619c9fda91e66a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b71f16c67f799069d9ca7141484ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae89fdfdc00a9c8d10f3af83de3f0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84887b2ff4efe70e588cf621c211a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d654c12ad73761937c3e141ecf154d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f353628b08d5c8b7bd6f38e1ea5c73a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c02b1d765c5ce465e9d8411e6002e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e90629516745f99aec27deda6b58e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481888c304ea39abd64df0579ce4722422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef3aa25a7ee39f515a5cc1320ec6bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e2d6606d1d349d2a760b7234a00ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e8d4cee5afc2fb6f06be968a1108425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ec510bb0712405586511f6c77df7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2dc0d9f140e5fa7363c88d0d4f65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3fea35c0a85b7dfd6d21f96f515c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196a9008aaa77aae1ffc57c78e9bd39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dcde5662dbe99cda3f161237e8a65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cac75f03a9040c28fb6cd1e7fcae5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc6fd149db9bac7c9ae83333034354432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71951fb5de2dccb3053bd86aca7b7a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4afb844825e4f9911e5662b027eef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a8f7f2ea86983c2bedd15aad7e73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfafdcd64f0d967dc79464d152b1505436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d87bd9b673a9d62c355843f573a54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff504ec5094f75841c252219dde850bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2426c934347500c39c03154e0b120a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62941281aa71b92cf48d97336dbb562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7dd953535b51c70f29a3072f43a07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b0f0eecf66c1277da1045aa83cc71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec32a0ab5038baeec802a73a88c25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43710405a6a3d9150e29d4e092beecf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ab380e8e6251635844ffb09ad6a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00d5b9240c1524b0e33c4df4bc4326446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9fbdcb3bfd04f5cd6778218fa08ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bc7ee7195fd2746131d9e106d5eb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122b14396886fbc5dd5c65b271ff50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb616bc66a66bdfef99a71c3a81d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3663170b3faaaa05ad274056e16c2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3fad0e3f7b1422b3182b269ab52cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960e50da29cf712b471b06bf144a9d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1673c60ab90b810a855c91345585c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17954dc324bbfa0a125ef7121274d2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7862867c8067140967d8de6744396c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680ddde5cb21155f674e8e8a8f968c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475aaae89af51873a2e324bad98357d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c0e3ef26d2f884ae9113f615c07a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36934b0aa03251eff2f8ee35d902a81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e96dfe87e85cf5532e9925e994d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50567b4aee560965081a6037925aeeae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183779fa94c217f2583e79377506f776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136370c9ea6301139efbf9cae254821464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b449cc5059de9fc49bf64aa2fcace465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6161bf2e8f68a57b410263a59df6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d49d3a1ca4137478b57491968b598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8afadf43ff905fd294462c98d29bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff377177199828917dfd1d85b2f9cf29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d174bf13809ea0d42bb7a3c65c29f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c4eb3f12531f6ba33123a059471f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ab13cdd821d201d29ebe9e49646c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca64f9b683137c8dfd86f1cacdd4ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d572b72aa94b8c4eef409a7ca50e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9973b6a954233372f829067b5757f3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3a466c621cb9ccba601b3ca37ca9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf831df798c03f8edcb86717b80185477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2832c421f3e8afbe0d06e15aa64cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed787445b734fb6cfa18cf687aaef8e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd01a3504f5ccdd53fe7b0063b1631480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04110bf69390e4623b8736f5f3156856481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7c5f0f11919907ebf6affae26ddc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0830dc4f55db4563cdac5b00629b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17043902df61183cc1789e8d3d0731b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1401a6fa879884cbc6095088301ff0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144aaed467336d9b360564552434c52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e4344621a091eb03a01dccafb58d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a37505cf8b99554e615c43efdbbfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa261784a59d58dc6c234adc7f820d50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344924fe99c7faa9be9eef4a1e01e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6abeaa622bdcb4f90a2fec8add5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b37611278fc9409dcd048a7391ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9f9f41c27b406b7e17f0a73b2e6c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79648f4cc02132ffd1fb3512c1fc064b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b2f986865eb31c64c64ef7bf32dd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea66302a4031d11912b17ddf7768a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18049dc2edf6fb055058805677d90f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386973efd12f38b5b7a569a79e202d4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e65be9b9d110fbc299cb0799759e4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673394de78c8e2c6dc93655f1ec53472500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e46c69ccd9133a4e6f37e82a53a33a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705e75a06f0ec0433c1528dce0cf91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5630cb61369ff55d72bfa6c79943503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed580bc1da785fd1408e08da98ecbcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1457e70a8bc72671603ab7bdb411c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463adaf2285ff8b7ccdf859ec4318fcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6d59cd40db05b7777d1295bc77dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae805044faf9fef32bf99e8ff1a9b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7999721edc0725259daab3c1f87b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beda02b174625f2a3faa058a900616510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0f3b4fbe7c945c32fc27297b0081511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaaf0b2d1c8cf38039001ed04ed9a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ca2ab3684814bf4587928597e6cc9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9dc83ea5187ab101a522ceb1b1d6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d718c89df908b3eb370cbeee6f0e66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d881edf83819ba8dc6a0859e5f31d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0f38456e6dd352e61c4f6d93d8bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4661519522be76f4453d8921cbaba2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e31a6a8590b2803aa0da9dbfa2d735519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10cc803dd63d4bf5a81f1a6cf6c3b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a84174e8620a7dd8b32338fe204d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f130f905b002f5201aadefb19ff1750522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f4f7b6f44e7ccf05b24b0d542c9ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0085768cb9bf0106b933ffaa0603fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5deb3a618c8ecc26ccf772b3aac6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca76c41d09c5ee92714a69f8b2de97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7a765ec5cdc399e8efbcb40244a30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0b3b15a15084a83894bebab1cf01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a7819b0d5378ed4a13aa5c22d88b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97376d04390558606c8ebcae1604de11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c0655e5d6e191a3f81ef4b5f0a98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4679815d1ce7332b1875faca72a9fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c453413b88a0d9abb327d5b836d15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08f226a5b3153bdf296d045026d39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afee6203d7391ea156ab7a8ed9b645535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764bcbfa9ea299676a968cfef01c3a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528b9a1b107c6dafbdde4c655a9241537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45846e9112dcac17c92a1cb79b5dcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9c8caa202b32896c8a3d867d7efb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d769cc21e28194892b30447af9056aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793c3fd2c2ec26cd0ae2533986ec483541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad1353232008f81c2cdad7c919099f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6c8978acdfeab43bd33f0e07ae63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee33f183bb6bcf270faa0fe4b1332544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978c0b9446e371f2a72bc278950c2b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413536a19f960e4cbda877f4cf2bc0ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54251012a548b4f3c9827abfc5b3e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae88ef7d7fbe4eb6e8a378730f7ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d32f936bcc93fb0983090bf8bb5b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ff74053d4e4ace8cdafa555d8a6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f5d312c16bcfaaaaa0a350d4cbb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd304ac5c8a5b5def6ff62da50909e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ac005b1a26c41e00b3d51ccab675553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e03e4f75ae0af596becd2894febbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e5fcfabbd4092f7a4c3be43057e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5129ea56aff9f32da49374880e99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca1e47754661ae08b9714cec532ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b931623e3faa37f81ce3f025b963558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5749d6e26a35b552d71be0023b28417559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33513d0ac0ad597d0c1dd86e1126d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d372dde032b3cabb498e263fc13db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca9c3ba81616410340de803ae9241f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df14cac4f0cb497cb5784b62bbe4b8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40941aabfea253cd3faed879e8adab2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0306856b2ac3e35364b85acf1e974565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba7f4b6c664f94cc0c65ec2be6af3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ea40b3f759e17cc33109785019ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef4a98072965499d005095a60dee2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99588aae2e2b1f91cef6f7b603cea2f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144cc76ceea62503806e269332d8d13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d423962aec997269989d0ec49fe39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218357e3fec778a7bcf5970d756824d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475056c99f689afedba00332daf1fd18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499940ba27cd03311aae521d491b45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e0ed65785b9dbb5ef14821aac0bd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c505d7a7e5e9a0a398810c5ca05e87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256725f2dec0b6eb37c0956b1daaa29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc745500dee66bba59442ae8970c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be3c286f26cfb679c79a15b1fffd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7027cf29fad01a46b292b4f40ea85aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf464f81dd08bb1f0b6ef839b725c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103cc8bf6d01f2c64ccd1114f38dd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03cf5bca3c811233f702ae993f9d8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9317773ac8a1daff1c95dc1566265bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619d1af4ccc8ccfb4b07a5a0b33392c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0eae3569ac9f1634b6fdd604fdda8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef910f8dfdc9c83638a46fe72fb1f4dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cfb3f4446ed93789bcea2c26447ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782116f58421b6704f45af4d08ca3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2339accc3d6ba0b47701ed8b836aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cdf6e8833e57cb08f29fbc947db78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14ccccb2a5264292a6a7cef5b57b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba56f32f66c4b04d7f55f18f33250593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad95eb46d71e62d6d87f1a40254ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f439df1bf849b1b7b0ce4e7ad51f45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce243967871aa67eafa607794b743afe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de8269c8d36ee90cc85c823c85a872597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa778b2d55acf9470b6776696d4d0a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a73a1cfe49b0e5f3792d153b9dc15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7595f278121272a1b815ac7ba0c9f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4557595f03a3350e593062ccecd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886de12d3fde56be11e5a70e32917e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263380a60ef9286e6d19e199338d41c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af192eeaaba87e5e7c792397e67507e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43172ad66efb459a797c867176b3738c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38311d8fcd49a07e0a1535bd297728e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4bd05d5baafe968301a80d858711607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b14e47321bfbdd90efed08080da34e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf040d3500f30c5aecbb178227fad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d94b2fc127a8caac1362feeed72582610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f058345705f8b2f8551080432041611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319aa1c5bf9738c7b8bb8147acc25bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434aed3d4bf1e1c91cbee13022c744613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8757644e04852adf9fccb45275cfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f958ef7fcf676dd0e6c808b6199116615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf764543402a3ea21b192493346c8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f916830448e7aac944032a32388358617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df41c3ce29088ed060862b76716a16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ccf5e01406f9dc98745fbe0bdbf4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba692d208098b24975aa6cf9a791a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b682d1580a0ac2e3aa3107a35aa27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6fea6d08dc2a5997637ad396e24da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7a3766b5f324ed386e91144c3f5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9a21ba98095431f455ed3eb298ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbca6d870b4dffb172e64ba6e40bc94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b9632be0400337d90e136dca5c8b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212a2ea002c0d1b38fbe5047c26505627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721824c927cd36444d8fa366f06b066628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0428e907dab9d986fb8d3f1a95a1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686588a5d0b9935e256c5eb45e8cdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da82aa4ace598cb0533be49114e727631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f4b19bb93363d7fe86a77bc99869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad0036a4ef31d135777dea573d3e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52677b5b3661e61cafe0cd1b70350a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb3384cb941203636c274b97ad4d8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f7d179c8cd294a4309e59bb7c6c18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c333cfd73bd6d107e8d99200a8a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a39a17909bc2b26af829322bb5ffe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1f58e236abf6e84f8cf3a0330ea7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957e1e3fa4f2d3a9fba9609472e296a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e741f96384ce352218f41cc2c77fef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a6e08f49a7a660b409a5677c78e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835bb38f28efd9cc6e0ae79efc181cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a209400cfc4c055a4cd6d8d0b8efdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8d582cc5d9a28fccc0b3c23112e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c599f7a068b0f9998a9eece654618c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590304310a6bc2cf037414d395146f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f9bef089fa1ad5b35942e36367c6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006adf518000bda0f936f6203acc2d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985848303049e2762f3d4719dd84cb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7458effd91ce09c9bc7be27c3e9ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd07fb783dd8ee4e3e73028dc2abd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e1f6390f28531c3cc57e6600b1207653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468b9c3d438c2b8ae88e861d74c1e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9436194cc7f73712f4c955242b7b42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3194da2a0983e0019d83717c7c4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4587f4eba756ebd934507e9036818657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845faa713a51d271b267bb63b0c46fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c860517d9744651604742880801454659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777b4e573989767d06d68b546e08f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacc07403eec8cd861d4e81a7cd12ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e39d2d7b489e74a596bf1ac4e84e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb275ac29c3d4fc8d860263a28e018663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023483330677817752cc1659e76296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88c2721a7154ea0a2f85580a2fa50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad086c3b5d8ffbcc0fe35b541a4b120666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181b10dcc6c642ba19b32377de12ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade410e49689293e107f26de062cd0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d299c3ec2ead97bd29de5444a8b4c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2d41545d159dc443d691298358d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e13ccf8e784baaf7f46efdd03464671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58200008d43573815cc4a9c3702bc276672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171416f51901d82aff7b4ad9f788cba5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a22abd546c93408b80c1cf9ade2e59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2b247ed198b3d8b0373dafa9034eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b950167172676a493baf6d2de698e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb997a2b114768e98bd065a8c1857b6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f645ea3fb75f709a5eba92efa2b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699650706a1d93ad285c26e727e2a784679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165a1a9f03e193f0942bffeb65747a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>