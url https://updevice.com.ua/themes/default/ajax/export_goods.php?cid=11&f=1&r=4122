--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d9a32fb7f82a6eeeb38e3ab99d211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e677ffce502f0e168cd11fff6af62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36f644eb1480c0d04a19eb2e63a553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e175809a48742cc29c8b0223652bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e77c61b541d7d7aed8a11dd41651c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d20772fb0c783a60e5d7d4b59c276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502198709254cfaa00400e8d212b8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a2a442a40454ac61647aba4ef8bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854cf6b05d6cfb5cecc2842f3ec30c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ea75461a26be94556bd3d329b7ea210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efc673dbafd8fcbc3fcead8937516811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795307386518318a6ad6b231924ca10b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e825cda1c04a8f6a44223104f10513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478ac98bf4efa3bb34b679d57ed73e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f490f1c761cc4f9fc0df4af7d0d0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796218de08d2f317d4be754d589024ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57af936a8641e84faeabd693e91d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12a2a7907932219f8af5acf9b8e8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6308b4c96b36c53dcd2a20db50c57d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1fb87af096cce77384c4c39492c2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c919b93d21d908eab1c48f719950621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010236a8cdf7030a3d1e0e2983d7e0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc44d1f3070457f0870e1113f3309e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc96a60e2bbeb46398ca475f7b8b7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785a110561b7a81aaae13d7d83516325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765092cdf5259d769cb5ab3d4f86b62726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2b752d752e09cb6e91a18a57370e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d54ac5833ad79bd0bf494b4dfb8e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950adf5eeb7e47983b7104cf8e0c22b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18296e5c2ddbc1228805e877f27e4bb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff16024bed8192455bc92da89bd25b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300bbefb61a0d8f61a855cfdd2ad45932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d1220ce52f09e93bf2a8a7d5cb2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78425ca3a0d5587763fa54e9d5b5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cf0e10f485d660c83f6425c30d60135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34468bd36d0b14c83b45625bd2aee54536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c70b1dc3ab4e6fb53a6194121db137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57fb26329f32eb7015115f972805a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef8ddb3088343b761385c5e7d15b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd435ffd58502d68676781541a57f25640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e1b837a729e38e5647f2350aba9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907659134a34139094d5662997908e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a920f321d0a1599a027b936d80516f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33a0ee46e1f6f7329d6343075ddfef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b891c2cee0f9cc39fbba874db5f77d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3cae45d1ed2040627df38bd9069fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278bbaecda51dac4818064122457ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca344d997b972d3a5491912d986bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd852a9eedc9f1c5c77b3cd8b72dec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe10fe5e203667642bdb255cbe90d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53d31b99cbd096a2c611c2452850ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7fca71c6f400175483e0876ca899452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9fb8b7d4bce4a12eeb31339fc7c8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f2ca3e81866c2efeae7920ea985154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad2451e9c3e8ba75f48a8334d0a37d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073a5e3b1891b883badaa97695094eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb68dee12f5de78eddb783d57b063d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306cc248cc9d452160c24ecf07adca358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24879b21b3fe7ed635573169d263d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c673043112fb71bf933c937e108860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7c99c328150dc2a8de1b9236cc3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b7685c3702c51b93fe3894e4913a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8655f0ff5baf1f6560561e943a2867763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba809cad8a1b2c85387d99d245a0a5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1f55d78eb887ac619844588572f5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc307d09f3d4c942ad5f887a073f1e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc9fbd87654386c66b40e566af13ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70f11dd212378fd16e74aab613453668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a1620204399e0ec4138d651bee1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52933627ae4b11d11e2bb22579019a8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304694b2c82f1ed4f1ff9f816a151371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acefdd610e0b3a5f552db83445eae572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c93a6d0df3a07173f0f4a4e3896fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d8750fdc36dcad002f0c6c91794074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc3b14cd46fbdcae213fb561938b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da04cc8d948dd71d19dee6b32ac8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824410f6a73e205c1e05e46dffb26d6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a25e3af36a303e1c9ae166f676ccc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f89979f61c6cdf1e038a2ba7cb90f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe84f6840d06f57fd75da42bf6b44680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be7120011c050b719ac2409f42b90f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc9955be71a09ddf0177b2bb7cc9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eccde29d86e66c6d3bb1212e88a9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e799b82a26b2a6c1c1c076b6f50db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad550f8cc374277515e22768c23f2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd41db12b16e6c357334ed47f7b4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af8da63300790cbdd59ee0fff7a5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b381939482582b92a123e6b877df6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9df7121748bb192d502bf6e03e54189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b5420ebb712b0eae177c8646cd5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc58b71d089403ed5c8b7083b8c2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092108e5aaa9e31c80993942fffeb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3667c54547cd6c012d2db44e2365693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b402fb5f19ea156f66524f84c9fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dbb7c840dd030b9351a897db09d1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf84a6b3b24edb4954b1312fecd9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f4a5a4573f60d2ccd7a8c74a90ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84880a216b20e7e026da1a089bcc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0cc39479eb8ec100a91a7d90aa6e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156e68b4930ca634bef44a4c0aeda6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d908ca75965e9e80ddb2934fa3d05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df4c5244d6b7f5859c94a232ac6c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057463affc21d70a877a31b7a67532a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2146d8be7ff3d7dfa9d0f782f24492104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aef65ddd888f65c6f2f4b4f5036a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958798081f5c7bc1d1d80e03b307baa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6fce5fc1d1bb2116e21736839f9ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb680959f9a56abc6b5bb05f647f26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d459acce12e48cedca68ac4392a82e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05feeeed2902f45d444a1b05ff8f65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19dc672cf4dcebc7f3954ffdfcd05c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4908954c607e48e9457880f92280d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f017e2f4ffac9418510e6c470c3894113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478cf4938f7aeea80a612bf6ce0820114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff707e4bca38f579ce9f2573c477e84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253f94fbe100d21f32ab7406fdb3de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61109a97a23fc389e8cc88fcd7f9ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89627d3955a65b76ccd5c02fd24cdeea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb6b07f3c104011a25068c2e3d930119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8aef4610e5d633a7c27e75eb3e16c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb1fe2d0623626c670c3655338dd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101cc2059e71d5d1b0781dac76806d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabb2d145d9a72420c56164da1cbff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5e54a1f261268431e0a9deb2f547124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39e58ac4b3dff580800029f7192459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c4c317cb28052c316bff6c4d9363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecb54ee05bed11291b0959f72af95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83719d666a3990e5dd338b56e3da7be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35294d4cea3afe91006774ea012eab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd6bb07957613cc5ea16b1931758b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf082524772350b87c12efa2f96de33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a166714c2b5e8d2378b493c3baacf23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522847090900b3bb4ad5daee39946d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eca8f0bb7267193c1166e33b351a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad295be6c62986a806eb722cb1bce8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bcd0823095308eae601cee511acd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f816445f1d8009df9b2327a26d254137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef6872dcd2f8d383e7d31d7ee9dc0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb12ec81fd68ca058a6da98567be294139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea50e637724a0105e1c2eb66804527140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f783d7216c0b65312b90dd59f257b62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afebde04881db2af8c053121158771142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd7243b588341e6472cd4a32cac54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2a94e9a79ff8243e645516ef4bef8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9cd4e30fafc54a49dd8451d0ec67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eba9e12ef5d080048bd39a5720745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799ac3753b0f03f0ea7cc8d44a6715f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5936b69dbf300635943065e1ce70a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc80594452d9a2535dc198440b7718149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2810e8d59aecb048b5d15357d434fc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1fcb6c0d5245635a41ec0323f9e69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690a354c943f62c66f219ef9a07c91e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0016ac58270c1112c4c54ac828158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3d177edb02cbf9daa191a668a638154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82dcfb8ae29d3a8cc479a34c7c18bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb8462fa079833ef702ea079868fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e4182025622c75fe6b6720b4fb0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3f568fd0509cdfca2890f57df6b20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c90c1c7049b1dd97ac718e827721159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c14bf018501884a1ec15b02001d90f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c016f2a4ac90b3ecd311e80894ebfd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edcb900d1bb8b35579aadd1dece8e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9349ff5ccda2c38127099b26a07f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a6d09558cd033c1dc4036a9dbeae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ffcfe38fdc53e83692cef77e3b89e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b6fb263dbb430e5468844eb734d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603931c801b3365ea8241e8301c43a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7847428a011f291d037c81a3e4c67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03169bb4864b965a30056b2a9c0c473f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc83d121dd0a7a901a3afa8430c342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863940be08ce106a0d8b9e9e017cc1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddc1fdeaf507c466189912a2e470e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e141a17e7e1f6ba58ab37cfe78e821b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e674e23f0ca8ad22fda4632373f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518cd96c3029e13d66e3f054cc5a218175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054817bac335837f8919778536f5b588176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f129f4ab766785b2e631e4150f577c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c1c34132b7e7323c2b71e0293f852178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f6d24192b73cf38f023e053d7df4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9dab39e59f33f8a045e6a974f51ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2950e7630d97ce4e077009e49f6551181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82d198df60238893299d2aea503a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ce50524092026816074810f5e8cfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d909fd409f51567b0288212dcaef8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be6e596ea7aff35a4e715ef398bbaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7923f9d3ed001d313fbbb912e7c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c6112029dbbedf0ec156240e3be2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a457beb302e8d4de640a6d63cc5b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409851c58ad4ea87210c1c8b4fb13f6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac774628021bd40dc70cc89dad13e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f5e223723843141ce9107c36cc5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10857b98e1ed1bb9d0e2798b447e538c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4199ef1b083e99877e49233dcfd0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3a96a60f327242c1f1662b7a536f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143c72c1b9fd9ccd3cbebfdb27a01f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95887ab4a4eb240944df02c4d6c1d62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ac7bac40f27568223b8e9c318902197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9cdb0f4596a191be08bfafb3fd0af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637d616656b0d89dd068cd2dc838f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d2f063281456cdb382f13b58b7594200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71a97c6cc6675d13ea7a36a31b3f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1cea162d275e52c8b284a4b513251202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee8d79dfddf6f479ebabeef0c96ce5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414bfd3083bd7c3976391269539961b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3d872611346993eef1817354c44f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fe23e6e60620a2781169bdffb241206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc9496047b9e999f037d8986c72d56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cc4196256129d0e30db7f2e8166e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23649ce7731175bee5d4de002073ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c4e210558cad165485da34c208db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273bbda9961cafd7add1dc305af64e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc93e4c05aa62537d5dc6ba4e9be6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f01a0dcc677d0a445d4baa453043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3056a40491f4a210a3b1be26f0511214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db81c09fc962b113343ba07bfa7abde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f84614c511fbe951c9011702afa5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4e45808e66de8d26c40a027cfde3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26ef724c22c092c6bfc9a3074b184218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1569c85776a692adfef8a91517c70d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de53dbd29e1a3237e488d54f272e3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca7c8fa7e410651ee62e1fd5cbf413221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c36ed1ef36c7a3822c99adaa21549222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0c84f238aaf360b6484750aa1f04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7ba7bcf93bd86aaf28ddfe552584d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08839885903564a079789923437139225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafddcf09841f3ae4a590165aaf8ddba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149e293ac25456e63837a032eee704f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4064527460131c2691481c517de9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6320473a8bab1ced972879580150313229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3fcb7feff7b55f4adfad9c1d6828230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f81c5dd3a5148d162e795ea0c31c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20e64c293ebd534b6eb137f05eb0f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230714b27c0373cd0823cb90a6503376233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a73060bd16507f5f4f7a78743a92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187232ce4f4669131eafa86bc1486b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e99807b7ffb8931ea8f4d8a22ecb88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820fc56aaa3c0e83381f3631566092e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe80552628308d449854eda17a6e17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a3a78bf2135867870ff0849e1b45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d31cd23d0a6c89e188c5729b338e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c20f1117ec4f3a367b51315d816ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ea39046ba47a4075c2a8273897e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f8a7516fe023f3e997865b380434243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8a1451c70961acb2a303fd103c8db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288dbff3ba5a9b10a9fd22c531476f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807539103eca2a6ea186bd037f9cbf61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827a1bd19c6c67ac4137c1f56212ac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf114c83f3a1594f7c7731c3103cf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e5a495f16641f3f9cef96f728cc3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d624dceab48ddbb6d3965457397ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea20f1c419f5e69024b01151987bce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb2be0356b7f18c47b472cc7066665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e44e14ae647c2c9695147bbefb0ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d89fe33fbc3b51451c50b84106b05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e35f042536d3c009b0c593ee1ebd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2332316980e119d3aeb2cf9c664294256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aadc812541425557f8342d60bf321b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39cb4e97f313101fd23f5415ca794c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af832333d3f23d960c12a074d98bbd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b9c4798166fadb65c752c886e658260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afe590952a55a45a3e3f96d58e428d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63d05e014c04ac692ba842b4e45a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b5292db97357ec28806de058cec6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63deb75ba14fb404c90c520a5a304bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b678049201fcda5f939e87ddee8ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34577de3387914e31a4c043f9b5f421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b1e92697a41de2c72854334eae1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84b00c911e0743b87872abe8f39d2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bed835476e24fe44412d357dd536a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3fe55d1f3174eba169c6107fd355270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68727398cf43c572aa0b505ebb720861271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b2f27a93eaf63d8e1ee8188d97926272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f95fe4158f9644ca56192c10410c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce3ad5541284e25e857317c943d541274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8ff4e1eef591bb1c1b84f5cec7092275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066a58b5264941abfbb98dd64843a38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e282b10115c7c72a964a336c75196277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562008d9d7b821950a1494532cd8c6b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af6971ad1138ea5c192f2ac1c2fbd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07dbe1c43c861204d7453001724fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9299142025453f44f822f0cedd58b1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5f234346e42b57c94fb8af5eb0aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb187b821e266b08d256adf4527c9ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535275920628ce1146b75db219786b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1af19b5e030b9b53be8affc2bdd05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a83c80687a72368cc371ca661348286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbe5fe608b63863c0133938964495287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39194b067d94820640f54a32f0492f08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad024e293f7add88468e17ffb087ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca747bde358c45d71b6d1426798fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3254f6e724a2ec50981334d262a5a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f6f5998cf9191def095bf170a26f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9949a656d644bebbca561534d63777293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc890eafe671e946df7e71bad82769294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a44ed77911893d01839fb99d0afe59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d053d4d5b43ad3b8cdca8881c8e53e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988d900d5b5007158f776309cb2d84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aaecba7ddb5aea8645e05cc428187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ee7ce59442bdfd90e94ae7638730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9c0cb796fa74ba3fad63085b41649300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496d5793e4f7231f8a8b6b797808e07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa798bab78daf549da3368cda35bade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde1a79131e83f7482379750094ca1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad76926077ca34c6809afaf3ff4b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50266d7cdf6533715b795a28bc3377c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d228126adee54eb2540cb5ec74fc115306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc150e6cb9e1d399ab943e0b081c37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc114f0588208f907cc27b33a6e9db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d355a40e46c2a679cc63d1a9eb6e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c136a31a75f05578879dfbba1e1e8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3445686c831997250e6ed512e9cd46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc820bc05709c7d3f4f28d01ab839f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aea93cb2e32b5d5b068773a04433e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee464c9b7f406db73682f68321e93e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67ff76016bf5ccd87f32070d58c5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187074d30a2e551bed677823e4f1a596316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5ec937e5bdc3015e90d2c66a3cf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87da0eea3e8c86aa96f11fff7de240318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1c222b5dcaffa0a2b5805bb2c60a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb6932028d1cdd4061d7439d8d380320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd2edcab6ddb61ae4e9a6ea6b0c7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed05b1558818ec250f7d8b5ec515c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0853606826c478cf0cf5ec290d3069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36261969f21c42df68b3cd05addb37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107168ac84c9784d5fb3f92feb11c98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdeb809e937f10532b33c054c139bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8a9d2a3e98f0edfadbf4a58abc66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73480bb82bbb72d2979f291c6e360a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b53419150929aa35bbcc6f884466329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656d059f99ad8d20f32b088714197eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195545cb9575995dfe709efc34d3185331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d900ad7e16601a7943d7cc7bfe7167332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0c4592cc22566a109661ce99fa0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc3247e2aef5b257393f9bfd83688f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86220f7ba3e88646792ce7a5640bd78c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6a5d683a8fda2bd6ee20989dc691f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e63ffda8bf83a60f3d1280841722d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c4da5381f11ebacd1a4245e7fd10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c546873a0961598e00f9fd338767a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6550580d55c8d04de1cd1ca89890340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f85c44fbd61b80684861827ad020341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c64a69662c10fd8a40cc94527d61bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0a5898ddf5ed834d2a9462dba7dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4741c9a81299df644bda3ea6430a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a01d544d59c5b9a3f9b50cd59fa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402e52dd4c6639448658f44f865e47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d982c2810b0d70b2f7a0289432f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ecda3260f0b811bcc047cba9b72e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3309baecb428b2809090da7a0aaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e98a2fef501f77d0b34186e3df42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f4e3c08cf237312d3f7645894bc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a649be6fa66bd0713c673b168ee2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e38e5c7208e67dd059c05a9a113d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974a59bcbc2ce94eee2f4fc654c0485354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d5de43f5b47040e43d287a8b926c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cfc06cdc5000e26aae46844b9a0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed898285c2e49c89fc265317aa044f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51badd1f6b5ef285a11e2343f8d0d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666956ff133a4f2d79d27adcdafdc28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f6f2c62e396b0c3a2f487a84fd683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a8d61e28eee4a657b2aaa937b8bdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879981422c02463b3fdc5e3b43018cde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750c46384ebf7e398e6b1594fb48e25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b5bc6c9b4d4ef767d5fc0a1c469f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b1b60464ffc95dbc0829676d11cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670180841c6a5884790f82b3fe7f07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd57c22ce7eccb84e4ef217d1e33e8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d193937a592e9c4e084270895710368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9579be6d88ee74c886d370677dd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a085da93da55be5683947b6f1f250d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37387488dfe73b139052fd4244e5f1e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3ebfca930f69f155757786dea12fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a548e9e2b50c2167ecc004aa3a82e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957590279f35a9c9c6f76cb4d3b431374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266dd8a5c2a91d11cab16a28ab9a2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308dd02d32fa6cf8c97af1d6b8f8b66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ed972973ea6781ae6513e04a6bd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055550e48beff0997d2bf9bbeb9d0339378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c475daa145beaf8978f7fa0cbbf7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303342688602583be103d7c7de26636380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca051b54c97225c7f5e5c4122fc341381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01472fd7a19d79e2d9517d08a83a3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e35c97aea03cb1ac6594bb2dac269383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92419abbe322e6084197bffc4a925901384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f19c9460a838ae7ea9aa64616dbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fcf4c27afa28b5d5946031f912f6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944dd00a5524fa3e1baac8401a9ae8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345cf9298357e0a1a6a96361c5a7976388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc365b901b5a08489ca708d75d997c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1baceec3fda541bf99d0d4dc944545390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71fe6bdc965b4449c0eb971ed9c10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a0a4ad213b98d4e23c90acc6097c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3531ae653e671953f1a984f9190c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e91d949f7a65c3ecee9ca04652a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54968907c10676aadfd57e99df22b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d4657503c5456d4818f2817a3099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927573cfbbfe5a07dc58b0995f67a38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced7eac74378eec1dd45b218fbc354e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d435f04c7a9850fe00894bf79ff0b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390d58fc7f14eec4eae41e68ee0bc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658b5a617f8b788176134c49337323401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf5fcbca29c55092e62ee6c34adf00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed9a7e4b38af9507c80a5508c52bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bb6340771e9dc05906be93073247a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9170b382539bf7dc5405f9ed40388405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab6206f321d878810b6d92374d4ed8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e5298ffbda2c0e49a4301e4f8522407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440a4392ec93195be51aa9584b9696408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9a5ad02d659eb17212f459a671c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99161b97e983322f21fca98fb05690410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9583c3919cda4d764151adc4b6cd71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f05d2b82e11e6e63beab7e1091d26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5aa49cf868a7c7bcd6bc21221870413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0483896eab4654d7a695b925aad7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb7d8a4cedff0510df99e5a6734fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729ca599f6b6d3bfe4ccc32038ded0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de04f1d79e8f154f0c510d3d724f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddcf5eae11ec8a399294b16f19916418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b15ac87e11d7c6ba7065d9f1ae7984419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b98cfe292d5e25fa151dd47793308420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdfae7b4125884b69537a2d1fd7267421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dac87140fc83a22715d8bdeffd7e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5cc05c7c314930df536bdcdfdf5e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093dfc1605a026bb6a6d2b35dc3a0b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f754cd0283c30bc70fd36a96670ca5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8b47828090494bb7c5319bcb70a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c16036f208b240eb02bd7a520ad31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01c02d9325507b73383ccb0b418f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f373239ef02fa4bdde8f397301537d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e09f43c1ea6db3541db409090d4062430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031902717fa3f298f0a85d06ecc5bedf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798b5ace5db7884bdbbb2b90c3b065432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27cd4aa1717a6f7bd42ef35d495d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef084215fff323cfbeb64a5b8819ee1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d0eb45640d297a72c2bb91922283435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f578d99909e6cb885f526403b95f0a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ffa2ea7ed75605d62f0182a96ff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1182a4db4ac08abd12b16d9e6b05bcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df985ff905d6ff40aec16dbb2bea575439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128aa1afd1314e5703121759918a184440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4556aa1d12f970f4aa9e75801296459441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da0d802602f88f26217e840d12b55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93d8c7ef93d5e8da5858586348d30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efaaa5f6c36ade9c6fff2a4d0eb034444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcf917fc16fd6e7a3c8b935f7efed4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79b57dd770673434990d5b5e92379446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d813206e8b87e474a04ce719f4838f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbe8535af8496918b0b63a6ae89e46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996463e3421fb431af5dcd59f9ceedab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b6cc9eb2b14ab1a22de776a0f6ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8010861117eeb5285c1b189536ec6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7d2b30a89689bb698701f0ed41ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d2079b86534de585e99c493f4b40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c44710d35a4827c296301526cfcd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e6d68e11a500260be26013cf912a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ba550cde0ac495606fcc249588f00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ccab8392459b760f2fa90eba1983457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58025b60aa09467b103eb3c9525573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3fede2890b04b54c9c2aef555032b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8190076ff158a9f00e8608fd8362ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f121dbc9367788d6f32c06b1e83a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c3f5b7ae3a667ed2430a78a31a637462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf9099a9cb9e6fe5d2a777aeda73a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e45d62daae5aca3d2a82ac566e801464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee67c8209e2a08aebdba11cab28769c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeea82c0c6fe72e81f167e1f0bcced466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99475df436c6359db477f100cf330fa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e678140a2b391abb85d436e6150302468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e0b286d0e1cb43f0bee3b08c661e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8faec709a81cd24afa6d656896f87a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866163f360b23b6f3c60cdab2009e42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eccb7bf71f31114dd2a0f923e79a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d104d94f900962b9594c144a2147d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e472fe78637f2349e75fac65d5c12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc93916e19ffd32e3da0c2bade97ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d502ea4afd43b50f28ae290fb772f86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18137803bf0ca9f938df2f0aad1ca70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804679aeec0e10dccd0b799384b2d6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e241821b1a6eee12988530437f8feb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c92bc1c58eed6c0fcd61737d8f144480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931b2bc32f944f52e333cfa097ad1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27002eeb55e84f94a7ef68b7f68da811482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc7a3f4f6886441b4c6a00db889155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27588b310725fdccca5f25666f03d0dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af008817c1fe43267c88da5213b88c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25778114d97ee48d7f33fd90e5ee42cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb263f5625a37e6b985a9eb73ed5b992487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d22d58c9109051c1b80e0139fc50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe996f2f55bee4f1973322ccd69fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50bd0876c7e5aa6732947cbcb18204490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72409bac325feeea5a3829a832848d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779a6afbe461c36a287318a1caa0a5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0e753a9dd9cf730af71898a3754dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f0d38246793c5dddc31239d805a04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0ea2b3ea72bd156d3625e2874510e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d511955ebd8ab34effea0ebd17e72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089e5c9c65423de63ebf169a98b7e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7e0f9701d6a968156e436063de7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97fd65b57ea234a6c9976c1bb14ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f316e46f7ab42d3762d72b7e4927c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086f49d451e73a8c064887d12b6e3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36591759b54779711c89a2438a83c1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96936565538edec39fc1c6e2a94bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985396d56a8a3a278873a456e080de9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f995129e314070ff9f26ba724178c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e197eeeedaf4fc2bbd2807bdd1e74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c7d9a61c6069ceb9f39176d0b2f7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279384c34996bce712ad6398c462be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a1a244d7f480a4726f279b674b1e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea6b31df72746c26b40851bb6a174510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266175c57818e6fb0b5d3224bae4bc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227d5b6cc6138a370f7be1c7d5fec4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57e7e6f906300d59e37e461f036ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c40048742ca50722a9eed54d927ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74107f2dcffaa37d3deab4af2cb1a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748728c4ac45d4fde43fb3337a13b5c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349dcbcaf2df892e0f17f023426f05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a783245f6c957a24c9bb4beb3b2b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88beba7fa10020587fcc44655b756f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc1c8b6be3415238f918c824faf87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66593b3362230a1565140154ef641b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eb129101fd527ab76e0e2ac100c69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf216d40cf31827b1fc57d6636f0291523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f93749bc9c55c08c7825fb5a4566524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba1a96051b6b8a69c42c322734e68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365504461ac94adf1349c87c862cf293526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5627367716bb68c58f020d08d599c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f0d56291425a8a43d9200dad247fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8d59221fc08a374eeaef6575ab428529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4bd0e2ac9e8c08ac90a084f0ad19d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201229131e28c25e5f9a0f22dbd7780531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b10d52de5cd6bc23b79722911c2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c16420ff284a782e1654515a6ccd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957419697dfd0c14c9456d975fb607534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877c70d91cce02620ee18bf47ff72fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3394ee7347c2eea4422187d663cacc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b6a80592f452ee8d1c02ae13b574537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86438ce9a6505ba636b398b41b3dea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d2ce260df5b3e33a78d37a6efab0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d227bed6e317bb796d2ce945d63cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f75a2bf87d1845af06f678687505541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ea47aa6a4b257ba7cd7fa26f01603542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f5fe28459b58155c9c759fd1db91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977c5e3f459578391b1307e97612b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c78748798a0559204ba1e724bee2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0914e54688045030d7d7d8c1886e24f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f528d8e4a62febf2332a38c7095681f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa29adbf17f8f5520a2e5f890dcc32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54374ea2dd9964646c93b3ca79fc157549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3379d662764bb1525da5f96963ad698550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e317609907389b1db630187c30f04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c474600a25d6447f56be5548cca0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaa145423fccbb8bd33d9a63a884a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345969889ffe43198e9f54b4a8d4f1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989194ca6fc8655194bccbec096f5cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecbb2390f3d73166f4cd539f0afa6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7d2e577cd91912860140edaef50e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b885ec4aeded713b05ad3b916102a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3952a20c3eedd9da523bd8dee29c2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58235a22b964fe1f1096c9bebabb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf9acd3e7be9c4bfc708e17d5d4eb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113fde8398cd0ea06021f02741206e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a369fef7fe900c2de969f4e82485c59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa03edf1fd5064f0597fc7f07eec601564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3944e2a94f652fe85bfedcdea3dd337565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502acb9c20afcf855fafa70830cf1e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031bd2d8071081f82980bbba2d43f75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f551be9eb550e8fdf7a55320b16114568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb9ef5d3a7c088e31123e7d5dd5e73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e78a43faa6c8afe0d667d045a6126570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb5221e256ce717c9188deb7caef57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ecad58fb428f700259ca812bb8dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d2b2fe3da99190e8116a4592557c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70eaa7fa82cb14623cefe9dc74f16f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e858b69b1c66e7ddae470d6a8afced575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2710adb0331676965ea7998f9c9e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d7ca3e452f4085e25778dc9ccebf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf96f1b893dc5867c0547efa6749b7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c59c9a11dcf207ac78ac7f98fafe2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472ca62d63d20df07aa6345838c336580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717eaa708a0ae42f9150f4b628ea8a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2082f6ba25c4999a968e9d83139e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af38b6b7a65560438dc2f229b4078b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73904617398bb659cf70d5033ec1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c509850eed00c1ca0a861f78335ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5452cbac2fd42b4a041586ddd339586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a29045953ff2290adf8d1ef2c29fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cefe71d509f646650317a59e2c36e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b19649fbf4b0d62e212ebfcbc976589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc5c2f06ed7cadd71dca2f0034930590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9366a0691471692a0d9ba441df96f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0658dc4a5461b452e504bd886e1a248592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4a866e24ab013c5f9bd6e54fbe1f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461143616f7ec7839e5ef889548face594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf7d49a2aaa349467e4fd8e91fa02c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7997ae7cff9e8a50d7cf013611a9fb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fae2b224847212cd6a395141c0f9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e1a6435bb97d2eec9840a2ef6eb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ad1f390e86922a8e10e400dfdff3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229ae6a24c1bde6e588bc4986ffa58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761f4ec42675ef09edbe468a661dc7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231c2060e088aeac2de143ecdec543602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dec2764018833269fd1cd6ade8263603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c845ba60da612c2fb8f1621efb5627604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1073c1f3d8e8fa9171a51f29cde7f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0af6da3e4ac6ed7cc6d08f2433cdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1935985a1e96b6d909fbdf94d80df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bef38ab6de4673accab9322fd00bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3f9cecb08f9da6e80af1aae5cd2dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d0f3d63101193d7873acd87d5f1ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7629c2b149dcce946403611b24d622611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560e02cd8e819826ad6dffaca3b0c63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103336ce268d121a8bb3c78b91a98f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a6c4644d73a5416f2e17ddbc5fa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f195d19a63b47d2771d402893638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5435f43cd67aca96f112b81ae3ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca514a687edb67b2814d3aa3d4bdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1a57c705f06e290c15ce2dd3b3548618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed3409e256aeaa5210d592e34d3df1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e8758a5841e1e4fa839042dd7eea8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07facbbcf9b84ca0a47f44ee1633018d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32242ce0d6cfcc618efe45ac0291ebd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d302b955793b84f2a56030e062bfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f3b9006d2742fb455b999dcfc47c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830a97f2d84e8692f84c3e9788d200625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e2e410a2f655faad1104b4e3a5afd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9d04c16d425004b8e7960762f62c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b0ed33d07c97025fce339b240377c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de11cc1c888f44cf9d79a05951ece629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0962f47e2ec4780c222eb2da0d338630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9b015346ad3b2b634933bd2a4999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53efe331bb420ce93bd48e03d1b1a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53ff6d18dfe3d879287ee7f34bf1a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf41be99498f76c13021de8cae480634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40ecdd188cab64e852ea6b6326327c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acd99e11c6345b35f8c107f5282c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b99f5f59d1b56ea5097f9ced2a349637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e1721de2a751fe6398c50520d0d10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c4e7dc5582a45f185669abe2c952639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566453170b0b3186d808145ce11a18b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd4b5225d53b3480bf4559e3cf65c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923d93fc7fb7c9fd4f8a25ba1a9005d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918441f861539188e4032b79441996643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e7203e1c2f8c19daa68fba3944b64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc9d303e622ffb0c58a0492158130645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3ba6fb5d5631882925df7cce1b65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d033be728260c4cad365ce472489b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b9c85e5c4b1fc162a58f52798f79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17a428f855d69a7a85626923338a29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04c8627e6500d1697dcc55d8df8f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b775debdbd49f0f3c901fc26386d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7b2a8ae4c50e46e5e99dde992b2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b07af40ee73e5c3f0149ae53aea0b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490e8d9814572ee3b6ccc62842180b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218fa9321f83b34a4928b4ac64d897655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547532d13335090ecf739da7c04d1fd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7e80aabc8dcb76c00e1e09dd9b96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a009ad50e0a08c8032173901170c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc48be701792e51025a1a19d2a474f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6575f045365bc3ea7cd3935a3240a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df7dd5d47171d77dd847d9ebcecaeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5558dcaa01c71782f99157081f946662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279164aae38ae59103190701fe4c2736663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f46af094e038233baff660e9ba54f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018014c5073d225678419d918e324be6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b467875d4c3d66d1f277cb643f15e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d0f98297fd1aad784146658b1c095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f84ea1082555a17620a1a39b085a42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18751e0fd4adb7d37ca2751e41befca2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f435891cfaacdbe9bdc0dd7c6a86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126784941bffa2ea7dd0c16e57d421671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b0ee2476d0f094fee151ba1c5a1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c8a5141f9bed31da7fcb3be6b411673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01dc49dbcbf817fe5471234f0bc2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a308cea0e063299b90be80d4757b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4458b96f0e0dacea8f5a996bee093f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a9ce70d161d1fd8e968e553787cb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f0bb472adbb49a59c5ddaa25fd22e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee8acda23786df63bd571fb987bf1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de19f298ae43fc888a3adaf5ecd08a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a7d461fc450e66b064bfad94b2c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f4afb5dde4848d966ae8366c93789682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8a93230f0a916933b4a8034d8739683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ae00b064405a19fe90b33176e6d25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b626688297efb696b7ec64591242e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ad4ded29c85ae6619d1c35e0cfc5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e8a4a467ccf51e15dd7096108ec9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa30554b7cfac84781e0c01d7529a7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b640c1ab089f99f5126d361eb52f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb05cdfab3fa279cb8acefb06fefaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff211e7db2208bbc0dc33dd334c59f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ccea59ad82cf3aba2af4b6c57274692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54185e3fcf0fb0508962952c631b947693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014835d92f051793b75693dfc2dc769694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f41e30693d1f8557144c7ddf8acf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ecfb85ba5c16bfa80f17ff34adbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65cff76f0bc642deadc94d3f8b6de2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12885cff7c864d5308d645710c158b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0e3b7aaaca5437283716207eba5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8a0865601dea4b68fc6ca48bac49b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834264cfd4754ebef7237d91169e71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4bf1102775a942351fa8607e6b0ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeffd0a763d48c5ce11c328c6c5ea13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4f3abfd1109b25de58bd38fc3e903704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4016f816600b6ef929152c22a45eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f7836fd58102f9c773df8119d29b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052c90352db1098bc868d05a21dea89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b8fbbec5bb866bb1392984327f20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200d3434865f9b5b4f70533190f984b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ca94cc33a40854cfe5096133cb9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3f3ac97a5223263a9721e812bc66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3665ebd277a3bf95a2b9be2c8610d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1e5d5e723b4ca8ce3e087bc78f58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c5fe0df74ba20a10d5f7be24a6ec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b3e4ed65178c666b9bbaad38125b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd6745ed93b6c8f182359903b0f8bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59cd16492e9a16e3b84ad178e1afb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc86454a7580c7a98dc26bd8ea99d36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74ac135228ee4b1c257924137267b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07dbb5da76fd7b2ad1560650733a1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710de80df6765bc88e646706cb1493c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bbfad0b1bed204b1eb031aebfe59a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6d84eea84f96c7fdf5a250328de2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585756a0d02c4266cea9df0d3eb118cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b3085e37c0b79623782033b63a48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1fe8aafe6b1ee20e5fa3f288860a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841565ae144c4591cc8e05c7bcd6339727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d56e2d3e9bf8eae02883b57b7e2dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824fcd6d4d18eaf8c31610125f89182729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b4677f0afe82050f5f01ed656329730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874ba04e8d49cf3f9f2a072ddccef5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a3db96419aad6269a33ac1d4271b732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc8085501fd7802d100d4c93b9e2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad43797f350ddde92dd9e796ebbd162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e568e34a08a5bf60174b25cb9ce7c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef93cc691ab44b0d7302a5fbca06074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516171443b5bceddc41727ce86216365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73116d4a777cdb98973204ebc52e6396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738f5f026bbba616bf1d8b7bc373057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc9c34c221a0321b02f398175a28568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1672cb47d34443c0ae4ed78eb44219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f6bc18c6b6c0661b77c1a73d82f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f35baa96643afba7674970543693611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb6201e62ffa1379b0ef2b2833f35112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee7327370acde9e10e864bc54e87613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c0c84a01f81d0b00c719961b8062f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97bb715bdfa8f24a00329d59497fb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483fd14fa3fb30cc1da3318bd07f85a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee450d4502a2d8348c07757f0adc01017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70697f4a7c6b7578db589d9f0c064b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1091bc4c14c5f65aff96d7965bb8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e5c677fa225dae66ec2f1a75378b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ea8765f4d0e6cbb362c97690663a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cbfc8c21f9eee828455b549183fa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a1286d076fbffdb8faa0194e9c3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecea95809b06c0ac51601b566faf1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1006f49e66ebe8a0f21be8f252224ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d79c3dccfe735d13338d24fa2064726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f6d85684c9e833caeeecc1efe077527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da67ed7b5c828c28781bf5cbdeeda528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee48249a5f4fe1c102d75334b3eca6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704edf1b54e258040238235b066263f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19687c82ab3dfae3d21c0f34b6cabca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357d0776677ce266a4bea56f2bd41532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd6975f10a93ebb74de8c299fdca433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebdb9de794c2e35945e665652efd6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcfa3362755d1c6c066dfe625ff6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855538a11c4dc8abd5710630932b2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f39604df1761f305aa2f74d200abb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac848208ab6bdc87157a43675012d21a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba6f7ef9f0c7211f72f1cc175530039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da387dbafc6f08d3c194c91ede725d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ac6b49bdd9527f34fc40fee0dd0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32af035534a8bde938e7891ffb426642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db40a9aa658bcd44f5a40a6e0165143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238bff4b00583cc3a2c42b417f0c06444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefa481cf22592fbd8788ac598a329345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882b2e86ba0daed7c853209e8b2228346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c475beb9c99f957ad26b99db045b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f91b9b63b41f46f78211cfe5c860b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a0dbfb94d2742e12f5c3bba07dae249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24de35a613732369937a9e2f378dc5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5283448da65d394c6159c0a2e9dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274aeea06e6aed8f1f247eff5d6111b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479a246757df09ed95111cdcdb88c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a635d90125bfb3c6bc3a367964e1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabe286d6053ea77af320abde71ad5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544398f2b72a4e80a0cf25e6e1bf369856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72969c623e2202e7eb71a7de90c2d7b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377a2497aafe8277ddd2a65d34545858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bcac5b23c25affdff3cb8845da6f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3fb9378ca5fd473aede8ef012c2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec55c64044b514933f9fcacc83d65ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997519ceeb4f5de37e9a6fc71f14f36662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6710a12afb9b810f6e3a3e3593abf2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251d894ba2219874d04c5333335bde164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c53b0172d2ac16bd2311b476516c2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d2539636daaf441af4974f895070766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7dd20fa88df1f8af93d7f0a50dca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb115e7235bbd0d4a19a8c6d98cd5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693359d298206a8738bae4f8685dc70c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423535b3ddf6b4b69dc63210f67e2d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36640632675b5448a0d61a49efcf9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c997a94364e334c557eac93fa162f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa63068a2825f3d2c085572a4bfbf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaccdac5c1b1240080e0301829a08d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d006901edb052ae5167e5819db702c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b88f0c9633b8b314c5ae7d2778be676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e46b9cefdb25c84bc91ad66dbacb3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49393945e0d62caab8b21879bb7ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086bcc16dfdc6325c0c6449a4f8c49979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474482fd3355d0af7983a847a86e32c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df7f0b4532c78d05395aca2742fd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b5e54ff8506dd4d08ef84f41929582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c46db776d4eb15305dd074cf3c7c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bdd51917bdc15cd75fcbe6aaef7c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ad7ff5c93b0858205a104733974cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b5eede83d88b05edb26e368c076486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b3f8b3cf12fcac16115fe4f95acb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c39896d3496ca31bdb067c5e256e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1dd4ab3f0bd6c2e9ac9a02ee7ebb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4c675d740c10525313174111773690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b59fffdcd4ad87026393f622cd21c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933ce72d3982e3f7310bb562c4955692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e106f2996573944f394424f5ea1d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717a348fa0291503d1ef9d7c47bf6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66f8999a4ad9e63617f280f43662f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2b00bfdae741b0b863410c97ccc4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a570196fb933b19131ab46f66c16297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799deb9635db2fac704d84d5c5e66aa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c39e275d811d465ae841f83fc1b79499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ad2cd202cb228f51399514cacc96a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1c8baea9f71535cb70afc3464994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812b241bcb8e3dde04428d5e5382fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be4e6f4df7c0063ce9d217710403d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefbbd7b405997f637d68c231645e47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7e781ca683ea876450f75b767941e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaede3a6742017d2b8cb35b3b5cbcc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc3f1812c6b6fc087d1f3c6adeedb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d48da44ff4ca9b070cb87ba6d6c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d901ee3a7bcc2c522eaa99f3c8440109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6c60943fc14bae1aaa9bea377580110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e4857a910e060c7a7a8be40a480d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450965fb21e7be8e488aee9e9701dd5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a5e5352b3aa0edc4a87fb8d00ba89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca22515b73a88ac5c19a7d5669a9f4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f8f3ce1a99dcecbdafa1633c12c88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6974890896ef8007044d5cb7259c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8462c28e2630cbbd6d531201f5b1cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b62004c52ccf685849402c6c16a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11c425fc8fd94d90a168385419ab0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b634091bf67905d5c93597f5fab4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecb1530b1fcbcfb2f06a780912964e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb05839e905eb4c39f06bd5c6ff9d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ad203885a600811fb5f189322c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac10f945bb0b762eaab4f8f69086d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228720d9c022b6c75a43bd77445fb332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b83608ca12fe25179ac207902bdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a39a4e048c54c998142b6061832aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecad8ca8c3526a5500afac66f453fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1dc130663d496bdfc6417dea01c64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e592e786a42e079abcbbdc30576d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59607492526864f7db0a2a8a49eb17e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336036104b379c9e53cd2670c42c648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d5c05b44b2e756a79b3da9254ce8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f3012356c20470f27911d6d2d9d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b5985d594fff8104dfa960b5c3af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583fa65324bb32be2a30b55b82ec124136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d22b19955739be54edae8f2d9826f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb62187970c9fc392ff38a9c9b9408d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca8937eab81096f44236b91dc7a836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93954c2835e5320cff7dee575a4fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b8a768560dd7f703e50ff8ca063cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3cda0c1634b2f2f8e5be725c5cf40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bb9dd906fb9b12fc5de021ad711d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf2191bea4818e8f90ee4dd32933e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2edf7c7f8f2d77aaf4edfa91b904d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9725ab958f34ad53a69215a57fca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2809b3c7199d4a8101f5565111f41c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a117b0d6cfe3e704565a989f47b57c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8ebaa1f7f08b3f0ec6478894f4678149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438105c142f7b2c4a9f2c9ed0dba465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e17f8a7f20ff85140d20016fd351151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac50056ea6d77031a437a0d619bc85a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea95bc54b5055cee396c2bde1a35a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77154846ba0d01344a6424f57847f2d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1274f59945f0e6f3cf4a5e678b324155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eccda02bfb5fe6dd3f0d9f064281d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5f83628bf4886dc3895c5e9fc0299157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8750dd3ae27a520525aa653f5a29be0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266cd2036ff7cfbbbfcb6e5679aa69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ab6c029f697d8b9b7ed5da90f921160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f3f3d66756e00c72902b3668d9d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b21144259be9d2e6bd9645421ed885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11621ea0f5354b97be419689abed78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c2fc275800d0fe3cbe196646a0c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839d2e9e5499c6b3b9a09394a32229d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e7e2ca9fb8a193c6b11a78482f942166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7164db2a5dc67047c1c60e351b20f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6236c4b065a978ae39de2893d621168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf92750f1048837a68251276400dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd5f7cfee0b5a60dd0b06e9d68bd70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277545c8e92e372932094fb3424ba57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f73c3b5b23adce301c547c2a17b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f931a6ebd7ba6fb78114307bd04a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69698cabb0207447cf9f9ab8e49482174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa5fd2fad2f746eb9dc6193cd9e7e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf54d5955b29485518a2d2b3b6bc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21194de1a6a12f242e93b47287d5fd14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9602eeeb91a87dfacd487f539c7ebe7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238c4847c30e2f6893c2d465146a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d76478a20ced6fdfdcbcd97edd7bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8363ada8dce5e6c10b30252ffbb69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f6df2240fba4933e109b7002866b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2397d4d3e3f447f20cff9b9339ae79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd3c061f26268ec7426823323e262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465013c5976a86c1315df6d14f6a90d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817178adfa187ff402a3b41affa665bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b28ad947b556941c559f99bfe31294187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaafb7031b766a9ac92a488ae313c76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036dcc6007e5997e20777c466f446a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13a7d5884924529b2b3e15a999c69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff655bbbe8cb1c8d4e07da125ad6b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0fa7021b71b3928f78c867939f769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da31bd51e189f98b5d0864bbb77d04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e11e77fc0418bc5a8661acb1e24fb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da922a71c2a289ae15a138d4e84c65f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526dc8194e0f4d8f372c3d0dbe5c63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d61e93e113fddf710abf0d4ee404e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5316721423ca01df46203022fc4499c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f58724b2e09379ff105dbf98e33059199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec63f7aca648ecfc1bd3599c0f1a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb315c1e33136c284e626bdcd82ab4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c2d9d144f56c50037955e0360c406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde319dc54e06ae06374c67f3d2b651203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb1e4fe18ad3ace6ded287de6c89a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90fdb04f7209e76cf92e2d7af78c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced70259100c505071f1d734fd78b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12f3773621daaf411d5d635f9f6903207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a7ed70b59f8b570ee988fef52508c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6fbd7e1a6df15087092a3f1ffa00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cdd24a81cd4dcd6a53064c5469114210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055955006ce21922aea5179d5be795b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e50c0594a64dbd74d52dc7521915212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da7886ab5fbd7fbea8bb11aeb14c0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2e7b3e2efcff6d2cdcdaf773d1b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b43d846a104944bd66699c6e7bbb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1035b8dd607f11cf58491712482f87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a10b4da9fe282964dfdcc3229d11f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0abfd7e6c16dde4a69b4603a8a49d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548adeb5eb3136a8c9bdad19faf641f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b1efeb4fef72135194baf6e10ac1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefdf92645e30c022d5fc4bb092da7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a31b72ce9670cc7266416d02a44f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b681744fbc62a201f21776ff318af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a67de30ea5eee8906792b6f68f81bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0be3b58f3e7578c72a9e1feb193b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf104a38b5303f3445a1ae7d4f56741226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d353bf40b47dc9f134e680161cee2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7619c48ac83c461e5a16be6ac9d3b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574dcc8970420f2a61a2cf7546ea66d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857ac14fb57a4ffd685b826f4a4036230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177afd6f59f3b9549f691da933127ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68c5b55f842fba3deffbb58b730a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206813334633ec1af2888ec986b88653233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49815c60ccded3eca3221711938acfa2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb097263009674647dd0cc945b064f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743cc272e499e9540b31071a5036b4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe8699103c0fa259257ceacc06b7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e432b505fe5aedb54df190c47373238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c799a6543e5a10d61a1598e28e3a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf715864dce9cd499dc4e7501e6b87c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a89365428a198a7253c4225c3e4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b782b1e23c49bbeaa9a91920c51da2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a897b110cbdc61b683cd533d5efce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf876ba2a9591725042e6b8abc725d69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bdd9c9a1ab7e2e3a4e8281863182c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c994c26623aeb1f0eb1b0409a795246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3754d36f3c9a2a21f3244b6fd2b7b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed80dd066f860029969bcd576b540a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d93a9687b31ad1028f3194e81f2f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb0cf079f1e50838cf5a359a35313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a986d952964bcd3699b267388408de3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947aba62cc489ce25670ded0a9696c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be259826fe520feb53b043384350daec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af555bae656023d0d9d51a40b126d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bec086d7f8039697b2df80f257005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aceea25445f16fd34bc3451fd772d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e625a426e9d99828e5532d706b731257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c94ed7564df30047ca9e1eec5211258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7266ccb160e94ff5dbcc5f01402072259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf016ec9fe9ddb2e778df2773b07c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace33a876b7c6d434638c510270876bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248739637ca402903d15abd2e0813baa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ff91a1025b20fbb3c466bccf8807c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe9a560965d35e708f3b3c25188b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea734eeb50d3d3ccdde7eb1509ea37a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ec68c118b3aa3dae079a4b3726d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ee33fa2d22a7412022bd80b14247267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7cf044dc98c76ac37e028a538a294268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd25e3cc96ea6618e33b031d05bf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02f27333a1337ba863dd6c367be311270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0e5edc76f99f3e7b7ea174079861271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ab4865731fc926460dfc2e4a26a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b743de30762cf0437af2d1d95bf12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f3ef098698d498c071c59079341a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895459b0934da9b891778d7c302690275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeccab28cc76e58355c583dbb44e7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cd76f8fcd60a42ebd843276dfae06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb034e08b19e0ce687d2a99bf3f35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe128b58434efbf1b5ab8a24dfe70f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad63fea73ae971d3ef224ec9e562a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340373e944104cdf5817ac0e9ce83984281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35af8184be45c31053657b4ee52350282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e77ff7b95f6695e5b19f9c804d12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43a714652663ddc0f283ebe895db5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957142370ef90eca6c789aecd7760a96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4879597b840a377e321c9b00bbf62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69230c05a14d596b794996c960ae60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ca0736889648d5cb37d689bc417d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07cdf195a9364e35208fa1e49a3f49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f43c5b0cdbdb929007bd4e558fc710290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5598c380af249ad2f90047453cf6b7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3a3072b1ca8c1c869949ac113d63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce38e04e09b77ba759d9b55bf598d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b3f11e2ed419b6807134d86dfa1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41518599b14ae705dde0bc3028fe4653295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a8234afd0c273528e3a2ce89ee8bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a12349db387d57fc676fb4a794bde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99568846cd9d5161e9ae242595ded298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76650fa17c81f3a69ea1ca6b0990941299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd91a59614f5a4b1019c025aeb1556300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e4c559ef299b962eba7fd738fd26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1949fec0b4cf4a5a7e830b05c6581f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c27e6b3fb8d761b710026c9cdce2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2dd58e3e8844b2f69abb5a25c8b91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3b59c11d6e8ef4746da436376caf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee7fc1960a3ca35ffc8fc5f86be27c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f66a1d75946e2fda0d878a3873a28c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c307b1e1b6cdff6c9e32b039aaf09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40483775b8fe42b8c66bddd00b9db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421231b5915168c9a3662b1a7557311310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61bde54297e50f4010f0fb05f38d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380fd5e371bc767163e07c04b497aa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dea1652b1064e0a0b1c146158bf59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce8fbe2fc974fc3a248e57a07f5a41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b64d182467d01255ae011d32d7193315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaea47883eff05956f38faaecdfafe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3cf5e1092d6a43fb34ac042fb8e88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005764f938eff659d59db6153d51d829318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7ac427d03f82735424edc6b324ef6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd91c62f8cf19bd3381b061514b0171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029940f36aab38557a6b6de349bb901321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01d29fdb6a10417c0dfdb7a30a6e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf242e1a275c31b51e45ad0c79fb877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f81fd5b99ccdf2a7fd49e627630f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0604c72b8d9cbf5f71844fc2940c0e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f4bd145cbd600aef365c6b564292326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea67dacf8353e0f91d4e4c2ac2e24d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ff5280aa5ee2b2ecdbe034ed793a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78e5ce03c2d84123b752dda29c1f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d6f8f45f005091d346d46d4ba0dd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b97007adf4343c4be6d4e559a28e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ca9d0dc5df805b9f8252febf10ce6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690a9e53042b418cea43b554e4da22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aaf8f3bea5a687ce351c3d07b6ed4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634217f309fadea5478647121385ccc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45bb4513c081bc94db4be8b0581b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40ef795932a94754b23ec19fca4c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76beb6e3322722f488ee996fe0039338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab22dff546c987897097790c023a5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1492c5c6a56e4628c09ea6b59975b4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72257e4c6562fce3c81a291cc6c1f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c9b914d33d2b91f87423f339072e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae1482f8db70fcde0f0790cc1d1f0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4377662fb661ba2df1f4d4064e6b64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f48906452fec74e9dcdcefbe010345345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9e2b9128306dce8be8efbf2d36fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881e9031bd9fe7668d67145fcd3226347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5bd2b4cee610c4ef9055144d28b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e488233c9c2c08d8a76e9443b2dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb7a9678c76a0e0f6b4bad639052c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dfe7c78ce1f4cc8aeb3d70a1739f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1febeb4e8453bb08daee1d736dfd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b92d0e47e5a823cb08eec62fd91c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d700f6fa8d98b5b4c3a836f5c324db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4bd35e5c2939a0405511ea6049b85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbeb994efa45486902274cf270c589356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff833a231fbd95bf587bfb4fb8cbbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f56f972ce7362bd6acc9dbf110114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8f195ea4b9b38053d9db26435459359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147bb257b884a0da61f95f513f6642a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb908aab6ca8f1ac95fe3faf4aa41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58bb65d3c261ef8c3e3eb092da9f7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5dbbfa5d2e0d20936bebdd9e5f46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c38fa37ed21329c19f204250c27257364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da95de738c4e9f06174a55af53277be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99614ea18a1ac04f6629d0f4cf5a6b70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c31e2844620c3d8b0f714324dec9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240eacd990554150cb32a3be060960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e118b14a80728220f43d50f86b3f461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4548fea46705f2283a5e6a6c23ef6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b49ef0ab1c93947728f89f007382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87dbcdccba0083737ea439a03275ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82258a2efe23e1e13a33e159571f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e61d5d3b0bec19c991a3000500673374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412a371c84407a0ff5e0810a676f89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb1ab9d8ea1b54ae3f56664f434cf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28fead7296136e3bcb5fb46482f694377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e2ac6d00dd19e7613a30f5484d41d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6441c5a1f885843afc67a3c93a0945379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aa3df98cdc7e048e8b36cc07ef880380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47226a83f52391121e2472fad97aa30c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5be590f53c8910b632c0337335ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9096a1048d8142c9d1985afd8441d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfab194c6765917580a48ed28d1d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3938db812e1bcd28799d6ab957cd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec418feece7d8ca68fd48345c382f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e791e68fb75e0c1c035330567b14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d662e811f3719982a10ee17111e8da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6db7533d38f85a2894bc934ae2eef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c21ab019de330d42329f04628f0573390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca8570e50ab02757b81a93944dc416391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a446eb89c30a912b5ddaef0abc822392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fca5bc46da01143cbfc7c8576aac5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139694ad2b8f045efe857d7b7dc3eae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db90a5c7e4b07d16d9048a104147b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bc1f2402e99f47d2ba2ac3e9ffcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e8319adece0f4f06a90c93c4551d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e562758b0174034c0f8c1338a7e26e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d18404299156d88536bb1d54c4171399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d8de6a17038474078ca7a7f892cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982838825e362391545bb35ef0659d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920c2e172996ce437daa0c4312b77d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3055906968aff6f84992a76ab572403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d77bd3a0808e1df2ca3fcc468f3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92f6e5b2ba47bb8c4f18763152248405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d38c3d21b3299d38c5fead8383e189406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1dd78e6f4d00cd92846e2019270f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef0cf8e278a8ee1ea48a61241b102408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af8c33cd5d8dac98fb2ee3e9ae63c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0a931eeafd8f3f3dc09ff1cd394f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645a08ae445caddb813fed9ff6aed1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23acb064713519b4e55e74392b4f16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830ea7a39f2d07757bfa738fe530fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe442a94a4dd1f6fb01d366ca72fac67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947804666b2d429da25b3da19c3de7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825193993d2c17a4b855544f4c95583d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3081ab20c864b59115fc86ef86e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca825d565612911a1b07b75c308d325418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86059277bfd4636093b327ab9b3a4dc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc9f6a1a792af91788918d0c7de42f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356e33e03a3ad7a2f655f0a8646e3e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd2a08f70185e3398b3fe644d5aba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659493f3f77ad2fac1f92da79717fddd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa59aaec05671d2b411b22fc6e0e85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cd04eab5b6a82e9e20d658bb24a39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2aa8a004f8dfa7374bb425340b499426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbd73f5233177ea920198e154965fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b515eb779a43f5b36b1f275c98bfe0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8487f48f396275db61feb87a81dc3a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc0b14d1a12beeeafba85e7473eef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e8e5d80fa9aad76768423f0b1612431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a546386d47b928aa7abaa2433c3b10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc538a1c6642d32e97e8ea1d2707b7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c81d161e35790e5c359952d7355ba3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea29b89c2c5579d89d623595f009c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6312e7356924325da6c984329fe06ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5981cb41278f88bebdd0d981a3ca4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69549b1c5b6b83526bbf7e29c11be536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d764d42b5fc5ce8b4b4aa791c4a13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad403bf619f010a19994204b94acd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614fb6986220ddb0c0fd91d477ce838441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48339d63e2aa8ad3cd1dc8135328b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ba3b13e97ee248309531c0280258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052dc8c6aa9f509b5bfae2db2a6b028444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd05142c69e3308eb151bd245008aba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503268f32834bb485aa66f89ee144506446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752067f9e181c0d04f85f8139155a37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196f5ed0091743d53aac220555131a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4367a00b76e45613c4ede105eb3ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142cf91507eff76bb1257bdfcdf1df0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b582feccfaaa4c1fdf8c715a01406451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb482f75495e942d31f0b2cf6c379452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8568cc04ade1e457ff545c257f40d66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19571744e10cc9db5f4c7d54492b69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a74872a805c68d6227200e890e2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a922f90330cbf75d5a8c3d2e4f111456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e779daf662b3fe486429915aad8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1fcd0c2c83093f1c45e53c554aad5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5a99aeed307ca2a85ab8405b9160459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8f289cb311633a421419a1862fb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048ee775ce15862daf28311fecff51c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56001b7a226d6c4a3e6f507a2b87a45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e145f1d6848c6ca3ce7e605b16d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706f693202bb463d9f10eca85f54bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fa9a25da6bce34d52d178af31dbe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b9476485afc2e1e37cf81e663691466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf107fece789f1c99facbea8c0c2fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ac2a1991f3dd5658169721c69cabf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09f2cfdc5080ae7da6248a48f6965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9e4d1fcbd86915dfb20a587cb477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a773893ce9502c5b694e372abfdc6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9272959e4014598d89d97819b31d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5fcea8f6b1fabc2edf0233f9f9ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16896101ae318a7b9e93096004e610d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807b4fc0108cd2891fe80254e06dc4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68feda795e9a6bb9fe38c59e53a3b21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65df3f8fc6c07a112887620467427477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d085bcd4d78c25047074c58523438478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4bb7f5a94047520ebbfd79f87d2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382bf2b119025f6afadab4b210b9fa0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ddaf91468cea4bd70394274cfda3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc0ef19fabfa5c43f0229bb50c88cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db1a82e820a4064b85332b8e4b35b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffee8c8f9daa649f789419ada120d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af090d8d4726069b7ac522bb0a5e38e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f231fe19b8b7c54f52e050dbb2f790486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb966ef13b5371eec816c38212cb81d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b7e340297515136b9a1fa965fe4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869fa975eb6244b5d82692da797392489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65fee1e0f18fad5633139d950b5c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b675dfb176da2ae55ec64f1a9151f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554da6c516af73dbcbc5269b10b9a68a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcac553bba6d79529794b7acf5e8ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d596d7bf86d630341767ff9d81d6e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4f872d0fc67ab689fec4d64966dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b77d2155963ab258f86b508a28f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df640b798dce12d2c8b1297cfff139d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df30303f7ac0579fffe2eb7434235f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858defa4f3db4833a49fb29979c8c4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf688de1e1c09f702c145b125f10c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb34d69e7c2850f0d0b99f64a5c0d9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320fe6ee05888c607fc250d20d03e56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947059376b6defffc9ba4c70556971d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472a8bfdfff5b117e9ce07725c9d59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b970e61747a5f182c68b80501bf8797505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e409a06a7a3d0d29e9d7d5233e03e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fbd4cbf2c45c7bc4fb027c3318996507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bde3733d06fc397d3af72a9077147508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3501f49412e8a278babb5ac2e4358e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac54d04a5470828cf9412b9d49f54a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a0170ca1311d4864f32920ec7956511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4864dfe95778a36b58422900c54a12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0dd6d251115961d47f06828f1ca09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e5183cc551d826f97f02b85c2e96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c5193b50c45b424a20c430a843244515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04cbbf442380c8f1c258215a589d79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405d8a527b24a78205785bb2c60bd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c910f6b46fbd45fafbd531560b71c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd7fe560e2603f4492931c5f30f12c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22775ec73a3c3f72cfbc69647eeccc6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca042f82622473a5ec197ccdab9c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677aff183010576f1bfcfa04646582b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef0912f27354436704359f744b6912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc7116d942530c1df916a709e64e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5921226185d5a4529aa64329351ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0497f236f084248e1de261b49dc24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355c9732fd259c79bd93db62078763527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65619dd1a20944c101365c44c647e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c5faaffc43b955905fe0272207991529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b893bcc82cfbe9602c61179da5b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f674537085edbcfccf83aff821681531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926c88536d591a9352667a5f7a43f73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d2b2f9b21bd7fa4060aa14de0d1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d100d53458997fe31f916692d6d0b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70784566b650525403dc48845ec4ce91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e1cab8a23d9efe73e00c3bfd2aba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd71157292195cd347ccf90fe8b4391537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8aad5e21cfc99b9bc65bf0fe35754538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e94a7226663dd6de3c39c321e4e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23ee3a0ad9884e517fddf7aa38067540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702eeca8aae2eff0c1dcc9761151062541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3167e3464c26c6df43ebab7f6d32f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca9451f9bfe7b94672b6c513bb8cb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a34a7626707a409d698bcc5575e56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce53e47c6dbae24796221df98038f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4d56af94a85b36d6071b4d04d5d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d18a0dcb69140aacbe18ae87346fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7870b60e4b5ed7f020e02650bc2d6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082a8fe9e8aef8b1d1d49235e9c9ba7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ecc35e17e8407d9f6409576240b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7aef109868b03c3b33f7b84d44f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fc0ab681d0b665110d3b32c9e544f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9389761bea13f730204cf69f8755a9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f0cd0830e1dd755d1ff2514f7af8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658c6249dc8f9eca1af4285c7ed7fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7fc9d3958b0a22d2e90655b5ed807556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2ef23c00552499af396af7b57c890557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c63472fe2046f0e8c827a11b37d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50668bf968e444fc8a463602503f8369559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de4a3d2a4fac58953262b3f258c02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950df8d5e0133a3fe9756df5120e2ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f99be373741faf617bc15117b7f07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741e04a83b1ed075150b3244009e52a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c322d92cdd072e1d835e60b52a1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e53d9f644525c649dc91072e8e02f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb647a209f5f0ef5bad66bb21873a06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e984fd9d2b91316ece443d667510f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231e5896c6c2ed01b09cd96e908876568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae29eda8a67b674f756d771b8022d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6701ba3181e2bd2a2b4900e6cbf9980570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ad921e34b904476f63fa56cf0bae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d1902399b1db0d3ebc783b974322572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51613f4da56747b7625802f8861b035573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5821f8da0176b976b8adf119faa5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295f821f0605075e12f2b2c1daae3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c90bdd9a27e4065ea3c0247ebfd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db9e5a60835c746a651e917950d70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbab97baac5960154d0487715e4915578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b17f778fe2d2844b44fa1d25c2a8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47bcf0bdab4af0049a155ba5627b50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9699007c47298af102fddf16958872581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da88a4844d5b732470bc93c113f270582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779be68efaa8a268736a10571597904583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f81fae31c2c722d946c50ba39caed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405254b9eed1c529bd0646506a7fe9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e4fcfa1ba901947ee62438ceb2c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9578dc49406ae537e7d23edff05581587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7156ef08f49cd887b73f667f4db02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4498fa3ff34569dd26834d916d2770589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6324789f710f9c80705a7ee74b90d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac3c75d9f5623723d0f8e63440b57c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03d15e3b7c4e127131c91d1541fbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d66dd39e58068d395ad5c1ca6c03c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be492910100db92c6e0d8f9a057842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ce8a397f1e662a1f91400fcc99f90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e9a95815836537627a203119f489596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0f5c4bb5a9bfad80c799bc1e3f5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c59cef1af017a7b6b62212aeb6b8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6934e979fdbdf65efaa512f9fbcf3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2842f91a5233a9e23cf8a257a22ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3bac23b4c20407be81caa9ab9d22b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d340a9403f776a4e938aa3d3c769e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c089e305148bc593f968f6c39208b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e87c74fe72cdd6964ef62ea8dcca8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3552e305b3cd75556c42771e41053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43f7b019c6464ea0b4cd095b30964606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b72328d6a23d714d6d85a93b058c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d91fd284724bd84bc956594167c4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02499bbccc5a9d115cbbb9233452a5fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bc5731f9ec99061e0314f0587b982610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580688eb325966c75ccd994bc1c7f95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e24c7d03379ae19e512e4074d166612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8e84496133eaca2b6f2a7bad56206613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630d36efeed689931a42ab4c50eef56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a3a6a3924ea304a55cc0b774f548615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a926e19776021e426caa02c1b78c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f903449bd2a71ac8a25707f165ad9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236f73fa9cfbcdc1fd7334f662e0745618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc8a2517c450bcb1010b1c7e6a56a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc600f66c0ee833531af049eeed9f2b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50dff7d26fecc467bf04dbfbbb1889621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503c16f2667929bc7d5af7aae805e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ff2a93e7f1a3ee95a9e497d7d523623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce950c9238a32d6a85330e94b06b13c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a496886033ef91edb4dfd02b8b9f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8998d7e6b434323cabd29e49739166626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a1ee39f60b78250d7f5bbdd1589c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940ea7dc7be32970f87f482de54a38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068fcf6f78c44e5adfbba1ff1117dfd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf89c0642086ee121c374a15d34d6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c345fb5954f6f48c6c11c81709c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5c8911bdd96871dd2868dff8549e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03998230ab6fe7bfc70c374da627e5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e34bfb274dbfd8b40aa4b31c466057634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd3b1efe863ffc75b0a94cca2f3304635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a2a741576ee5796578c973d36b393636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a70cc25f709fa17349cfebcd6c9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766534609bf4f5b741809820850eeca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269befea6cfdc76d6552c83e5461df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeceffd085011a406801d8fff5d922640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118503a854858f45fbec66d67650df6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb687a4235ba34d541b27e2bb52cfd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a29359e3f4860e348d3796dda8f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f79ecbb2d474d5bc350b0d9a26648a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8247f22c048afebf00b8db55b9f2ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500d82b66d6217810ecb901e34ad74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d9203955a4b4fd33544f01a349586647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af064862cee7c7fe735dab22a514ad0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b634b54a357331921320cc1bdd3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836b5e906536eb4ca13599cf17a590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106cb9fc6ae8a98d77685e394e7b6b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd26de218ce238fb1dc32d993cc9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc49176665681bde0022acbf6d84e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e92719cfabc31de53def9002f88cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c1ffa2619821232836fdea202fb8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38a1e66d90d2329c85a6da5681ea2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9603e31e46076b24ef4d09a70fa39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed32605997c5c70fd768d9a920002d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60780fb7605db8d86ba558000ed66e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec04fa190361e493c743c8be102b7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b66c1a818fe199507c7b9e0a6d666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f16f17f2fd9b17af357ac32eeef7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba1ced1bd8f594ea1932dd664f904663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e32d64a048129f7269f531d0e4e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d2f3c0731d6f4190d5d2ab36db738665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5ea5a471720dd7c53def736d99d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375662a51f2a4e6164d0a9118f3ba1a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a64e09ef4f5db1da0236576600f7e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dff401f30672d13b4a99eada281e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b5b61415c1807507261c4a2687ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c96ec595dc4f271a3742ebbaaaf4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758697039906b6ec682c8fcbf0448224672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa6e9036be0bb2f93bfa3649c5e2ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26555905933fa026d8a3fb8304e5e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5487da195f0a1d959ed0ad30a3e1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c14d342d227e66ffbb2d50a6503c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803cd4d4bf5fe33c90b6242d321c611677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2b5cd6986fac5d574277bb1e792c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8619c317a219b06f92e8b69928158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ed9782a6b758951cb63d9c667202680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>