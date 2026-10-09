--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99885ef2a010f90366fb327a43a02ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dec73f01fd849c871329d298d41c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57873a36037e3385c5c2b6f5fb9f5c813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fdcfc132138b890cd059ad52224dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f95f3a29a0b9252f8cbb5fb0159865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be6c823108135c6ed5f66ee4332c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fbc642608d30e820d99771c346937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc673a63f62fe57ae513ecd87ad2168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e16340cf9bd617f69d8b4a8a7350a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc45577b2600a72ba6a98b7272656f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca962b729d5716ed1840d9b55c9c61c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79810aa978d55429bb9f9ed201d204512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172ae83593cda060374e14637b171513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b52f42ed27f3f317829da8d1bf6c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eac8e0a429f73792d0c5eee42f06b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72eaa8b49d2f552763b8dc7997c7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f95657486b8e1fa707c4092dbc8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff308a55b639b0ec17efab00486bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0122e38710f0e7a900b6e4f02d96519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49484d600aba546c20e409637adcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c95f26daed2364777025a92834c8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7031fac5fad3df3dfca29d4f8eefe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab59a09794488bf9afd807b853d7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f7451774126ed59418bb4f773310624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42ac014528351167d8b390b6044c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5cda8a354fc00fc4dfbb6b0c08d8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca160285e931ed7c766ba8d86625627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3612ea8e4fd0d0d1b76f5a84a0948228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87187d496a52dbb38241685ee787e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2853c729cc8a06004db539dd75a5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026278a5139dc12adbb14a82095e4c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7dc36075250d25ba4377c9c0709d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682cdc638f9502d70ba8f213beb645933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5531096940e723d6bec33438fab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f98131dcf89f07ad8e3fcb03b8dd2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffbcd23246a05ecd23ad7a4370791136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f0028afd72209c48ca1c67afc49cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb7746c48df03c121cc06584c0b6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21201417e6817f5d9c2ebb75a7203539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c86d5c3b03911dda98def324012d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd44a1db06069e940ee1e8b05ffe94c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a98bf4e63770a3cf75911bc689c5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4c1730fe72eee8129acdfe341b2bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1b1786740bd4b2d6c55bb61e84b1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67238ad326764a41db342a396ab3565045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfe9b80d18ddce72ec3a4d1654268946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa87686ecf2253887a1391272ab4f3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1bc41e326ee298e0d84bdd1f22df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e8e582f37cd1cc39e96c78442dd4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c014145ff5435adae1947b96be954750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6380aaf7f640224cbf3dfa28a31651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b73fca8934bb1473d25c1374cf3a5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201faf5d2c620f1f70042b81b99acf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123278aca91900409988029869766d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b6d7da4ab6eb19519dbfc0363380055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851844d07d01758b902765c8664ee4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14afd1bcd59e68b104824e798a052057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9efa673746f3fd8ea1adebe7227458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242a385f349085d00f1b11a7d6216759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3897b850b170a92d13b910d9eb0da960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f27145ed0df5be33467d0c2d630561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f003001e9787c30f57c6e274ed18862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6577c884898b1fa363deaa7c3b2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c12324e7312c6742d0703e1a6d77c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128634448498ba504d278b38586c9b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c79d3f12601eb41686332c2d61378566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671bf7942657e0191d33a99319b44f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e60775860394a1deb44056944f0b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61d115fab454e5335e26f37c548c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5e66de4edfdc2115221368f0baa5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a9d85d0a82abaf0d844db677c4b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f7f79db9c31edffafa70781c7c21f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5550e3608cd94bc24963fba7c0779873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef015c5e54680dcf4c18b4a257deb0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd0508521ab2d223485fd9ea98d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8084a37721ff95ac5048f07fa61d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291dfb3cead6c1d97de5d7aa58f9c5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938e338b8c876c649fc6470c7cc20a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed390cfddff8a6b919232aaf24e9a29779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213401d97a1f7567f7fbaa4ef8e319c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732088401dcefd6f00cf644f7f1e30db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f8e674b204bed98647fb70d7165d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5aa56747d08f266cee4c5dc14b6d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc76dc6d977e6b58965f88e305bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c798e60dd03480b9865460a8350130b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b2bfff09a380c46aa1a14a2b327486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892f1ce389ebc3dbaa2d18935a56b5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9c47b5e645907772ce44236c53e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d86f4b1f53b2b53e92627d2892da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaff966569127cf8147e63b9155688490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05bb8f04b44b7c67af73de62b7ba891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e598bae2b201e740314c0a4eed80392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81986ba95d32de3aee83db259e06793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd8fa7300d08af7078517ffa02387094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dacbb645a0c9efc1f686fd40d4809495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8712319d567de91dd8561ff5badce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485b2f5ec475dc4742836a0875bc0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eceae22e3b2a5e4609169086592add98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154b5b4cb39b69adc6b1792889ef4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74740728dd7aa8b83a355e2219abd06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de862e91653cc746660a63012b60f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d94e601361cf825505f2e84161a94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7af12c8adc2e7a0934a73a1f99a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3b20ecf58dbb32799a403624c4736104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229ccb5cec349ab1420587bd3f5a93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8828a6f27eefcc52fded2489a305a09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe1acf49ff1b1eb4846b6098ba210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ada3145b054ca841e1dcda48b2e8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d4dfe0dff6ae59095dd1234cdc47a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b8aeb10b5453c54d51040319ed24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48f7fad1ad05880e880b0fd6775a67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7a45a9b11653453829657256e0937112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5b9de9b756341ef94f85d30c42eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c7f4cbe3ec08e4b8daf1180e25b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cdfc0de63cf95faea6636fc5bc4c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4c30dbbfb9332991927e9ed689c32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adee9db6e4848d718ee5b69ea2230f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428572a54491eb210c314c746814dbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fc28db1372a12901e20846aa82ca8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd54f538ef9620fe553e9fba02c80a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed1239399e1ac29c1ac5d084ed48c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4154618be785935ab0ca2dd6ad66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98dab2d6dc547bfdbb00eb62e6b9ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72644c10f1d51f2d418fea7c1d6b355124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31962936fa440dd883e4cb0b9c195d1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50ad4f498be42cdbdbbf076ecd24fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc237ba93f5338bb0f4ad4f780316c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fbd0ebb39c8a1fd3a8d6d0a88795a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7f70fb581ea19e77a46323797706a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fa67cda47dd1354af718705fdb4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48f08ce14dc737363e79a493dd44b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387bb37664821cdbbe5e340d0861758132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f0b0233f3e7a07783f8bd786a96c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280f728267a1e8738d98feced5aeee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021e96affcb53e70233de5b1333cf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4e082a50488f252ff2467de369482136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c62e7c9b13ae00cd3c1f3b756164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238139bc45cce1db87c615fd1854058138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cd2eb79d82b77c153f802a731b9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d9fd6cde76e238d5157dba9475f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa8084939efb3f861be10a09db489141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb50946112910218c0d8cdef0244c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7313d793c7fad0c1ee949a0cb55a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2861785c78f66fab8b55eefe57de9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2dc06e32aa857ddebf62c26e77b58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836feed6ae3e48e1a5845d4d2f29702146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca98fd66a0edd0294c3d604708a07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8af1d341b3c5cc71c173eaf0adef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd717b387416df3512ed7df6290d2f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb114988ee738b8d3caf13aa7a363b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b17d9182a5e008a1fd63c8d1245ca5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434abef763dc57dbfb09876a8b520210152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1df38f51462793001efbe018969d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420279dd156803a738638c01e2d47a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad6af8a6d17ae16bff85550d57c974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f24025bf440b8350af33f27fe59a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed2db9b7180269cc1f75d101acfe03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3530e57b853b63be10f1240c0c3d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb968ce9f55de6cb8bb8c4ad73c179d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872422ce34730833aecda766d14f31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed133975729720e50f1710a4f957f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afcb7737247332b8bf45dd8ff7cf5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad15dea3b4e6bc2bcdcee1cfe5fb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282719fefb2c1f05d63c635c1444cb12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a431254d418a421aa91ea681e98ac5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b505c990a992f0cd824c1ad170e1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a044d483a8c02681a0fa22334ba644167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc2c509130ee1307c7e1a689b0bd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d3975690d8f44464de821c80dc7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc188e9720a2da7e7617aa487b38b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64791c642d2f107fa36de55a91cf1545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571224f2c772b110dcb4561c37c2f368172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc424619e50a25c6c75ca8e6acf24ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a70fcb1b55e5f0a659393e5f3f5ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2b2f0a9fc8ed272ea799cc5308dd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d4bfeb1dc3ea683369fa109acb4fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8ccaee1bc5bdcb983ddb6d6839e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02704551d93544e9d215d6a97d216ad4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba0ded131195831224f1bd4b8133e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef573b58f3042c9f10dcda3f0bdee9ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c1125d755fd3ba52bcaf462ce306e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566dee58d34d657eee05752343630b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b51c57e4561febadab37c9c4d59f23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48fe41576d94f2d7678f41b15e52ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7dea464cb8dfd39281f36866b32d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9016655c13fa874734ba9379ee4a33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96416259dfe7c39030b91f17731dd1da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275b7863d0304edfd90dbd1cdbafd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552035a60bf6738c71941c351fa8121189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd88e7e7638d254f227418b25aa4f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264ff66971557e8866689b74392a89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1604fec2a59643ee456b0a602273c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b53a6fef41856e0506a2e815cde2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f025cf7a675384660035a92236b20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a3236d69fafe76dbb5b7a2e16743195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcbe1a43eaaf713eeda04ae3fb86c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b7c5fcb7360ae0d31a2a8f75de344197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8611797a0c64cde9b0f1fa8fd1f13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751af275d6e60a5eb57a6f034ec31ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32746772cd1c058a7a38d5d516f114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6433104ef53ffa5716f361dff426d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cdee07bf3242ecfe4aac005523fbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd22bbbccc4e270c675891c12b026e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b969e98f9dfe1571d495260e8ac29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef15539e39023b4ea6428d452c0df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24fcf3abf0831a1257efcd47ef52c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d675f5e727121dedbed7a1d6620006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31677168a3941bc049f659c6bd1247c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a82c4b61fb884de729255d8de0dcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424fa9a092ae858c99073196ced8b4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8543b3f8992720fafdd1d5b28e97f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378033a8853d55ac9dbfc39f1b9b2adf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cceae502ae7930b796191d8f5b06c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2cdb6b8f1b72a0fd52d2e4fe0fc5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbebe5bbdfd51bb56786761db59359c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1192107dfc17d7dfe0b5242972059216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aede661bc1128be068211f88a7c9ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090332339912a7e65000cbaf8cc89129218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f303b282739e774fee85b9f588de848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bece26fa1794ed7da9dadde0c47a40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d0fe6069e815b4b69f2c8c55724c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e7c3f7d189d0e9129d6b3a174230222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9085fe02c0e757e40bfddcef6eaa68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e3242f1e5a3fbe56df2457c807d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a684f135cf5c041bcf3f5906adefb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a383ef569ce02feaf05eec5d79956226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db710136263d3b3d5ed03d8a1bee357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33432064683f62d909e6db6c36757f1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66adddc2d61d49227522ec09af13079229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a80c3276e6a8def8f2a72be815c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604175860f1b1e8b1590be552d50b95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e8b11658cfc0cb3be496961645ff1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd4fa031dc51e2928bbbb6762479b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbfb34b99d986265aff5134ef3b873234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81bc4b16556e4da5bc2c45d6251a9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd9f3c553563f1a6a6bb420c2e880236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff36b29c23c94547a7760f7629563f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac70642c8d92cac212002ffffabb4ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba9cfa76490297f88ed8a414ed22b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d5a37c3c5e1f3b7b329a41c6ee95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee9ddff940114431f6160f383ec8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afedf4e776dd6c2e470e1576f3d1bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c9e69100dad75eab7a92b58ae56a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd647ca1abbc3ff9c9cbe629fad8488244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ab77018cb7c63bad6604f941519e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5771395c35fdabd10b9233427af1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff0b57773cce980dec1c1ade26350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e06244d65444ca8a013f1af81ac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3211481ff923d5b18d966c0d6883d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501375903f3ca2afbd47b977c6fa67f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168e6e22bbcf5ac3a920d7b8b3e355e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525810f5db6fd51357c1b5cc3ce0637252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd262fa00134e9e2c41e7fd92d0a87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c50379459d49b9716f7f87ba1b4ce4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307777e7f63876169c46c35ab30566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90dc29c785629c129b0f5b54a6bd2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f3836ce018b2f11d05ed8cfe390f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055fb57b6be408c61c0a618680f116c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0385bbacbb0fab61cd192e44b25225259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220453b59f89f93983bbc71829070921260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65eef2cb8d469655b8f7bd1e64450c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2de9bde0aa4c12621b82db43597a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed758cb2b8f42abee46a75076bc5a28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721d95091a8e296f4dadb6b52c3dae6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa8bc074f15a1ff956fe9bcec0f3e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ddc5198297d372f60281f2a034d4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d0937c457bb6aa33463a8080bd46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3a9cc17364a418e81ad64f972c9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abc3f0dea910cef5997d4c14013d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17c078494d2a9e10f36083bdfcebfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822d0a49311ab5fc53ae0ceb96cad01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163140c2a6d7296e1a009277514813a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327118ae38f641e4ac063503519376c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abeda29a5196d30071a5050880f38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02966a0db811856dbd3016ae7fc65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea68ed3c4cb8346cf73adf3f083566276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33d0587e8e7d945325c1f0cbfcb256277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269e64ebea377a4d81be6aac487744f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd491ae400b3df754cda42643e0465279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d971f2974656c1e7f49b3f008990c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc09fbb21b4e58cee0e14e7401027281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d09c7661eb33a89fd6e1825810a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2055db81a384b8c299ae9f72631cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e8565ff310d24e42a5a6d39ef80d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c628862e31fde2e19c9e442bdec99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64621146b199cfad7a80e02442a858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d840e062a0e13b31d030c8d345fa9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9b36f850935c5082ea45b1a443f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53470b00a5da0f68eb03f1da081c9f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac5cfedf14b86d4be815cf416bc0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340495a96630fa3e0694391f56d1e5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29981c618c832de87cae6b33f9e8f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772b49d0c2baa47fec301d787d7eac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486be4924c51ba7cb474b46ceaafe06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3ce98eab82a85ef3f3be3a9d3e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a621f256b4f4c422b102ff41d1bb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e8d4d6eb5977fdc5e98ab260069e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334cde529a1c6f21aaca0d35d4bc390298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb633568ef6d98e2982e37a8b052f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92074fc4befd578c7e9a9892b98e0797300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e3292e2d337b97b640ddb22a8228301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075495ae521a6e05d39657d33c24d99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a2ba98f37b52627aff85b8a604a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684950769e9c0fa796710910ac027d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840330ee688de3037ea3e51787cffbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3e9e3d02d142f3dec177945dde244306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed79d66445375847be6f0b554a8eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11304340a8d7e4a312e7c5d93d99fff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69df7d3968697e2a16960825638de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e565d9bcbaf7769629282ef5fabfc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f33908ef45c9e563ca44706a597749311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf67460289db5e1c2dcdba42abbb04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be3b4be01a8e5871d8ae562f38984313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1da6da2d214316678571f0943dd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46f00496bb091c81bc0b7d4fdb5375315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13308c4529859b5359e428a51884a318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d86a426c8ef3c4fadc4ddba66c1bb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a66acc411a55fd519577e0dd4a510318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabfae664e6aedd7520aab7d2596e93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d9b56890bb23f39467848024cc6e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2725fa34855211c2f7daabe6b7f434321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76de5e7d9873403e3afe443cf0c7be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574292e2d8173016efa4d6c36916650323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb966cbc283b1798a8bbe17910112b09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1cbb031c330c35fc1839cded9dd21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4a680c32fc955e30e2e3a8178b3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176a7f26c4ca8d65b8c2313c4fffdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a938956336918444fbbc95d1fa611a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0afe74cbe3c2a8cd21f5dc955c25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfecede4e7dc51ed31ce39dc648298330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb904ce3a861c229d28810cb56f11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ca70cd6161230b9d6b54679dadd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06145e8d07eff8b80ded0c7e567a236b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abadfd0782806e0518a9c2e7da8eb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9337c1217cd6dc781d7f481d04735f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465494876fca6f3a3c7cbbb14e867df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062526aac954965f0b09907b87e7ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e65a2542ddaf29601c92f019f8cfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022879583bf33b7d855b6f894ecd0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cc279dcbbbd6c9836a99797ebfee1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f1668fc4e2a1638acdb37ae2e9f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e887ff3834da26bffc8b6c024d4fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8486d692fcea3b6bac107f9d5f6201343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b015d4f1f9fac2562f4d0d04b2a5c66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d5bf0c733e73753177798c5f9eb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742de04cead807a6f9ad2f2e5e8b07a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a02b68e7da0661fc999e3a3f1e46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9de3980330af92021e9ca917f0c2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cada42faca92184112beba365bab1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f479c9be7514788d01577fafadfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304b9cd2573eeb2856b321f5af940df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb44e37e961ac8244ae6d4ab9321c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a641d69746a5d3b247318b5a04b7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728117d8e567c08508c07f483c53e2cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca32eb2c2500008c5648d83b2d583355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612e5f63eba52d5d6ee0677e6fa60d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31165c8a61203f4b5b9bbb2cb62fcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71cdbb45af7170507cc226d3078be7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08417dabd5333cdca5074603b1484d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203eee571d60cbc8607200f71eb494f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f51be4bbf3238bba429b470d355e99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d28aeb884f22a8139a0f5e9643e14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38a80346d3eb3d884e4b99af142bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242020334fa8058e39d9352ef1e1ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fdd0412c0fa6126ddb0688aeedbb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fac8649921885a12cce829d753c70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacadaa6703a0237a316719a1720eb2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485334a9fed81d6e6510c02d1070806368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f5ca526a2992bf134a423f60b66d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16678db734f6789e3c51219a603758370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d56b1c931a18f928fa2d6edf835c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcbf99fde7934e515029e4ce43baf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63c6b1703f541f7ebc9483688f0e12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1bda06ab9aeefc4fc07415f3c453374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefc6392b56e4a7219503e9372fe558375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc93d7dfd6d0f54b2cdc03cda58fed2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08a3a917faa4f79ee52656b905f78d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389110f9f96931d1f619169e2d72a680378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8564aedc2ac9f780d66144c339d7eb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d1f3f944ca4bae25c42f0e7d65a64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7bb387191fd0c44696850b7dddb56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d4509eca66eae51c3614757598af1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08546d41c752cebc4aa30451de88bd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f4b2f9cc18ab7a1169dcc2d9057e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9afe31d6504c625af2b0ba51aa468e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b973329277e89678e0bd1380b983b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a1d7ca6a36fa68eef01843baebc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039359e98c4a7276b1bd2bba136ecc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbda4b328c31d5711903f4c38e2f04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbace17e0305efbd1b6dc44ed7c2aff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af370336da575597ad70d31d7a73959391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b5596e108692e449876b305bb9efd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e5f2942c1599ec336d3ca9bec3460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800cc49e4533615ce53aa62c9b74cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c09dba2e7724efd7a6fb1eb2fa394395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d024ae9278137111384252a2d9a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6484c519a23d907bd0c3bc122c417b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc3051b45daf955ecc012c6f20e23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f392b0c5e77c52498987491ef1ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e637fa8a1b8af4d3b85e6a3e5cd301400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb333d095fcb8428c3248a5a2d0abfb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7cb606a21bf5b7118ab0dd3190e21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef3e4e7ecc3cc78f36c862fe8345e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e9d93e0f1dc200ccab6dad0a2b30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32173fea645ab627cb15b709bc8120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bed0f59ff84eed86d00e23518d0fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcb9807a3fe3979746980b935b3a3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27fea5f909ab5f73513e3c178c27e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95a0c3658a41d79e3ad274f72e0ce9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a04c4e06b2a1343854bfdf93a3ed56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb70d4af01f2266df0be5cea75d2b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d9d6cb5124f17ecf42fc4adec818412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29d2ba6cf882058254da5563967150413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2e4feb1ded424e9bb7222d117a3e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf99868ea810f330379d87600a42b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff4cbd152e404303092b5433fdb834416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e0801b91178fd317435096b8e52c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e4faff4603b91f2d10a392868a3c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc090f21f7369e723fc3ba5d435f63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab8cb301e472d93086607e4e03edb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4b9e7abedde33244892872a0be481421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf99ca0988c3e68cf88986ba871b0ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a37271ce1b398f2819259fbe200bc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad49c7777bf67ab90fa0b10f9f1607424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce7d33fa072b3251def5db34dc5db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c41100049e4624ae787d343902e4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923431e0f4f1dff850c9d08a06436ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9623a8c84a6c52b2ff3d1c335b37b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830603a1b96cdf26131199c5e5359332429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9576d4e3ad333df2a97467d53f41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6f94c691728f8c1d61a1b35edf20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ce965b53dd96d4fdb31ece0895a49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369862569ad98727e7ce8deb21f6e6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee7038cefd0ac2392baaa23782e674434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb39dc203a0f1150b4ad1a6ec4726b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff15c979e26626789a19c2760a837436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419969d659e26c1aa2b280d9f951419437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b2dcf4cd7b8431766d76e39ece5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2bbdf703aa0df5e45277590805171439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab437b40cf80e32cbc734307bead70b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb9b7de36e73e8ed3ad7ac8082b31f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14d9405db248557184c44cfcf9db2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38bf9ad0e489b1d8015f7cfe22abc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad64c6fae240a47caefd74c025e1849444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cebeea6fa5cb4871f62f784dedfc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a6885545ad65d3c5bb1d8a945f726446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052290cecf66cfb2a2a4f25daf2a1b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8857f38c0849fe221eda98a8a0293448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10349972d16d3d57e256402463c32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe7c3f11ad758dc71f29368f09091a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0f2e05d352e1f961ea2c66304abc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc444851e9bbab1819447ee4a19c2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437f28ec8179065313c6427bbe0bb45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3f8bc54e89a3552d21eae9f66e8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9139d410e58825e8cb312d60f341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c9d7fd68d45ef10756fcdae029e4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f68f5f3785e1771adde300cf09f50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d663a138a8f5af9025974411f2829a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396add33b287e0d4c2bb97c10217547d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2adeeb439055082a183937a141673460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab20590216a114ad5a7bec79f4b60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47076d1038ce6d762c8ad028892387462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775146d440966a430f11d907558c27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea07308f7d18f3687d853dd082f79c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829606f5d238dcb0a10bc7f6f1201d61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16580ee53739ba67fce62638a7967b2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195a77af84b90e1c7660857e953ffe7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e23a673db0b7b1dbe0e42566ed6d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5bca0c6fc725193d1ee311f0a5527469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685219e997a30ccf2cad4c95d100205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74cf0cf2334fa9724e60b2fd5f6a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510058a80b5a67c043f8ad4941053201472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7f3bc254be765c5e2ee736841ce67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae39beb790f5bf58cd7d6751371216474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3246106a2d8976400ba94e7cbf0b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05825e99c52cf7ad86a06f10a0b795476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e266e3020bc082e12269349b35598477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c7cf1fa6e32aa06ad0850858e537478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110bd5d8c9099f21cfa721ff1fb2e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978662e221023d6dc7dae95a7b08cf7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620811af75bbd1d924061f45ed905dd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee9fce0a745e535ae199b32d328d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206dffeb181ba9de5c6c380e8b3f0bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f32ff31744a35bbaf46cc1c567fcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e0815de67cac10fb32ce8adbcda2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2e19204c16357644e69f94fe96d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b5de97d3ea2948f4c9d84676cf31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba464fcf260bfa8cc1969bef3bff9b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b4f0896ea456337a44168034ba8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c78a4f353bb7a9b299a5013b7939490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87fef6316bf04d425650a7d2b04bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd7951eb7ac9bb3767dd6fb48c173492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24162bfba0008714517b954f226471493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d1a57c8296252d79a246bd2f46aee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d88fa74dc8c1d924c6f9ab5be8f4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb511afa261f834dacc2c3ec382d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c0209db6638db60d84d9aa460444f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54482374f6011986571d41420fecd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9cae0020a672960882756ded6b7e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85f9cbe785ece6fd0362658668bb07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003abea2971cc93943704f93f1d35dd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8948db87b322c0902a949826a0402d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575169be064cd74aacea9b3f5d49a54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc9615317c344a72627b19ade1b3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f648533ceeef7dcf1b2a6c8c7b69e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c1c577ac7ebd7c467abd39e3762e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0acf7aa7ad717286c6c0930b2e593507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511e52af7e06795b299ba8f7dc3d1b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ad05b64a3e6f9d12295e0530a8ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93957723ddde94529153fd58692fcb62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cbf92ac7f5c5088fd7177da8f2507511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c60d223cd21e50965351176f78be96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4c15803f79ecf238bb97f359b0c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3aea741af0dfa8ca4dfe6eceb64e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd1503a6325feafbd913a213af181515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4356f83127895e8dd66ab2717a5704d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f746bb5e633133a7441a503dd1cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d447bb4d4e2f143ee81b1d642b145a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a1f46b431db24b0a9494945622dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8203495d389d9416f93f8f8ffdef3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed821a034c11527007d34be16c392521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08139568124b4c6916f8a81f73d8ea5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173fe839e033c2ca7f9336556fe7490523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ca335bed7a86ae4f24b38d034a45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99112f34060bf76776ce1c4e181a75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716c68173a2fac18163c6a734103d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2d4c86423f2878ab25aa1237c2476527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1caa9381a5d7ae888dce06ba5568528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e4ce832be4ecabce5f49b88582ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041816fb13a6a275764a6b31a4baf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a991921cd4f35d481a2e7c10d31f26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788c408ce5477d23f6571f059ab6f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311462bfb0de3c0acd0b5d3a65734227533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c2539c0b0a5d26d43edd96e9c93d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87350518917e9dbefd3eeaa4307fbe9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d3820f15d28bfafd3f00ee13ff838536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82a5b06bb7e7bf49b1f0fcaee7786537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e9ec5c9f8b705291f4ca893c3f5db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ebf787188202d5c89785b8f0c17e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436ac5da9829922780fbacfd7f9088540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93c7f2193effe15a1cbb0d43ec7770541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff90338ca1a14fa5bb3337589523ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc999e0f310f667f920ee133edf412543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3464cf590b5909e751532e7c2a71648544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c24fcac02dda41e5fd2da05f2bdb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49b410186ab0037a3474610494cb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110474c90c1354b8c66394d5e4105306547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71149452908ca2a998c6e41687647998548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260210d433c145516b016fcb934caf3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb91e78eb032e432e8fad924f10f70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbded1faebced38b6121ae25b1e52d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f28473face2fb6b963dc8c803a7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f601248e3e69e4030ed794294e7f59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8bb2bda796fe4e96556c9766fdf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f53090d3fcd0814479a2c1efa71ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2563800b46a4ecc20ae792655fa568556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c17ac65f95c15831565d7efda33d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e6898c44553fd4cc91c918bcfdb57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e9ff7d62537e51af8ecf94b257d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f5a600fc1e2640a267a58ad5e530560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79720f605857eab9946322f01f08132561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c4c0460b858089013321e507550d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962efb0d2ce96479c9f00759290a85f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45254c774ca96dd95945589e995c6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a1da86375463f4410b91abd82a0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef261ec6d358041b1c16cd7bf8fdc4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5969bc96485818d1763317ddb0890567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bdcb523838b5c42f3dfce1ab6dec7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b45bc97a2ea0b10114b838ef1421569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6fe97d0527181eace59c64aa6aa92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4d22f77f2cf4d4972eecfecbcd58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99268f30dea4d0cb1bd88c95023b1da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfe0c1496a434efc1eab849645470b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4accf0ff21c01f5f0e95b2bc5ce70c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003346968ca928f2e7fa062089fd3bfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b498791cb82cd250df34b30a14bc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a559e04209e7941e9b7c5a2573c80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4e032d979610257f96503c23157a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03580235f5bf9c3cf713f5a1c6b4a544579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035cc969ba5065988c322f633a9d83e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad597568fd6f8bf11abe7a5741e6c91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab25b640ace6bdcf0831df120896c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed8201e4469ea2a9020436a733d29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166a00a50e800b8d30d9b26acfdc54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc65a65e5a0c7a360f78e7377a9d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb2429851f3072ecf86edd9bfcab8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95bc441bcc1082e321832905a130b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc329f209c7cd68d86cc37e8e4b53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967037afae660510a560b7a31184dbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fe6d3f1506d7e0f5a78f18d8dfa61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56691669715ee57a19da03e8e72d75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900020aab4571d93134a51d7582bdee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e820e003b463a94896ff03d622684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df0f40260ef6025d05b9036581cab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb7c878f4f42587c68c028228ea1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd102c137210f22ccacff9057ff57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7386553bb0b30d03ea7748b21dc5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707529b650013f9176ddce34f15496b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315146eeee625d88546c5af97a4a1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef118f5419224e0c12570bff88ea20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39def18c3e5696390cf445abac3fd850601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb026dc3ae2bc622538301180cdbccb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11336059e01d9a99fe47245a1bb36e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b26465a80efcfc9dbe31cd6549f0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be86bf55b362567dfa4b510b37681605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a912662ab997a88254df5e856557374606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f8be6455698eace8157abbb05ab7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324bc439d1cc2d081e0692d66a3c23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc1c1a2cf8a407b3f815ef1ed5da24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc37d568db693cb7e5945d73e1c0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b2376536bc8ea9e53d64163aaeb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2dfe0abdb904d7b8404861b3b825612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311d0b6fb4421e1d2d045480bb39c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588da23311972e8c89b1e38690619c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979cc262ddb28491ed1f325994fb4e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388bfb50c5ef4a884372dff09b03f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1cfdffb9b540fc59ed086b7a71f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d83ae453d35ca0f0a12d9b0319f78f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea468c080007fd3af3bc5c231d1da7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929414bb136779738926a7e0abf3379620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a13ba1ea8bc20066416190db95378f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1e39c438d20a4ff613c4c479a37b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6328ff68bb71e00aae4929ef28ab3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8edf14d409d6cb60e727f4c25db6f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133b0243652bc085b0b6e9557ee26c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd75df63629cde73fc6fe49110c44d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589391787024c1c95c500ddd75e9961b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3095fc93595b6b9670c175e3e931a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606c23f400c68b05395e40806aafc70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387eacef61dac91c5c71fadcc3581dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f470a27eabeb98a453a5669dd92d7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159be480cb7fcb8d2e2a73c2e58a7d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73859f2bbb9ce965fd9cf0f69d6e2cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e4b086b07c39bb6f28d9ce531040d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79290d177787a9e3674b7cfe6d3701c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e201fde4e46a4b852f4eba326856ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7eb85a9335e5220c2ff9351acc402637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987778c027c545af5bfaf359c00c2ec1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96fae2a1083e74eba90459a0a6ed19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc7df238c5de8c1e02db3e2a99941640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8383127c517c705fed56c116f11a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe275681b1aedd2a50d0df6ae78ce6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa45541fd7bde4a50286d1a3cae21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3aff445021aedf0e32a2873ad5c76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a721467d1b216aaa464648cd88a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d4a02f84bd19888732c3f14fe115646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289668b38e13a10cf2b53ef7d8f9f7b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd1bee9ea72ee7b1fd4688d1b55322648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c21c690237130d5364b123b16b712649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd02795b029f2916c2946bc5d53b05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b1bc5e2f51f7121012332897ba39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b63c307046e7cfaedcb1d11c2aae55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43c00d99d36f6c186e28009158163653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b9c82a5f3ca76114928cb8029005654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db4096acfd00e5093308f3f05c7c7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb677499c2ff2a29600508fe04b47cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bd76d36a48c4aeb82dfe9e78acd02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fb7d6ff36aabb73546f75ffe9696c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407077f35265fe60d3bd9dd6ce5f037659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b97cfa0d393f96a29144e75ec8df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f61577cba568bcf17590ac13cf1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861ab384f1e6feeae939fc3fa31e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef6363197bebde8cdeaadb69d65bbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd97834cb7f7e48b6935a5c4b1729c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56880354c3234e99ce4261743283c69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adb095ecff9a09721b3c1c4a89adb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c78065a772658ebd9ae689413119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df10fa3eecd94df83b9ea31784de2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c5dbc4b9785d644dfbefdfe762c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e9c2cdcea2fdc65299ea5ff16dd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7847d0cac36431434b2fdda8374c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c9e54f3af11943b00adc2079e64a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c908123669a103ad70004bb2234b18f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df729a7c49bacab8b388f68820adc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b1b17e9f1109ef1f6bc8e3713ef1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff10cf552986e843650ed90ff4e000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883231bb6dcc557bd93d547a2c1508677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842192fe3b7ced6dddfe12f4b28e07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2111d4e9a3db345997a7d7049a09e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f30fbebe98e95e4d76d3b1631df0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7c716d5304f550ca14c34b01b396681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac6adbd789b28d9babf84e17afb78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a85d1116f3a1af04486945b5f684b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbbc4810e34a3baeb1057b52401e00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9578fe4abc215579a2376d933acb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e9a534780b8036c7fa88617302b6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf7edc04fc9fcdfad7f5323f008d0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f5dd1161e790655680389790214a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe65690cbc77ea1b6c1b6e892df9cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204958ba867c723cf81357bdddb6420690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfe444fd099d6db479a65d68601a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c9295e12052e4d6fcff61482132a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0085391eb670d6280f2aebcc6f41a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3e3c92062ebc79e2416de3b731f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2699cf12b0c0898581f51e729a24018695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6606cdca985ec1990db2d4b1d80abb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f064bc6930bb5153fdd61f3c82d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95fc345e3ad5a52045de8974da1879698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e3bc2ae61ccc552df0ba98a141374699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6db88bbb24602958ef8ebd73ce3905700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdda46b52a90d4ac9117a162728747a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cce0c1e7ca82269dc7c0c031e51e03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683a13fca0b389f7959c56fd9223eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10112c19ef80df4ad96ca530a893da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7bb5396adb5823a80eddc06c68bd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0a30923c3aa27900f0ad4c509dc5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33b5f498cd3647891ddc7ac4a145e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8d09d4ed7fb81d2a22607ac888645708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195433f805500092606ca6c7f164a12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13484b6f51d1d2bbc4ad2505db1c90710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3806d72cff61c7bba174b44460eda231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f768c0b2670014d22389f1bb88eda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc260940d075daa9c233259260610f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72e2de5ad32be691e69105b49cfdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997727879b3a7771a690dbd3b1977f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c9c4322a18adc89afcf5116230196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2051d988558b75184e9d21a696cf9d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbefc2814cf3521f5bd9f44bbab4f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe8d3ab1e8c8e748159f63f6b98319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d7846c7c3ba06f64a0f26a465c8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c5280070f2775c5779fcf92fa9a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a34a8f1dc2e979e68e9ae122fc57f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0420b5bcc5acbfa8cd06bcb64d16113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38797faa096889ede600ae02916b5bc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221ec4f37bd61af1d309a729a36da1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ef52383f29a6296956cbd2b6874716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dcadf8dbc2d5a427b0d1681afafc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26ce8b711966601251158bd83bb1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9056098a0e069e81ed773ad1dae6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f7f03dd946c0f31e7067db7873e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee6c80e63300b126f3da9e46319a2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5e7ad736175570a2913b85fe763cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f301d2f32c25e38e50dc370fa33cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1444bdff70b14049220271e780ecaee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f6898cbf235f017306f653eb48dff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e4481ac3af421b02a587e7364e9c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057027055c106b7c03a1d41d7e2e01527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1849a6f1b83ec947c254b3c5966c5db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066adbaf788d82275bb633c6449650b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d66052ef53110a96dd584cab761a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d709527121228615a400cbbd72317d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d310dcaa0b8994f444cabc83c64b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e662ada40a6957d8409ccbe5c2755133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c9a8da74e7047b74015531704e18134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868643835fc0a992372800d051390d1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd51ebd8b9de5866b561ee71c0302036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752f1e25a8fec959057297a02307bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537533527c27d03f44ad47c441454d3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20268dd6ed3d9cb05ba6e90747c961fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e81626b91766ba15c0baa6ed2cdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a506af0b69fb297309652275974115841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181a6c2c5df77fde5e2d69f5b9f3c9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f60e3fbff5284e6ad6f4ce890ab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13645218a74779cf8d08c6b42d06839644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb562016e45d187feec7acb925b1c5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d82d3e0d4b51af2761f01c794ffc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35f446d50ff94ae0c5ad5387c315047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de8bf18733bb68d3dde58b7d0e623648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a24fafe42127a24febb160d28f2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbeb083e99b37c98fee6ec9287103b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4cf5b3b86485c94a1d7364be13ed951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2d5059796744503210fde867ed8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb537ea658c19d757f2c5027179b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa21c7939e96097b3f08db8a23a1ee054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c86cb79efae9cf7cb603ac094b1c7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77537d4e44b1809bab6dca80cfdbe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57d9606216b2f9ea8531fea908f2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4fb3b656d0c962ae20e341184612058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c605c4958533bcbdcdcfbbe515aeb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498040a2645b39926e35bf64c8876d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1c11db2ce22cdabbe8ad9d6766bd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63401a6913c8b6701fcdf3034097dee562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8dea1cb6d902c70e678655da9e98b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc02f6a21846ca61cb162bf0ac919864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf51c5023c2401dc384bcaa63b15de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab217b97e7c310d128af8065ff02af0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fff425f125db43dc8c69f5eddeed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d981f4ad95643c59df49101b8ad672b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adc140aef55fb645bc2663dc37cab369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fc97dbefba5c39bd7d96e1fde693270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aa135779cd997edae590273f8dda271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629edd7d29a56f42781f862c6b5f37c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177397ce0af949856b030bf704f487373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7973672ce62fd0b3b4288d8948ab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84dec60aefbc16751185db6652932e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6527f0a43891d103595a7694d9c64b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c390947dae004e31c26141a4df176377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07fb229dacd08d0e68d08cc4bd025678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429c62f0e528fddd45e3facc23d76b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6cd5112068ab022e396e3ce72fb8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e660012a0fcefb1c79ef3a65808081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a80720f6a9e9210a48812e415ca5ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a7a7a687183a388085d77e2a728483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a4b78441d31165f2bfc3ccf5712a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52f0a6d89e1031a18ddba1cdf3eac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9989111c2e798b416c67ad1576c76ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980dd964b3aa208165b0e61845770a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896935c94acf3c918b746ef87940fbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1ea46113a500dfb980a244a87cd0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac15e7b061f22d1a82b6bbd026302b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367927d9a4f49abe6d9479f7ea53a5a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b991fa1ffceffafe4f4a75b6c038492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854bec9726c7e95e4e801e299b93f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b981bb514c435f963f45cfa40b43f9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6b4761cca347eedf197bfb0c327a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8184097592ffb85551ca78c5baa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45056f46a5585479424e94037e12ba097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242869d3d1b2b4c837af5787fb291c8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef22e0cbbb11f57e10ecaa4c8f7f1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40970b13f1d15288404f7653d19867100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076bf5b7343a751b07810ae61a626c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f17a8edbfe99e5df9b4f4c12445ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d11acd024d0f6b1702545ba50097103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d394e506cec4b2d9dcb4d3e4559f7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845382467434e952085f40a7a3126d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672b12b0aca0477e1cc63231f8e2349106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9a1df292c3f38c5cc54f80c4e65ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ad37377fb3ce5b36af1173d19ba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8f97334458095ebf6ed7035841bd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858106efbe70041ac8bd77dc616e76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93f34b5b2e5a9fdaa2dbac3b101d76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c76117cf110cf46f4195d227c141112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56530ef2d41bc017bbb12f199087468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b307ba268c698117552300e1ed466114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ffe4b523b6cc6905e91999f3a3e6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4be3b920e8a29e9152176bcb534cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f527938f86a4048a7c4c9faed33dc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd1c6239ff46f142002171ff6aab8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa42172e0652c5be74f772166eea2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f43c980cd8a6547aa19a0da95d2ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36684ba8acb26199679f1cc1808c413121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0bdfdbed7c088822e09d31d78000122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cd301c1638bb27a6bb8f67ef7e563123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b790af004f136b0853b8209a42176124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88bbd8a04598e8ff6a6a8da8d6b0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce6b75bd59f05b90bb0caa5b6a35fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e440c93129eb6a4846a7f3a214f7aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8b624730aa7bb5e6edc4009382256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36296cd252ae1e2283ccbc1fb45d1d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba04843a6a3882ba4269454821a1975130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a95ff058150661c932b5df2be74d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc308533ffe3f2b1fd88b18f2a2689a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966951dd79cf694f4bbbd4c86eb58e3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af137e65af8d7d2efb30018d44a18a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b06ea5d6b12297bcd6f5fae93e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb243d6c40577bec74f1aec77acee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88553414edd04328a942013affa881137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb0ad3d7194c802f375a7feeb8ff40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd787af98a6b32a29f199701aea30f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce089549baf83bfbb2d6462495fb2a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8199b008482f8c2ec0100ce9e7b23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a06232c27cddd8459d4d190b8576c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853771acf575a1c8ff3c3cc02cdbad44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d035265d22ebc158d3453f6d9e64b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0433ecd4c3382065c48c14cf50671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278157733a420c4583749085e12d4bc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edd00288888796d003922f42d3156a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0cd48ac48b3ea29ef225c60a1d715148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd02f37b863f67bd2bb727796d5350149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa24fce95e005c9028185d1130fc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bca5d77fd9614ea2047124729ce3e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6481cd91ddbf8f554777cfbc8d6b80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd74a164d87006da2650bf7f90791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff655980f4e1795908a32e028f80d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c156ace3f74147080c5f885a380a7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee044425c6e34e9355661486faadae29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9d18641e509e1fe7f93e5e2fd64ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44163f2e611a80e54ce23e09d6d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d5370f73ce55d3bdfca96c5120b0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034da95e171d99fea15e99f093cc9af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c14baf2726baefe6f6b366841bf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002c176d220b08ffe9da1929cb5e799162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b9e58989ae782799cf37eb61210e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c0d903d0b28f3d4946e85748db28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf35731b8524562b8795d0c6d691e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9c61cc66953bd5c90db5d465b062166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512a57f41be6198a69b3bee617edf0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73d08d01d453e9c051b991f7410306168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131a5d4b75871d9db9e9477efd12fd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad1bc9c09356bc30f07d98ae51232170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c45bda5241d0423508842337b4597171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c1a2e1fb83b729b87a50ab4e15282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1161e156a7d97abfc14674ec56ab22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b71b3083700708581c599ba339a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c95131a36f845437aedadd20253c9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2975370e5291a46d9347bcbed75280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5965690a350b04e96f9fed982ee15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680494704d13d400e9ce39c921cdb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae486d30f3c3f3282061574c375c493c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1109491659670a7aac2e7cba0b1631180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b4833266ca78fe919bf78b3abf4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2429a1c73bba1eb7e22805c3d5bc03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c214fe886ee5137faf2d389cc1dafb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28da8dcad158544b75be692ace3fc2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2df5e5d661399f8935c55476e0ff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f28d691ad8bf161164aa88d2d7d7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0303233ff450af0c86cc302b66bb01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fabbbd9955c6caf2343eb497cacfab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e51cb2a9c0b7cfcc5eb1ad554dfd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a841471d345018a429baeeebd594b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb617352eb9ed445bbe6b3f5274bfc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca212c64cb4021043cdee54f094c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223738f74e3a2c04e134658fe60330d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1ac1c9be82845fd0fcad5fb140e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e06d232d3265af04a06532dd1465a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df4aca9697efff12ae8aa9d6050225196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126c067dbf54373e14ac9f8bc5b4137197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fe8ce029b8e11e2b8a623ed114b48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633dc9f877b949a67ed9ee23c3fbf73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1457f3ae38d1c57d09480be303b94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fdd7b6945425081872febf2ca36f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d4764d2333a6ef192c9700f7fcb75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561b22102ff2ce7dd7bd50f0d0a7ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fbdb1a324b57cf9decbc0d787bea3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf57052a64f13532ccb36d66a796da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e24b7aa009bf6c347f54b294bd671f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5f2ed62b10dee66260e90b3a6922207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41cf7648c804aee766938ed5ac7356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6188e9a06f5564b4ff00c27d73c10e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478df6a0ab48fbd2c93ab042e3c5be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fbdd61a33856ddc56dfad924413d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7306253598f295881ece246d2bf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8659a5c6d480dd835d6039674b833e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd78589e0fe66486118cb9194f3a26c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd0245b8eab9ce09595f54ee27858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec603c455030e81bffb01cab1c5bce5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48461f49906fd211f7192d2dc494199b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817b076034615ecf4059aa8859504a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7464ab7f83c3cd79954555421c01f1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee0e889327af75f131667e7cffa9c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3b2f0a97d3c57ce060d3c47ebd47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78d3f9bf726dbc3fe73c526ce5974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6fa8538efdf0afcdc3312857a15bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c951439b682ec3fe2e0707428bd59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af2fe9ab22ed0f4f473468e0e4e66c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee40b73f09e64c5c909bac357c42b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ebb5f0bc6c36d38f43d486ac98f19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8de1a18fd2428e6b4e6fb84b6458f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae7ef7db7be9cdf32d8e57d6daa0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de20f743236c937742e49d34067b8b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1de53c52fcbbd83297ba8aae9a4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbad4bac4df40debf0149dad9b36cc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f56135c8c9cc6a4b66d96644db2918233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a90360291e1cc502cb95c4d374739234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472902db4f4f6f693dfc24c54c8b061235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780df48b9b860abf0e5e8bba52da1f7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7415b95895c69f37b3b5d4de635a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4163586ec5fc82774ffbfe7808ffd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9656252aed87e340df93b916a966dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443280d92d0d89d414a109f964698f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8141e9f0133e51339e7fea8a2acd5af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a909d406e17cc650537d51c4a4685242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a81403a387a312ccf672c2b2e49aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dbb2b74b1684abba7224e5048af88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625f6ddfb5ef0d3948129f1bcf4d02c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bc04780049db792fae6624b583e52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521c9ae0d7d10ee359b7477716bc50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8a21b1d391671d9184dad42b1bbe9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ee8fc4e77fb3db1071a54c69a3ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7280d53ca7f4d000a27c9cc8e6c97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202cc5fa8bec49341c257c7d70d319e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4aa10736cbc883a34f944a072109f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea9c07bfa50b5ea91e1bebb3d12353253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e4ba74f3d860791e988a3997b352254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c9c16223d70f9ffbf6fb0eb90174255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c91cc87335c6ac69857e111d7a0c0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100df21188587b0030072b0f4f5d3de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739addc0c20c0a9bfae44b38fdac4df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a1f066affb8bd6e10a68f0a633d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ed1bd209b3f80b5fc8a12a4d3e5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca0c9969ed406a21b5b3fc8eccb87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453574819a162e6f68e5cc4ee3e1f379262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9839d8cc45ec8188a685df3bd15759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97fbd7e44d5aed7f4a24b43b7164df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d138a44d73dfcc77c2580843312c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beaae3fa7e8e1cc5f4e1fc942c6f86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d395047eae928aed2a0bc27b18caa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1d3b79fc791e19f3ea4285884b1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e2cdb1709f9416baae7f85e7148c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb188f25cc825534f310a0b679f615270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb53cd4087cb256ed0dc73a2762c6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf8a2aa0fc37f98834de2b42da0f29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1ac87cbdef7400ec99df9c49173a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961acd37519f7193c069888ef4c456e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e8487a463b49dfcde12451f344d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f28e26dd8db433847b5d28cf7e306276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be562b362d444c812338640b73de405277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407965844768835165f0b7cc005577c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98cd447feede485e318c6073038ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a187dac0c2df4f8079545b087e7dcb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef738ed9eb0e0bf141a152548296ad44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa79667ae08cb9b93c596989295ad6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced73f35b620cc1a1be2520512061a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907916746118e3ed67498160665b464284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c7e41af030969a74d5d0f4514e6c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09653ef6b48d6d683e19fd48621ab9ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c30e9db8f327fbd7ef74eb3d4fff6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90981fa51275d9513d0655fa028746288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d66f6ebf06002f66987e73cbdc27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d18c5dd51607222225c7d4b6f64f97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e197b09b46e0a88a4e096d390080a07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4841ba6f43d2eb8abbeab9f02eb7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37ce637724e722b18e9d32a16ac0d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae856130c510da37f8f92dfca7e64ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404780e638cb93c864fb5341dda6d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1cb384bcae70f5a68fa8186c012c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802a6bacc9294af1abb2169164bb99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020671c87a8ab1cacab162c80680827298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92217d64f2be7d9ec4306fe9b1328f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162cd8fdeab46cd90f10653d96f32f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594deaa680979f9a821a2395ba67d9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef4cbd8b37f272e705e921f75dda1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6979dea7e3f829616b0a9b0f13d77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58caf77a2cb1fdfcf5f5227e6ccfb7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49850cdecfcc074eef9cfaab1b5fc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713aec2f0ca3fffd2e991b981878be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6de45e3ddeab56568d6376e2ea9c42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7f03121be78729ee32ea520668d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01e62057c84074aa7b70a10783d3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce415cf885283287c44b4e74e6ee004310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd1814c93c3fabb297365605144e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023e1ac7424c07649d65564f1c731d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c39de2f2cef0a38e8b5e4e51171328313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fa9abd1907e1ac3d2df05b73ca5a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b67591cf2a6a0f34c2e525ba2a30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae012735132c43116f8b85bca839cda5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd8995a7e9d397bb3551125c1645d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be9db1060b3fa47a8217b8299c338318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7e5fdd7ac75797ffb4d316146cbee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a362a2357dfb45d578dcf466f77187320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5f78e6916aa50968da23ed2dc7811321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca879d5850b09e05644111a1713d33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a41b2b84b082c4cd00512fe433d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb622df623e15db18f306c39c0a35f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b11682c748cd2b4251060138064c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8e2b4ec792250db52f104aa2d7c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c83396aba00e1cdbc90bfd8a08b8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928dabd3e74203cacb9dab7da974aa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb4a7aee9dda1c3b8ca7d4b92ced8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b89987d42390ebbfd3eb634562827d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb146dcde4ad463137c892e3508d9a28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c927a9986b4ba79fee4c12962d2d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402b0e26e95a5d9241912f09363a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b900329d47ae50dee214f0568bd1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f90ab4b59ebc73f1282fa38c3acafd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfa76910e3e73875d0c68ee9304d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79530ed83d8faf8d30a9559d274718b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0153ff0e3d99615d37be77be599c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd8fa76d6b4f8600b82113a1a8274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506485519518363c6f477cf4a9ee0507340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40570b10f458905f17e394b7e9b74f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0a6e1f5b29319093db3f81d3c477c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b48d32bee720ef6095151bbeed84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e0f2cd060b258b191c174e1b80548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698df594e40527fc9b987ff2a2b02c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5487f6604ff88bc98296e055bc460f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53984c9c9b0f1ee77fa4b6e396e6b055347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29269a096d45df5aed10bad206ff4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89284a51290adda1020a2eda27b91ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e840184932e99d378f225b00236de0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26990530feed7bdcc824980db8ec2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b296ac798b20516b9aff22ee78f3e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cb1142cd5cd42c79ec1f8a697e88f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886a833cc823143a42329fb2daeaa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c5356a6773a81724fb11f9cc72b1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8845b08976337c9a8b5beb6e0775356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6c9c841d709720391613273f4fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec8aa8fcc59a3a0f930214aa95201358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf435bed253e4de352e2a1f390145359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd30be1e7199000829f32e3630b14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4848008b743b9a0c57c28d4088472361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a53b64d084f3930a8e6334ca2752b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a14082bb42daba19a9e72d9c5c3eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b99c6cb0c5c742cfc9e61e2ebfba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295547259244ce897a2055d50ae86c2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58357abc9fb0295175e61c2d9349fcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1df98c3e7ce3541bf8615a12fb71c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4346631626ced961e1a873b0f7061f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51cc2bf8f98b4f17aa2a2e2a5c7fe5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c931b1b45a8304bf70672f51ffb4aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e24b54461d755ce5fd78ad2b7283371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee32bed7e21ea80ca3a2dae4b078d2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3356f5291c5bac558e955b8bc7d25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62df15f782e3d58fdcabc38d8e8e9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13908e69b2b9dfc3ef6c164a90d55820375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac4ff91827ec0f401b5de76e33e51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d8a9ecef26b2437d200018c50e96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b282f99d404ad4c0364a98680b6b8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354d45ed619b97a93f24de13a38b8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe21215d01d778a3e4538e5e851b09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd52fbfe652ef4d7538a1215021588381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e528a66c40a8551a478323130ddbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660eda68b3f0d3a34809bc36b7e9d61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28b498a88b5938c3d15fd7ef41e29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a18755bc8961e7e5797bfd314b3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c658d265bb21108e1bd1d16d446a345386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e51cb6793f4092da5a12dbfd4910387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e832ba19ffc320aa4d66541cfa32a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380b1e55e5996b848f686f8fa4ad00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6ae809750fd68273e90e2c4ebb4d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340a59a964a57bdfb34ea1aa51e7f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94d28f3a5ac27291a0fbf3808ba60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8372a58cc836d3d396ad3fba4e17cdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d08832b1a2760dfa0e72a021e50ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170848f8b43881a2e18af5b56b45987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f714de83ac12f3877895a2247d6938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb981b7efde383679251a87c9ab60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a06ca86a028c20ae197f91dee4f910398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb66cc729f5534640bbf2699ebf663399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9818f9b3d62e8b495a2a69e7493fd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06de175663ab06d2de8cbc7665cde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931dff3160c0dc0f9cf22d781af066a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154e074a057ade0d7ff18722a3af6e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3ad83a847d6f475899664e2ac531404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea981a972632654e2a97d61bdd5805405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8544cd334a4ce2ddad0d626ff8b37f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74650a7d080538c1e02fce0fb4c823407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6362815b10819d8a796f98a5033789408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5dbe3b3f2ea22baa4df8485a5b743409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c673291f40a0f70c4f3195b46566a28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d185ffa7595c56f4acbf5052f59c8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1744cca819a251380d51a253e179295412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d7e3a2f9eee299a79012918d568a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7883dea0c909ca481d92caf62e4a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3624e9d9004384fb4b35e3cdd60e39f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c456325bd89c4ea0355e942bcd551f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9c6c9c3c83d306cc3216baa0b2994417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a2a8cdbb507480afc28334452527418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d45234d09e978938e29af07fbfeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c65a4516a49bafc870951ded8192e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa18ceac9b1b9af2c143158e0f60e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e852902e8f9e029743cbac5294e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfc74423eaeccef0329b962dfecd67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a5a602aadf50cdfc7a7008f2b9b38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc166ce533623f0d092abc2b38c137425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad45ed126d9638afbb2875fe2d8f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a409fa7d5a5a73437ab7dc55774dc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4d4cef410f88d5f211cd2bea059a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde7a862a82ce1528d0b8f43b28d6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ae07f6292b62e0c8830f27a5fa32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b91de240b8699eef9470d7ca0e923431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b64b94863dc535909e3c408ebd3fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb9a64f035040f7efae5f5771e1d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898af32bbf3ee7f2f00e908e521783c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b645c706f1885de4e40129d1ff4dff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e873c33d7ac70f65fc6fa650830dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f2d862c3789379b55e9d54187d807437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc28249e8ae245c78eb76dd6053da7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ae15ce17d7b5d6daa478cc066297439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4dd7659cb78f7654cf1a112d07c39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47dba2f772e0bdea8898e50d76f59c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83da11cc12747337962afaf902fce3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a9e6ba476c5a1b3321884b3d3c2a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa3a05f42170b4e316d1c5439bec4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce556f4dfae7007ef8ba14f25cee0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433a9c04065df4204efe9948465eadd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e824917eeb422076a9ec3c5a760c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391f4544c313394bfbb6de7cf42fde5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b626b00b1bfa7ae73f0f41dd95025f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812efe9680bbef703c90d6c094aa832450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ee039e9ec0caf49533490c7decef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d400220a3f4503e46d77e44162fbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cddec34107cdd4f2132ebf9df4b14f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97163c82fe97c0e9a115a9ff52678842454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b61c8e5cbe43f1bf6cbdf6f5116f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c152067595137eb1b5ebd805b02a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3b7cc2c6d710e0ecd71018a53aad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aca57a2d88f94d8a0f90029c0f42f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9da68ae82bf90ced1d650432bf9e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b12a82148419271542c9546821b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffb6c68144a320c4111a33537082b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfe83732271afac7d4ca7bdf9265b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c555b2cd652cbdf13b62a76a48a511463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac76d3bcaddf1107b7e963ba1ea9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4493475bdea761073f1c0fdaab074d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129f0b3e973351e24818c7380ebde5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c841cfadc8327712536779f7eccfbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967691be47ee8b74d32b23688a4dbd00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3143cbc7084a696df4ec377e65468d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6583654daf09a215f153479a2b3f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add432be822396c0340d9388d0f82f10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ccffab24ee53065ea1061bf033f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3cdf7be97168672a170f99fed51b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce308b7bdde078e870555fd89e9db8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410041c5322c4e450dc53d93f90c2e81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2048050b7556f8fefbe784f1a80cdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446bc3f70a8c39374ebbe8040f4b36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9178c28d1d455cac5dab2a2874809478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edf8f3058c1cfc690b26d17ddf98b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2126e09602100df839b84f11ed4560480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718cb09b463abfe2b9725405e74a764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e95808b99f65b6d770aefb50ded89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ac4cd0957cfa25a8f78d9dc96bea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cecbf230a4714f3220c33f395691dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080be3a5691f88067c519e3a548552f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951338adbcd46de4152ca0fa4d32634486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b98767300a113f3b2dbe4408787d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc88ec1408be4aa18cf48272fff779c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884971e659642b1eeec45eb6d1996947489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6bb429f4d4dd863b92a400df21f08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde67fae7a0f5dc7244baf31b0ebf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c658279dec547133e76bf408823488492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dff6d9561c2e550abe027086e1e11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b13f8145bb1e57c0113346da41e3fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d24303a0d00f7cf7f8350792f9325495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9acadb804e188ae0a8a932be7db0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be0e7af70006523d71fa7ce7353de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bddd0f6dc8d2d117873b8990c84f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb86540e05004413bf88346d38dc33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200a8e68ea36b6d212f6c83bafacb5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23b90f50df6573d1612274bd0fa72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bebbd8cb2db696504eaec9846c6ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13a06ad0f4fcf1550a2f17230ad44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f539b9454472601b7aa47d101b2af6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3479d820d74f16a18265190fa7dac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2decc7d5db159e1276ad3d177d6e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134143634dd0dd10210acbdeff94ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3f122f82b83c2d813d4579d209c33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eec871416ce0e317217a273eed7ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461026301158995d2b9c1d11bc8b754b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f4039f2739d9a89522cb1cfe4eac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582fefc96d8ba46dbd9a1b5ef7103c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644720c844e0c37b1fc7f9b8e3365881513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f578dd3f4fc971510ddf17d08a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968ece6eb86603cd2d1760d9ff4362515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a1fd719ad1ad20c34029f3326982516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a860f120cd3930c9de4b02ba6c93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c78c44dc0c6a4bc23e98933e3aef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765751abdfc440b0744b2689284168d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ffacba96a8d030824b0ef6c255468520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc19354d0cd7489608a30b4347d934521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0fd6893f6932a3082860ab4fa7d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8042af00f8369dcac48f975c0222c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f628c6a73bbb214a675ed719443c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03890a97c47330b3d814c41ac4062d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3d66ed7bc5833657c869c86a11bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a8af5ca649e155f3b7ecaaa098830527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416108263af8d4317303a177529f1a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d138a2a05bd028d421198c447f152529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d12de48b896d6692f8bda3cd994e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083966a6bd4d10d30f9a9654382451e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f61761c3ff8bc7dbfff0ef383d236c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70ec84de48267dd2ec07962ae673d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b748c34059f899fd69ffc2cccd35690534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f97122895e65e06c42f236e6699e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68234a7c69bf15f82df523fe34123536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd32d2b88958f5827ad300af737195b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756a427f5a6a2a8b9282bb5a7db6c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cd4de5dc7efada0c04b8e68658b67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e160e17a1e4e8f2d9837b79588fa79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e65d12ea84257f5dbaec5aca6a30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10428b7fed4ce790ed9d81aa73eb2a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be45bd44f94f3053c5f79e9cc068d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f6414e4e640a2281e68600f786b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef5e26b8c79f97e501574bf05cfc5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690fbd6a33456ee04e394c9e1bee63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee22fb56f734a00ab98bef4d0730a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fae0fd8c357261b337a11229c310548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed00f27eed5b5e1fb592bc5405aa1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435a5a5829b2b4cf688db5b7144db25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd692f6a9701a8212c9e3a8f5741fc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22378aa26d0a03dcd6d83a2f08d966552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e013aed3a63988a4af1b51a78b94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f733eb0f869adf9df77a68b9218b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5a774e3d72f27c65077c35f3167e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1043804aa9e198997007eb3d4988b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d4193691eeb8944e92a340907f8ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0d33f95f7e16e6bb4a9ca9a213f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83b8addd379b5986f30a8f0fed790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f80dca2dbc6dbb5b1b1c0d8bf3af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def487237c541d222dad15734934d6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c064ae57b6f0a6b41fcaaf94f4856c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804219a94bee05db63c88e7a66fa5fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749445e66d170a55b3fbdc54d63a9e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e9b6733a7c5bd2c6149e9b98bce62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc2890a83543e6fbb869aaede152c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340caa1a54253e74e3cd6e91535e242567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb08626c8e677ded042054506f715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57420064927a039d5b908e16992da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480cb0d1c074cf89794236f97280d05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edc95a7c21d6e3fb2e44f0be18be4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500f7a49070d9f246ddeb4b6cffc292572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa531612bf7ec8c40b35bb7a2de7d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e699899630e93da529c37cdef5d1fce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10107add7b984457b292c272e1e0f63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283477803b38707fae07366bb6517c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d4a2903fd749bc3cf76372ef46e2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7148d4be3fcdb46bfdd2eb9856cdd79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba251c21608eb1030dbcbca37740a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb8f2f660271d253db11b89bcb2276580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5fcb47d82832200f14bb4fd8eacb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368865580c444abc6817f728cc602836582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7b26ffefa0619821af5c7cbe508a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3e1877d4425d436d450449a54cd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f2aa3aa06d896614455c76a00fb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2bf4c287a548857a72af6c405b1a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b19bed8c0fd94ba2dc5c9929426b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f11381be1148811fa4937bc40899588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6bc3a35962b8efb9998b52250ffa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154a64b9fd0ede79b096440d65d63f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c266c60f6dff27cea8120740ab9431c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae71f82553b745d12cd896f58eadee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d867379d9babd3790e9f1d17b28dc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06dabbc561fc1d82f4266b08c24adc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c22b7058b1943f321bc2a0411e1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd93d01e4154a5779279c007e3be2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f72d879bf6ce47b933d69408840b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181a1a29aaac1cec800be341dfdd06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb56b29aeea853f190198286d8bf07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c36c4d55e2eed339789f38229951600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f95d05b01900b41b9cb8a8618416c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87becfa43334c39da606f530dc9de6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f35dc5e0aa03454efd519f2f91b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af28c441a30c10df1b53923e7c94bed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413df08f5bd852202cc52e306eb7dfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf3cbab4c89e429fbafcb8c90492c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886395d8161717fa56cff092e9a0ae0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73983a17dbbb0c78c6bdb0f127d023b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dceb524d7d3458e22a8837ab532a16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ba233ba39c9612bea7b16ebb6524610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a0401e8f3dc09c3f8231d559689b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1898d30f75b066d1ed7ac93e79d1a2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef1cfc74dc7f2b768df0778f3507c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f24b9d5a63e1529fd94e5b57079f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876da6f96613f6e2c2960cde49e99fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73084f54ac0cdf9d2ec3fadfad606e01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a958e18cd69b620f362b4c0917722617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ecad2445111f3e8ab5be68ae243d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b66200d38da4bdbfa6d0229dffdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d46a5647b461cfe475eefbee1fb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9bc912b566b35fbf1d4d770c5a50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ebda133887b0433e2e9eaedebbbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddee06ab6abc6c7f627f6020c8c0a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a62bf8bea3bf3fab6ac5b00a413d09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f0aaf6969d069b7b5595e57aa006625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d6fe1502e95f765832c2633703b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70af33be7cdcc58c16d2b0c4391c69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363cf2b9284f241e00670bf1bd43b9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894db3c6f065883abd12f101752c095629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9de8d661cea2a331f33ad4fd2f448630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14910bd7968512ebcd5b22f75e8461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da18c5368376c485407c546af9a2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154724976360eeb20656be25f5aac530633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17118c60687d0c4aa82e7c0c4c10d3f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920db8d4ddd6280eab4f9482981870635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8a66cc4529eee8d89ce9f93b906dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b7a8eea850110bc520cec18afdb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448acb87a08b0c4a0664eb9ff1e0e552638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1d17cc5459e7b29920f81be8fd1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f321fc4895ee1e35b327c455d8f63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba35fa63ed369098ebcb4d646e85f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b3c7afe254e22476aae3246a5e65a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0968ba11bf7f2950128492f75c8ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29439787e24b4b7e9c96c48b137fb08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20448bb1c8b0647f4551c64917e8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b30781264dc9179f680fb7d7fd27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba306d04dc8c09b29b4916f58f98c8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd2f3a7e1f901c3cf6222f4d7f544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e66cbf4a15a67f412f39dde987cde5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862473bbc40f84e3c602723ab63364650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430018ea3d5811a6008dd30ad735afb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283e0e7e4741c5d72fbf15b25a7a195652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c68c496ca1a71fec24f5c42d8ac479653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6773822d2523dd44deb2615ca8898a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851081f9eea3e3b94614963fb669a646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca736669e37aa03d88168c5c0f6e67e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efcd28e04fcaeba3a7bb15d273aeee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df0689da39ef7852cfb28bb8c028f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c2449245553b4e80d455be2551ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5850ec4fe18f66d73443198201ae4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa4f7c4faa68792e2a489a36c6c85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544732d750c5eb39f5b6d3349f9e23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1103b49e37f4a501a86250a6d71ac1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff110425652a71fff3fc04e9b793b2cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7e3c0d7dbf6c81a667d52cedac028665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ea23a5e3449bebe2fc6492099143666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f2ac23f53298b2f35ae908eb9cc73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a89b9890f03899f8614922c59c989668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c069ffa6a935a4400e5a3876658b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8872f687d8be20962fca207af525f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582d3b33fb92d0524f5a66d6051bbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491c19ceae1c643f33a7543b0e2b331672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1716e9ce20976961ba4261cf7136673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1281c9ee66b0b58fbd984011d3ad65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4416e742b947ba9c3719d5a78315f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d86fb1ffb2efe65716404d82f613676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f000e1ad333de5012499076652986a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17aa733fc79683505f70ce73dd8514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044f861ad655ad176d9e4b39b6248a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d138dfbf6c1659a13dfd4629b75a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>