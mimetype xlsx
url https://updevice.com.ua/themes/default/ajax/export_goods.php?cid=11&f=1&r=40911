--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d47050ca5eef4cd10dc5333d679671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c93d49c7448b093a40f1442efc58d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bad40536772d6fa474752291a3cd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4ba4c530a6f2e6ea68bdcc7023314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d97d8c5455ab0dc4287c5f4bfe64a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf9e7f620840152dcf023a01a6c63f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f747b9e7bf123b8ab7d3d94ed9adf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31235d86b8faa8f0856bd002af424a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a18ef6926cdc11569e9869266d689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bdb2c8416271659a5c8c5dea67f8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d662ebaf933b388723792840a926211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc7fecaec9f2aa51de07e4d1068a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563dca3be24b7cd8b0a26aa9a2c580913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa29988158ba632dc5e0044025e5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907d73c812628caa334620d8060e5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778d0a81b9e5a42cd0589422d8060ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1cd92bd9a55c5bbdf9e45315f243a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d475e8af554cdd82a78d3742f8e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eed0abe04f1d2f347e0f4ab99281719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870496e253d6cb6101571fd3b13be9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44cb04c9c2c23dc785352ee25b991521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172efc74fe0afbfba74b75083e1f73622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b82765424c854fa61709b814101123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c6b06911b78dabfb9e9835a709eff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9255c86e992356012681cb153e87a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c89663b25d7dc43a83c2ca36de39926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922626a6875a34cccaed1cf315e037f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac092faa7600a1afe59fa00b8c68028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd6f10b25d8853cc739fd5357d10329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4702e54779fc317586242340a29076f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249c9fcbded7c828c6d73dd5784ef7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2848bdfcc4cf1eebaf872e29a788bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a297b34cf78785d30189028527d24533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c4b800dc7ef7aba6ff3d68f5f88034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3d692ee1acc89cbc24727177a0bde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4487d35d47df3fd711f861536995236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0903fd0f34507f0d82eba19f62ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04842d530fa220a528c25414afe0ae938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775ed28f1b1e95cb712a3d64e9860a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178105ca267cb2c1e920d26a78c34ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ea8160c0f5cc58caa1dbc89fae4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990bfdaa4abb1b4d811ff94ba65b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0698a74a030221f7533c634ab7e2ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88dac8de6d918471d5c26b888c2ac744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d825c3978db1fe5d6aae237f353d3fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ffed35cadeec0e4b5acd12f1921946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8e846be364b9960d7155001c4c8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1e5d1af2a45d522d6ab9f05920cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa12e1b80d7227ad0f2059d11ee697349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9216d9679a14cc7f6444b6851feda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bc8d9280388d4a900b9aff1d137051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca3202cc10b9ef5e8b826f903c38652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15ac3326ee052b4975ebbd77077c8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36cbb50157e86c39f4ebd35b91162954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ceabf6e91274a48df381e4aa5d94855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beef2215955eab0b87be0e9eac786a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9c9be8e7c1cdc856e5b2d6bd6ab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a98f7d05bc0e2d7290cd25021beb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b0b97f1b67f6d658683821f50e04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c2444d32bef46e16ede2b74ce90760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b24e74781a46074b66588298978a7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a1c233be1f89e80f56291bbea45cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938e0716850e55275345fd0e232b0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e67912ff7a47ec18fdf9f6f4193864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc9d266e1631b1da02c68e4810a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e8753c2d65fd67d58a3227df7af966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f7b6725d2b6ef106770aabf685a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c06c9117f69e67080617a642322468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00e8af2262851bb238d88cb7a825d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d0d5a15dfa3c62a913c82cf4bba1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be91505f2049630697cedbe959a15a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc1416fded42c129646a28345286f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38878524e17e85d7545776b5f3fa3e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6897249d651fa9b01fb29613c89bd1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23eba99b4bd9d87b793f3f2dc42a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fc992b75426baec49e56da62c38176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960c133deafe64fbd1a21013fb907ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3b67a28941fd4563b90e916883f0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc46594afb7aed702e224bac7e476679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c0d23258bdaea298932d17e0afa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b5af84681bed76a4ebde52088d56381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb388b0ed1b7aca9cf0ba28ea089e0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d88c260d6e77dd6ce6cb3add5425883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbba3e73832508dcf0f9b0443f3a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661696aec20e0517a1255a0377ee621e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878fd300263836348b060c6ab6f4a7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a712ffcb9b12291232d2afa094eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b617b1bace5f8c0f631955415ae2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b8206fcf6d91f71973a78f872d63b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f75c66e194bf0eb4c5ef6c44a595090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63fe84d8a4c8f4dbf642b1d238a80d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836259ccabb930e8f7f29bbd41151cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a422273c2b7799f8a5ef3369d46fa4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f5f6f6dca547605362a8db49bed394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374921942cc98266a9900dcf01f3e42e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d85b7d2f7873f4b9481fc8f8aa7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0285201b075ac080bb15e5c7ac4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921408765ac68d78a3f085095298f4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916732d091ae3c5db95ca1f1b8ab7bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3e2f7918dcac3d811be1d3637da4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f544ba2f85a2d19cf00f24e1880b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a856395fb2eb82defd337980c52573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df8494032386d3a410fd2bcf359c03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465655c2d724bd0cb7f5dfcd4b8b39d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba1557499a77b96870f15b84abc22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7ba9626ccdbebcae7ee97b411458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b372f1fdbba817dbbfaaba899e0246107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f00ec0a0ef1b75b810798e64e95ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d345e247e351da35f5028e368ec665109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea55d55429e50450331719d7abc979b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db234bfdaec4027b29169c65e99d03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b81992c5288dff6cddfd44a6732f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb68b87cb8715f0c099fc81923a087113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42d3d52ed91f4a93366103785886e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c709dd3517daedc33d13a2632b6fa04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e0fdc1e7abb2dc6a7860005a6dcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94d2043d5535953b24e59924850598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38a748e64e9bb7934ec42aba99e1da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219d8a39914d439940cb3abc9989fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763755fdf33722331a0f21d13d8922a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe4094028506c58ae3455b9bcedfac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5d146bc4c637d7512db65ba190608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af1813a08b0954dcb0ab183d0558f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77cd48ab0536ca26a1aa371f48d303124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79959af4bbd0920e54ccf48c44dade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fa869a1a37612b6bc25b2ff63bde8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2b846c633eab18a9f44d3f3630f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee847f3fe8e9f779157eec97ce4b3b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45f3e7239fc105b1d0e4569a40e648129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb71bdcf045c38644a46875a25376f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd973c55dac1226c1605ba94ba36e0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b64396217d0587be7c0742102f55c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d164974012133ccd4d9d3c2d255d1f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce08cb26c320b9e9487233a6ca262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d83361b0e080bcec74aa2b1c9f4e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dea7cd91505783bf3814dad008514136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8943601436658068df84a839e82be7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855e1b79af9a8849ff5f1ab0543f7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091cb258f2211c993d743e6d2431b34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a3eaf96a2528a0403110ee4b127c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ee7732bb27a966ef436ff9a6f934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc869d7321fa3f73628cba90ae6ee8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20c83dd7b3ac5858f03afc249ad527143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870ad6e9d57826890ef775afaf21d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474312ab85ac4fb63fbc7ea8cec04b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745e6ceb0207b275f7f7b91bc986a65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c1c058d433c9ae230cc0759da7b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80319c121c2f3f507c75a72bccc0e533148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016873ad1ed20829b65569cdceba14e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291699dfa5e155a9fd92dd10e31188bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75940d0f0eae426756e1679a631aa34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb337bb603a1fddb75dd42aee4920f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42865423b2b23b6899dc491ef5b3989153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91796049a27b6e0716bcfa34bcec10f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d53c443acd9362f7a4bb42596d88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da2ce2a969da25f726d93b8cd346e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d803ecf1a834a85a0b15fe49fe226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea0970ad94d383a12e9a7e28691f28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a1dac07dacdae84f11a865f97bb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc87470a61dc07ad13ccbe570c74a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd62c6c37c80065916838a43703f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1111e796c903ca52e7377581e4f1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c08fe6210bbf5a81edff5a5bbecb7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f492e6fb21a0a6b28e21bb8cca90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5538fb78496b632f0579f76bb495427165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222858c112cc12411481c0b7fb95762166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d6ad43bfa1a3cf60ce035855fa150167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616fd20a35220a39a960a79d132922b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071629a5864055825dd73605c78d8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97323a98f59b7d337f299743b7f4e0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ed1de605c4f5c91642189fb1f00e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef5629c2d40bbd532cb02a1a88eb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53998e8f906a01f9e0da5e2a308fdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18e260623d563d8296f656bcebde5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df2f9ddf3ad531452b434ef4ce04b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42bf605822a1a3fd8497e7379dcc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a06fa3f16d704de584e242b861df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeaf6b74e7a8718fc79dcd0e3c6ead178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c25aa95c8d32367c85cb284ea028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52528940d6a9787777d6630132cc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db5d6cb0a6060f54275458770bdac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14176e55d5f5544034e6a44c134b7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd41333dd93f98e6068470800d671183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037768fdd69023ac74944ed04b504f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde7a08357d2671d35b704a6751247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca8fb8d5429a4d86fc7cc6ba8ec10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ace9152f9498cd9898577b82c4af3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d1b6473f5d7d7d81b6eaadeebf71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1420c55d4908eb115e0de44f76aed3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e807b071534fb4a101afc105267f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9dc8d6baa050fc3d771069edc284191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647b65c08891ef51d9364949f5b4ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36964dc1ed7351d29debb598f62f02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374134401224bc0a6e0340bd430716d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42429bf5a410f447d4da248a3daccd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e752a67bd6095fcbe95ac0e7d41d0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042b543b81de6bbc6af69136cb5131f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37343421fbbfea48a2a8f30d34094197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82221a7fb620c9e336cf6b62145fc23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad6eb7a3123c8edabea6274c5db892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b64a13a6a8c10343c5f78df551d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83cc106279470bc3b2a92e2f5b731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eca1ead049f82f45f8eb011968313203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d501fcb6d19c3ab1b68bada4df69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629f3e4a74f0b4e22c66632bba251b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d231b8dde3ad4be22737c0427fd9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5070e425c3913fe1d846c191050901207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19c035eb7ed46189492ea74944ab17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27513f4c6aefd7b1d9f7327e65819209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f22e8acba148befc5d07c73f0e85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167849142b73757b94634d457bdf87b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c02be195198f3f9b308d76c9e40ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab8ba35f09614809433a70607206fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75916b9211a7903d217772ede4f5a5ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4055bf19648ca8f93839de2c80b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76761acabf299c75cde23cc14cacef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0034d9a35ed3d820421d99bf5460f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccefeb0d65905a20566236e8021bf44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f32d0466ece2a2a26ce001c7837c8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8256df2d08b9c55167de559067624220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87cd3832dbd5fc832478c26947689a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98694155fe1e9843471cd5c3ccf716f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d4688e47ce4a427ce7c571826812d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2191dc1a4aa38f7d085990f722c8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80257093e17c134837488aff00ce0e51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae545c44ce41b635e70bb3e69b155e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7317a1971088501021a82aeba914227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb64949e17c2cdb19c464efa45e13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cac4530ae948ceba1b29d943fbf29b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d292ed327d6f6c8f8de7c2353c32ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bab85cedc16583f22fee498ed6cff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d4138bdd15e00f2eb8f5a0768d65c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76778f5a78978183d4897056f25570d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dacd66d491e4a47a513d14dcfa07b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bddaffa5ffa2c16eb9fd3dd9e329235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69a87bdf42577205196c768513d91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f02b62b596b9862e0fe84df08261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0e2678914e706157b005ee48a2a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510abbd149a63ebd5a2c08118c611a35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66fba7ae7b763a39ddbfcb6710dcb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea12d9ab7bd4a33461a95f4776e64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3adef6f283dd6e89fb8c45c362d859242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed3ab8129ac83d13b99c132b2c489243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde8f2c22d254cc8827591f5b87eb1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5bd7da3272b5e42150b2c80b7ff19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cfed7e196dde9b938d1f0b581282a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdecdb374d49f6a31afa725fd99809247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5c2d589f9e738c5eb81d0431a203248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c6863a94c1566a8b198f2a5e60ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f878db930e7b5bbf1a9736f5b9a83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74be27f57ab27a59ba3d8b9e46da19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b868b14f182d96183e17f19d2f590252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c55d64fc3a93be293d56bc96e46d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f627dfc82a51fb95f61fe5e899e993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae02a761e3463f355835d8ca45d2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d6c2d30e7b77064d2b70be760ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d461576e18e615ba456761031d5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a20a38baa8397d8c44372f74d97d2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f031c8e480152fa290fa3a79e9b2e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324fbc12893131b8082cd326563485260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d3387318631e9f353a0457479edb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbedb16d4b6b7d86d58ae0f04fb2d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad57365ef7d16b2220c45d3d3e9edb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9d992aec91f7667945dc6a09d904e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb4dc2b77a08739a60daa335fbfb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a05d81f32529f5db3dbf5c69825ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a12f047796a026aed45b95fcc78016267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed023fbf355a45c388b6529d0da56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268592f194c88cba262db757c5486ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb1ee81855e34ddd5a7ffbcd62bb15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe717ebbb77f92d1481eb8bc5a405a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323435aa98fbb809d99ede394d14342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ee5403ad3777892659fd9ddfa297e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba7e5dfd85df64dec1124783e66218274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80497c8e5858cc8b0bd8274f2b38dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0f413251bf82d12278b6afae229b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4beee80ccb229b2d8b4e02fb72bd5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b62711a9917a74c1d8a57f1ed7c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c064b204ca04f14e4dff52830e378279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a0c40616c37a40d9798f1bfb6282280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef2cf1d7b759400ae275042b4044ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d005e28963a7771b0f80a3ab6c48cfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a757cc04465e740cc002d43fd9c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ffbe42ef63fb8fe0f96b34d60af3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6655c21f545447ecc8164b88322e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ae15ac7e3ac991e85b0894bc9310286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c437ee28d8e2beae82209bfef6d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdf153c2c3491e07683c344cc12fa9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8bd0a783b29a801030896eeb0a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0dfccc68c798094f94ac7b6456269290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c64267c4f81b81c59f2a32a96bf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803842c13e9417ff4c41336562a663e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c38d683a15e8dc01bf34efbcc43a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383bfcf95794b31598e7f4e4874599d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcbdc22624a95169765e70348d8bc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd38e3568009fa62c93f363d17684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0952a179fa9a7eae8452e9a60f4cb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113a58a63e974995949105a70402418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47763a4d401e98dde20d890b5bd625299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5cb6175ec6c72ec5c311be50a90e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc8a7105dc2ad08aace4d7303f862301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b310681abc3e3c5709023acafdb94a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910d66960f38351933ef1e1958f17a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757730562a50f348c0034c3d9543f6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97086eaf8e0ef1237c449fa99e1af47f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac4adc6e9535150f343b1ae5bbb4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30af1b7a51eb41be88fc709a22e4a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b3ee419d6614f88e2238690c1ff6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf72934b7e76fe64d5e55ece389f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b982efd511b5fcf045cdad31c7f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7d886ee195699a298e0a2b625c92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb214fe019a55008c398771616f52d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a270b176d04e833f0181d1f10712be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cefda541b86cb5c6cdb9a7ecd4a1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e87ba16c81ea5de82d9e11e563607315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604dcff2065c63d18f8d943933e6b20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468392822a0f5572fcb4d895d4f862d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e904570b2a4e26af6a956ae0b6514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b49af6bb82267c8cebb72c5b753da9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e3c94d959096414053ff0dcc7fee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae64562194da12d54431ab870e7cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c2c802057bd20ab88c7df770c1f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a4dbce7eb646b4d9cd0e6c533d76a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a27c4a4ced21828e7984213165be05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238ced5babad1c350ef92efb608ef1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62f704f5daf110e90b6e1252102f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e10b9910c3f8a2233c3c0bbedb07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a616104c5b00f50e0d032c9b6a11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2814140ba9b7be9222b86e666a1c61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a7cd7eb5b05bb4900af3b67e5651330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9388199b20107908e767240a0cafa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc44cb967b5130e56f4b3f9db0f973d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4df64d47a62b6185848a264e5ecef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f3c681a8301dd547cec8225938b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68db2c59a2cd58a8d56a32a3f3bbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa71bfb2558db69e80ded1aac217ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cbdd2e14db126d160ecbaa3c71237337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab972bb87b524bef0e4c818e8533d61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c6c68c7cdf697d6bb2eed20ecd81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b65376dee534850fba10bc6a5253340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd487861e61deae84c7b594b1f56a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857a8fadaa8704607cd593b437729c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199243ef1dd026d49834fe089b32543343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829d9c9496647fb744efc4154d9597344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f26a4de197c8c964cc594f647985c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ce795fe749446cd54201c5425cf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875d4c5ce6b2e51502a3bb4ec890fb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671edd4b09b1768d80864c3dc6c59e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373bfb3582114d62593f2a88c7d9c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83131bc4676a77dbeb79d1edd21176350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1305c7b541f61fd3d971b69d8979a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52269704731d1608cba80d50fc8c633e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550a6c6f695d0d8f8a9dc0649fdcb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf7fec9b1fcc17a817fa69325002f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966eaa2a152fe274afedf70496546d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd216a09558e36fe8eb46bb3707b717356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c5c1cc93b22c82b716f8b111786e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc53adf1dad6ee6387ec974aaba9a2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b366a181ca2dec8e271ec95b2647359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834707a0fa3c1420ffb2ff96236784360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4975ed9a3ccca46bb98b7da1d1d3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e56e1581fe785f0970aa7ed4f23b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a618585578c0378037f6027adfcc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276d7e4eec6248035da77f79639378364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b819b52ec1c5d25cc60c72f32ade47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659fb5d9594a293bb9bad833e01f6ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b5ea4cd2e93743119a939465e36a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd331c8da483d3bd3aa2c7f2082244368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e8fd9c358cc36c1efb74eb5ec371369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf575617670ed053941fe2328acc759370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec33f37f82a0f40089404532b0504371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058eda03362a38b3509ef1c7091d94b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72944d14baaea3ea85bdc7673cbf4f20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19174f924e2b4928e48ffd2f4d1d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f54309b207fbac11efbe90200e1df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598afae8207ab2507548361abf01cd3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38843947bf34cd9c757309247c192e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7663d305ded3cde9dc6cf34aa31e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898231fb8d4f30db5a103356e8e106379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebcf1bee8a6cbf5bc351bc6fcddf2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238135f0e52718b64db29a3dc9dfb758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7570333aea2fe6a63b3d19197c8276f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6adea23b99ac81dcb1abc5a0ab988383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2081ce699751c826a3b3efce33efefc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ef4e66eb83f86502276b4d829f21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fd00b70390413a785c97baa1dac80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a0215893d72b20677681fad118db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e71c301160a1341723d1691e8985388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d7ff78d4045ecb6a1189ecff30af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f44888ff255d3d497b00748c4dd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d676ddefaffb9e6a3a14d2f3c2d4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec976961e2e6049d60b96e80faafbfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e83f4023805fdf3e3a928809bb258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872b32f47766d9e85788ff7722e3c8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fede942821c01169e2a51e1d7f640395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175b8fa3da8d2345e58de998f23ea1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4850102ad1548edf43104b856a9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31474df93b1d025446742c471562786398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9d50ba19e44870cc4c628bd258f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dccee5a404507f29a1876a0e2b351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a3796e206a41ed5f1c588b8265a17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099514e549b88f309862bec8bb7a790c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6bfab0808d2149e957884c9c7a53c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d82104546b28bb131f1cdf848f92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1075a35cf6ac52daa2d2b11b5d069405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec04a4ade7744d266438efaaa89e39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83df66f4a676ecc0f17ec2043a6928407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19c2afb332b9331644c15659dde681408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b14d4d22cc480edc291812cfdc3a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11549f949a498809ece60afab447072d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68441d843bd66e55dc26b528ba6015411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1d866fe4d6e398aee07d1bd20d79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eeeb9965ebd735ede5ff92c287046413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71393346c958e1d9813cd9399ec1736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01fdac70159438a0c75649d6103377415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd98d46e6d4a615a597cf85b53184e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8777680f34352dff00a940f30b90c39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db17d5550eebb8840d18e72ec0cd04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058fc88ac160636ee0ba326dbad4ad9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e5f5885e46581142b2e398fbfd208420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e367c208700da55f3a9b2285b1415421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e42547aee8c7cfaf985cb038f9147a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796423eb574e328dbad4c5a19b2f6d33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c6f9b8fc5a3112c6830baee611c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885bd7bb26f4ef965b3322a49776daa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686747869203402bc235b8ef56e5ccf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e697b7c8c56d6ab96fefadc278e0ade427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce09d8f57ab12857e1b52c61ebbce5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468102fafb4abe8aed63b7024e517c09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae37e6748f8eeab7499fe47b571a4c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6644f268883ba6ddbb11588befd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0740d6ed684c7aee40e2191e6dd9a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9e60f9a7253fc949281d0c58187b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93097d8f61149761794ecbc82a50b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56e7d6d16c846439c36e7eb2b16d28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed6a7b4e16e78136f6d3caac3cf87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc04f2a969f997b748b6d09c246717437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d7fc94ddfa2216c076971ca8d32ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b631ea4e49a6994de79864bd4f6f95a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74eeab417c4880d7dd4b84b6fc8c69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc8f7341831d9f303027808d9e32c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8241d9a9473990e05e596944e6b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7e59776ce4cb00ecc8ad33ac77587443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362dbb3d514dcf0da7f2291afea98f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96418e4c3db7489f3c61a072fd9ae8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd87f96ef17e03e5012d36cf04bce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fcea65fdcb08da1a8e14c9c0b5657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b673b87f9fe3b29172bf9c77c5abcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014577f0ffdd01faa3f1da8169b612449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef082d704c6f2e4c4e1700bc514c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafda925e01097e1aa2095a8b0b49a72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc506939e6ed03fdd00aa349467fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d9270646c3170ad0933e1a7b7de2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0524b0a90fff94f7a500233ca9b2c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e580ea5cf451b31ac8699f4b81bb61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc331522bc29444b08f6f750e685c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14fe142de2abd07d28e280eaaa707d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b1c624da50693a3a6d08b61038a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df65f4c4990595495b8c30024f89c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e15cdc7788d7086fe23416542bfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c6d1ce82e1eefd3c43cb4649af9e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50a936267fcbb63cff5c9e6944e09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7994585b02921053650c3f1a4983c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122791c358d555b95f09c2efddd63e71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061840f8fedea1d9adeddb2b5011b46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0472b7ed833973ec83a3ebaa4b1dcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a162f0452474e13f285741647c6e66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3c1b23591d3759e6c92fdacf263cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec015772748d432f5abce3e446da9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf797f17a3094e72ba46bf41b9b007470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7832150c4442f6851d0528709525054471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444fa668c0239623a3ee40110120a52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20c6a012eaf54b52cddcd93b88a228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4bc51e61874081f0dcb9b9a52ba32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c8bee201e0900935d349dd7456462475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf17aff860519423f95f91998a24e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425e51ab4236027aff6f912de1c8082477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3919262e3e87650c17487d959d8a11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d1348799b2e4667c93f5d5d7fba45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e34f0cda662eeb7dc654f2253848480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d7ba72a04b6dcaddb59690306b3ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a876541b520854a089af205c4debafb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a350ddc2ced5ca8472b2d32dad1f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf670a826509b1fb8511b6fb957327484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e414697b1cf3010aefd329b2464803485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd3240382159b3e9be89b1d46d5b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f87d5318782d45ff821027fc80c5c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed4eaccfcd170f278dd6c46c1924f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7498809ba4c377bc0655910fe7bfe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0c36a598cd051d5740f1a95d9dd12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a54625f21a167d193731eada9ed4ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cffb1a6aa2eb37078e22c3360582de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65fd393d9236ef74c9a9ce201b676c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04c1b7d83445a30d7f1ff61e19afa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff004d2b03e7267ee073b722f08f426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b98f3582542ca2e5cea688edc21d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346711962e52226ca3264cb0498db74c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0deb56dc49fb9d77df4e43a4ef930498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43f873c12c2a1df4fb3de725826515499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f70c65832078061afd208106c018500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7964394b5e6e90628bff21b6aaf66a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5074acc12ec139ac4aed1639b698b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501fce7d9f5a72390ab3677e038792503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539912b595825705687c33cefc101e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa85849f740e138210f3237de0b439505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0f29be4c7587abf1cc5329339eeff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c64d6942a325e6afb8a411c8320dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84bc75cc47321b6e17dca0a084d604508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0093d3ddd5bced005d02fda7c4dba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e98f2138fe3a2120b9d5572d0214a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eba953fc24f4baf5c2b17b01c664f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6954abc48238cb1ed2628fcff44886b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18844323bd922fc933b15005378596a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51987c09a8d68d240f8ebb65df61fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76092fb879fb0d5beb8eef05637ca3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca25a0a7a550e5b1aa1b4a0e2bb41f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15268ef713d6354ebb8df80d620ee061517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46e108d8d50c184cd89f002df0fc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02451a56e977a6aabecbdef104166519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3d6dc8a04a23e30c59d03a361b20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d25d4dce125580d01a6f5dbbcb8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ade69d7a6fac09142e7140c0214228522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebbed7ccdd4622e61f5ea407d8e911523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c40494afd5855087bd6653c5f381d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbfe775b61961e02a74b665153c8f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cccf06f00f40c42dddc5dadc86455526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec117b5e6f8df21a489c3220f9d6bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d70eb12825a448103482e04f0d2dd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48878772eaae032b852c308cddb0967529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6556e246017661e20198151f7d8a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0983a2ed2a3028f1c352f5877e56a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a683fdffd85810060b2a6219a813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a199683e6a285224f8d3d49c3aa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77875d4cc602077aa26483c59d7dbfdc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cba7af6dee45be7ab282b07891876535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ca8f468d14bb7b743213b6d54b50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b14e0c63332fd54cc6b03043f6381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd47edc854f47abd459383106a1ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda7da3a0a1e5101b889d9a6b3bfb8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3516120ba2bc50b63aa4da6989e173540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342dd32a793d1739f55b6126fda977a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112727867ce954224a8f642c0cb95e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda9ec6cd0aa12b709ad0ad7d1eec1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a366d18b21bced8a4d3bfebdbcdee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb083fb2636ab85deb4dbc573bca14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a47e5cb24075aa0ef167896636f5c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb22ae37dfa58b34eff060fe0fb60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b21ed1aea519993d3f6669920846e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f8b3902d5451cfd6da852f4663603549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccfc1e0e398b9d92e817de274ce5ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68e5cec8f029a2b9dacdb654b8a2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57abe2c32033d388acbe585752e1f1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519f4efca40e538ed938fae58a25656553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30452d66af3101128fe41cd402ca67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa69a2d05c97c0eab2ca7cacf2509d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae4e09fc5d765bcf6ef7d7365af8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60fa21ebcee735c83af4e8435e8759557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10202073a3dbe335ac97c38a6a1517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d4fa4cf461892a16c0ca39fdd00e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1bbdd1788560e31f9b5ea5daf99a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab42ef39451e337d2f216c36151b7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91fa5f760e399cd3393efab860b137562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13c682739c80ff96f340beeca86e56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb782d572f1135a0a190d9219b1adb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7387594d1a225a9385ef04f10659e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dc7e85be4c4377297b5b8d6bd165e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cefe62a90e66af0c41faf4ea9e84bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984794c598fdfdae8c7b61f64fd35a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818d9d8eb64d8ea1596497580313ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8a857a8bc524668244aacf6c65e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8896cb61c136c52a15cde29ed224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f834e238c79f3c6a3ecdc68a7ea2cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594def822ebe8d34e27ca820bde18c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305796aba479082a1f681e5f47c7735a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b4225549676649250142cf28e1ff2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2dfc75c8c5804f3469bd7eb627c68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89319a508023293535ab35bea2bddf7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c54a8b1d8028beaceab29a312e8e18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f39c57fd35c928b6c99f4f30a0c74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06e9bee310b944c8b0ec59bd5b467e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da32b5f82847f9f88e21a40ea7b6e7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1533acb8bc132f1ce39c36e663cb1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75136e5634302a00598e3623df5bcdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad900a2c4a853cd4e3cd9bb51cc0524584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158428f98336f413c2576e184f4c89d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5befa2e08280ce3a3d861f82188c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483eae8f6bca3f95b5f7b5d399458e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35162e71d714475172c68342b8a83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036054590662f1a629043bb9549b2a03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e51866c724a742314cd2cc9aca38c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073750de2371de3399f2de6bad1d06cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec168a7d73236bd7c5d83cb81b2c0df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcad3b4794d7e15d84f03fcd82c1b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b425d496f055b2f2e7f0881eebe1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717775a389a42a2b4899d342f4363c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b04fecaab54b3baf7d9ceba9d259596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441613ed27a986a1cc1fbe1794e9ad3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323328dca833eb7348f6d773a7d1991598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa41ec099ac6a43d3d9a4a30d35fee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c169f41d0793dbd92e368048a13839d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248a60435379f899a1ab45731a07ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1b494a9379a23128b08eb432d6608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a19a5ab8a5cebbe6e150a8f5ca79f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcb746a32819f88cdfad60f0ce2dd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553945add75e1946c752317bcae1572605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce46b88397e044fc1042aaa04cb9b6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d8ca76f5deb5536985abe5307e75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6df97e36f14dec703d2c2308425df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b65bf67113f75ccfbbc90a6dc7c257609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4527d6b4c15ddd1cb1f0cd3ca8fb32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d1bb91509c8cdfcdf2988189369f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f386d7ecdba298b8b84982c090c04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d32d5f390eb5a384f7f72b0bedbfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b93d363bd3b8ff08cbd719d50525614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599289310462d4fb0056e3bac4c584e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea266859130653769c56a9d919769e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfc3663ca34dcd0d8ae1d5422dff81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126d29f8e85cd8fac31f0f75687e40d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8a824f0897c43a9a6d64574a7c9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb20ae447f7818f768128134d9327c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d36109b46f80d3981470ead6af664621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85260e7dbddaea40deec0c3451e9c84a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf73a8c5d7cb6d50e4ef4a0ddbcabe0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059579f3e5c9678192f6318267d2bc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29dba2e6e9f672a5743ee646a6a8ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873015e2353ca24236bdf13c696f011626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b25a7dfcc3df41fbb390ff664d9f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab77c69a675f4a5aba9d161f89c1a46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e755ab218bb232329e437da9bd3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb82caade6f2957595704eefa859b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20452f10b59e6807347169371f601fec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392990df97ee9366525995a2b4ee212f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd9a080647a619b566285b564be371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b88f76fb9c4ebdb187eb2b78fc054f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3747878917309e49678b43a151ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ee9435ad87c5389c41a561559b15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b354c129a4d9328f5e723114ea35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74559b9d2954b840268e871b362b65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89ab3be3715494963616a4bff8529639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be3cee38bcd80b31ad0e73e5d0c237640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee7672b72283d85034ee4253c722e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b63e35bae341ee3cfd1dbbaac79c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06a3fee04a763dcb4335260cf08e45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ed52a6b119b603b213b70ccafcb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a185a6fc1734ac3bda6f7ddb61b2f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a2b15f1609b1b4960917c83aba9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebf53347e3fdb677c1d578537f8bf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e6e0b422f8900c0542576a19f72fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773261ce230144f12531aca1e13e9d9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beb9a088e0959493fb4f1b80c19a8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a055f5bed928ea942afb168175ce61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4bdcd2611b25337fa583109ed83a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ca815d33057dd48e8e4097994158653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb581c9a2aa88b93e973c4290fb503654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d6b8aa32c6c5a25f9ff562e11a7b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312c8499a2fdeb64f8c788d9ec8517c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b601ce5f890e555306673e2da4e7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68324276780eaa98197ed0bad8c0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0668af0dbdea206889ebe8374276d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de284128c86f6619e19e56683749a48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b660320fca426f1f70fffc570a53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f676115fadc559d6fefab526d04a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07664b00940a88f50b95184069566b7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7c04a38052c442a78eab413913820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068b97f644f6828a7027b25882eefb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de01d9b923d13b7cb89718aa6848ce0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44dd0a6935e9c1bee6df1310f540a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8498afcda0c0b91d5afc6bf4240345d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbdeb4ac62d0bdcb3abeeb4225ba7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3de086329ba81a30bfa62c693105fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aef8825142ee314100cc9be49476f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7adb845d194242846d946a013bd72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce93a778e6e28ace2f60870672cc57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e1a08a61f43ce02208fb25408e7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a58f96028df1decfaae8edfd6b9d0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21316fb728f9f02d21e6a4e1c3fbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195dc811c9953c12ec2d25946771583677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21959f049dffa40f72794d862690eec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a73dc457cc9891fde5f0e4acbd0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed8589a58e6209dd96ce504b22d8d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adb2dcfc4d0df47e23d416a4f52ea2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cabd692fbe05376541b1ee5d661e1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c37b66a48c93914ed6eeffdcb1ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59128c814524a5608f4604b13ad2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707dfb319ed972ef6bb1761928daa35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399ce2b14a9b5b9eee5f74d82df8de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095518acebbf8cb932612c742718db87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65475b0db81f8d7157910177f0ecc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907893434279e373e62f10866d72f019689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437465f4651aa87e278068de1735c88e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5995d53b992beb25c8104b5d95ee9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43539fe7558759d91f38c7f29d7d77f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8de97fe571e6d31881903289387893693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06476ac986a4da1d0d1ba056c975c210694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4e891ffb78e6d9e7363a9d47e0a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36508958fa1f5818514cd982823efe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c797969d8fc7b775280878cd7783f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c3c07a9e030883752cdccedd532f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d640591595137c5b2fa83c9a0f98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf261bbf1524b64aea9abf09be5f0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357213e5cbd754916a401f82e0d4b19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75dc8dcf1269e1a4696fc8167c88b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be1a5a61865079b23748d1585e35ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce449137b7e50fac1ff317c71033f10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0ebe33b6ff1fc038eabfc20240ac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648846a1afbf5c718a9320f71265790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078843692013a9ad8b831017c35e9df3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb70918d29bd3eda657676a0c469d97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f241cab5b7062b70e551d0208daa7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed102a1aa8a47361f3101aeabadc8ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125321b79de3939d8f0c3ca6315d901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0cabd9ec7dfd671c7f089122b6169712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73c4b9cdf4470da46be73ee989d8aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3166c99b571de3df1b00de8f140404714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d2f76f98a64bc685f39c6d7d11f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa2dc9aeaf0b4120c4b115ddfcf9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37602fca1b7a43e15f12e5715f8e98eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26091ee6047259f1e51469ed5aa2229718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec262a35335755a095a3257fe331c96c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa3555203c5b587cb637ff45f7c08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d342d4db233c6ebb3d8b94c38169729721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505db997c24d66a5399a5e823001ca0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b476079216c1cb3310b5b4f09c71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b6f129d768da85950e732aeff31a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162217f583bfd7d28e516b3e38e1b3b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eb4886d26585bfad52185ccdc09a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289dd0e6e8d2f91e65f9697e7dc508727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60aff367a4fe0ec8e9a298cd23104f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4da1715516cd4035be907b36a1ad9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a13f945b92a76024961568ab30015730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6fe86310226c764f7a00e9915ce0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096f48e87a584862111b9b35eb7d69732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07733802300531c976d7f7328eab931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d88a6e2a30a061bf8191e4b0454012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a56515a8408a731e3e4d386b433d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1ea894c7c6d98911df20e6490a234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076107fc574b1d99ab6c6aac35f7dcb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21e2de00e01a9f0f9672fcc1c8d5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c520a3b0ff252444f12aa9c6590f557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccff51697ee534c371d6de0c4d0863c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f225f4db8bcd730f709d4495daa95e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0c2dce6b9754eec140950eda0824510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e332c09a2590453d73cb876c3be24111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73fb44a07969016aac295681d05ba512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58b68d574589f2d2c830bcdbf4f08413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13b0d09a72d77e767b434430b7fa6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b89ae1afc31bc515c85a05e0691815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f23b29d24d1ca8aa95bc7ce11042516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea28022e76c0af2f432fc5629a02cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22241f1ae0d35b924cd8d6c6d909649118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcea8b781a2bf76ad2bf9efe9a300f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcca44860a21240c657d6b5aa82cd6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442eb595e4c997040787eecef53beed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c993882b88c1e628b480db9cf5f9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530f71fb0a0963aa812f0cd57dfb9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3503cb30fe628f7f03e102b7f5a0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9df98c13cf51e39a0734827dc9ff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fa8ca889b07e65b5b05853f1603626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db252ac2044af502ed18a3e1374ac02227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785a21cd245ef50b1dd80cd10b63b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2245ed8429bdc4cb3f8ff31e9f03d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae57d7ddb72c2fd1d4c7a4e1ed96e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc41ec2d903181f3b179fcb13b5c39f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c1bbe1871e533e58dae2f3970d92432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9dd70556745a2b665bd83e148ac9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe912bd4625a588abd63502b0037497c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad942c2db12200a1b7f512853f62735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf60e7a6b7f1005648d20f65e6e2f1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70f790cfaa00a5f679860921c93d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b4bf7a332ce1ae3a0322c179af8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fa26b96ea9ff707a3b34d5cd9b33e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d177b1e00b59d89bd6a0d24305db040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54ca1760ee192e91a5d25d3a592f4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5546246ce348517366a62d32a3a3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf0e14dbcb020fc2ca08685f5aaeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9193c69d0eca48e84af0977416714344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641976048de905c99691d787bf5416845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b24c68f2c660b7ab5de951ff320d8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189c50644b80e94a3131930deac62c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455cc2db98d4002afdf71e79b715bcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b39a376531f3b9c4e36d0ea6c6dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc45fe83d86232b594cb814a4ef47a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e27aaba00bee0f58cbacb2fad87251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244bdbffe51505359fa3725e9bf8ee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787817b9a77ecf4c8d87a2823ab83d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22513d241b148a5a03dfce282126ca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0604f1e70c3bb509146a461e37d30e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cf8582952c426c2fe346ecd8112156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ea1f7cb4ed6dc02e2c4e2a462cf1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d252e39ced5f26b8cd4e18e44948058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979dc0f712a3bec079171212fb2efe559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa2f41a6277cec81fdfc1d9ec9d1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19575daf791c5c573b7e18bfe2dbe961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d6ae89579033716239076e55ee83f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345962687dd3f7f8375a309883eb467a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e510fb245fce6953b542ddf8130a2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4819550f713d93bf50832c11bd6eed965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805edd71222e98e6298c1f2445e9efb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676ffe75c6111837404be945411065c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6e80236137864ccaf445684f1e9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b907f8e2ab8cbaf4ba2150aed6bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a64beb994d46d94252888bd247a66770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f8acfb2b29df6d34aa0b044f661a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df032a78cbe4061458a1b0ac5e2e3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875abfb68f6ac32bfa58485ff031206d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76b82a17425df89ed08cdbdf93d18674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6971119563f3fe8f6d52415230d23575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa83be2026e90a2ccc6b22a61ef85bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bda37c8a3dd8524192b5cf0c5b5aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa266437b2df60ba9f2bc265d8882b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dedaa0d68defc2adf65e910cec0c3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e01685e324b8d06093fd5173fef8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cc1d84e831e9bfbee8061daf1b21e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2cbf8450b2a4ac1cb41aa6694b08382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f653354c24b4da6cd7b02e7eb69f5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942565d85b367a885dfb6224e7931dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefac47bb526dc61ded0471b008afb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0d060ea36ac850bec18b0f5582ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95038d8743bfbc718591c85f46199b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e5929dd93bc2aa66a939b9bea8cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da0b826386a367eff4586d98138e6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d0591f96846767a4808b11aba0e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb5a1e747fb0631b10defe322073091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac06a31d63c772d545ee48c06aff26c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b01ba4f82561530e4dc08da31f3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5faef2a63ecec9f09a89de0df5257994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1877df818e1844156dfac514f709595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa4a98b05e0481b37abd847d25861796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3afc84901dee8e1064e4960922c2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e86f8256d0e55ab51b8fe61ed1b2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefee1a14c712622304078dc06d3c5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cef9e4e10f63bf75417b4ef1dd865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee968e0810d1831d2c4ffd316fbdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579004a844a75d47dde770992bcba5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db38a5c8b470992f3206021865be3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762374228b77b809b2c4f839120b9c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac292b6a62caad1269c5f48b122f92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72e216774d766f1fa81901b0e3076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fecb44e338c895e8e21258a23e8b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7fc774720140bca41d9ec315ba0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408f5a17733cf69128fe7dc3435458109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a643e753ce28899b162b200144b5a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf1a0a389beacb022876fa90cb9b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c74aaf6f4d221460e1c3d1a379f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84302c07c0f3210da7a84c57fe75648113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d267524d2e2f1bde57a5e5cc79ba8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4f54b897af1542d33aca9f5c3d49c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da1c1115d24fd83528c7d2c90bc25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea7000ef14baa9cf201516951e8c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6119761611c70528a8ca70cf07bf3dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a74095c057821485c12a9df8826411119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f9c78487f505322704c02702f73bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0513aa8e97321a366d01807d584428e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a28b7e74a63e3deb56189114e7aa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa6b6ba899b31e518f55c2973f4ec5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ef46f75a81a4dbced3008efd0444124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89ec6fff23783c0dafe5617c955a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2af77e87bd61f74ebedd02d66c86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b19feefb270e06090dbb27417067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b2873426206da47e893a8e8a367ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e01117c90761c05839ac6ab410974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ac9f38bbe3fdc3f0bdd524ebdfd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd57c0ff92d108f2a3f855176654b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a88687a4f8248587e04996210e63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0635ce0396e6adc71e5826392dd716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98202949a2f831d1e171352c6cce56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1d501e62c2b205fc0c209e5496b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca3def5b94bb93de7bf854c00dbdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c90be0fbfa4fb381b0fccbf624fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951f06da216c336147b914170566a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ab6555e7c57963bd2d4ce8e943f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808847df0f0ba25ab3f90d929d1e851140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b833fd525659292e626c60b25da8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f436671659ddb1c45946c0d140943f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d87147c283df4738cea3176811b4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76161273d7ff222d0b7faf938381e76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f65f4b5d72a0642e0b08952ccf16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341acff93b5de46be3888337071fc57c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10be6d07f2d4b7e05d3ea9007fc78f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2fb3d40369b985640fc324a1dc949148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7904da915cef82d519e77c7e47b2c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf989b5f8d3c9a3b3238e3dce8548435150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab688ac1767e569d59f42ca86ecbc1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ae229a9c312acb2900f0c8824d18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9fb4725e767ede43fd7afac5314b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf9ca92d2742b9da0e693f1c0f1d08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d215f8241bc097a40d70563eb07ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977d805f283c48dab7dcd50ed4be0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827c4b71c0d7db069bee53eb89f81f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab42af0edefd52489dbe9ed11dbbcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2beef1e6b8c5d7369027433515955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bad91bd17cac52db64086f71cb5843160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd4fba52a116906b4146f103a43e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a5ba7c7c6240d45bb61f40488066c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f96781d50e2314ceca9c525ed458c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651f693ec5f29d2d7820f0b1b12bd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5e6a32ff186dede277c0496c57490165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b34d4d88177455d5163f4f30655ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8d066118c25b21ab07f5548b8aa1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decd45900d5d635329577376a1843aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb28184f4938bf09787f28a8efe40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bbfe59ada56f63106425963151b14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c01ec6514690dd30bda90328ad80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ab61aceeb57f62cc3da5cd49d7d60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509f212238377334d84e5cc2deb6827173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdef3d49d6a48eb1e4a05cf9a682d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b033139e6731e0465989bcdc64e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b19e063dfb65721d4c99886e7e74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e45f66b902e71ac7e5b62e67b4d70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960243267ddba81c8688d747714a7820178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f374584fc8e608c387f4c460727d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d6b4f77ad7de96272cb5dc17f788180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46750c96055764d2bf019619f2f54194181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ef0952fb9aadc24667a73a9e6aa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b719e35356b24b0bf7df52b0729ec4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801638a2a86f3db30b40b70d65eea4e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46f1702436b2330cd50e4c978563d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdb30d11c41d0efb58d5a38804d458186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638119306188c80cdc46372d65b0a54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157f4a435bee55a6fe9ffe6acf2729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa73a0e4d12b0e661fa90089abece189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47919af0294966d62dc9f3c98c958eec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc6f4f7fba1cff1ffd9e374d6542a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802423f60b75f3d439129c82ea84061192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac24ac3e638802c9d60d8da8f11b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a642c2062fd249825fd9bcc1a36efe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3128e10c6d7aaf521cf1d2d69e9d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff244d3784141f52810a6b8096ae68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb22583275a3527779b1a68dec155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f21c15e99b50af3b9946e6dd95cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edc85f0d1716918921106592800684199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475c24e616a2f70e5100d849f1eb63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c12ba6e796472f5597834a02b46a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848d115072516b4ef158c240cf8c59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1262a2482969fedd8fed6af575a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf3ffbf884d2c81151a4ea215a6d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f8a97a3376dc20bd82218c4a99f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2cea6830513198de1b6ba1c74a04e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a3f25f1ad3c95423ecd42c4b869a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf60686d96aeaa2cd9a2caca4539e29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffdf6f11203152c29cf511291bd7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1705b242f397b80fd29ce6154c61d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b659ab8639bfac22ed9c3d5610c076211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a74a9de3ddb1a07bd1759c5c1758212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065416373be996d2f1308e44f1270e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdf41b4c16ca50ae045dce878239c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fa8b23f74a5cdfab36271217cee96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b067088bd01b585f9a0eac71ba04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd104cb35204a9e5efee308f5b9b293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d653f4f8fbd604602ac9431329bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295730eae06ff6e96fc219ca31001a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcc1e3edbbc7cdde613ab0cf0969d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442213648dd9b1c49952d2783ce32a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a2484544d4e97466cc70716eb04f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a33b3e5cbed3ac277cded0519c4b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d37752e9e25d6e776163c859e51c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed137b210e48743275f8724bee25183225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b5bd6f170924037c1c0980f2741f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6fa967129a1380c4b2cf31f41d953227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb44a2e1fe8cb6583ea0892edc518b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e641a150591a8984f9114448d2b25a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e6de14d36fc629d3a69ab5ca1ad89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3d7222677d3eb4809ff243d780cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db88ebd75f70b65d70349d561ffb8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f371804a246568064777047b2063a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a392939c29c9166db3642f25f34a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f0e3d7e27f47cb1b342f1853cc750235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ac1c4ad2b9569b9dad9342968e33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523a2ba2685d865174e03ec639a7610237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a4f469a710682f9eb4d4e4607576238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f146915d60194467988f7f656534c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a5409b401f970c338983c4e06a07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f80392ac8a2b2a0c59d325eb09d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4a70e6b6ee58605f48833a8496b5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f2b65fffd49435bf27d9a0a924b6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230d8ed1b204f6720b6a3939f573db5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8969ff25212abf309e99bf185aa4a83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ecc8ac8e67033065a3c8ecb063a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f0dd345748d78951c1cb396870f8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eda0e9c3827e3204b006185ec916d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02884e9d2a3022cea256902ac7b70942249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c1a2174d269740943fda26e51fc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73189bae9d48cae3fad417278723a26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b6ff2469b068c8232f43b344768a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9dda9b7808719ada0f31d7a44639253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f4d7afebad47de213a27210e4780254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ef66c493249b82accb3d99cec936255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452963210642cee5cf7a1ac69d65c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754983033336df75d92b511e0f1ed53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4931b562fbacb379c060b190a674d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf6814979ef0f9e79af4c5e9af446259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102acdc563fd1128a18ae1df18daef8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc9c328f17a74db547f28b1354054261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b064948d7d04c1f32038aa9846aef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3e6cbf36bd1963f53b2afc2933af6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca91e79abad80b684d4bb819fb8d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599b45b4e8e9d221613edf84b816ce1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a803fc37ffdbe459e48dd8031dc274266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658c663373e106a37464b33155bb16f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135e6cb9041c0a588fe6e0cd26e592268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7844be457144e73b00526b2324f1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd6def3a7ad0b5c01f91cdebb14085270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ca674e8bbe9f8d315f1b31f29b0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9722e7ecee7a4a13a9d3fb20a512272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e77f385a16d36a6b04023e805168d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a99b0a88d546f81fe7659dc6c7b2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1871d05f0657172349b54f76b04d3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dcf916e1881a41876a800ec2ed032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddafff73a47560a616a623da4b0e6c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f88ad871a349ae0c08385df8e16c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58132c2c44ba1d7a6cd29c558d0454f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c0259370906417fab57bf12e03b05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5f465659a3c9e0e4c51d1e35ad30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc4076e1f721de71b16116a3528761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7219c084b6e54027205f187606b25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041f96b7a93ed46274a7f405ed3f1fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50a4382fbe36fb6e8aa0d37e9cac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d7e3a8b684ee66f16b1bd119b775286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d24a85851192354e7559dcb7915b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cd922e8bf4cba5ab3ded8881ceff8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91a770c83bb4da778057059e2c5a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c882bb8764e3b00b62ba4c455e1972290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80705a3b5e3134dde308b6369376a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634ce5ef9c9f2d244fc3114e917a67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4058a41ed7a5f484a4f9f6d990ca6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53bf748a3874354aefdb9235097814294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265526d5bfdec809f13df6e1b3462ec2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1e1ec7cea9a73ae8c92416c5387f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b7738cf24eed04c24db636372572d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c6f8e3185027f311dbaa14190285298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529cf553464c5fe375b1c8e6a54b781299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0707baa1e81ab920b040891685ca7cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381515cbd94f6ce8c015e842476ff390301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040863501f5e628cba9b8d5f68f4ae7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab700c40dd3b25ef43b14ef4e477e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6bd66bcfb3e515b3f988d1991f78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3006bc284aa8b56a837b95e9431ffa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b122c732be658796e0998e9bd259e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b006da9888758dada5f6e7217b98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f36f78f5f6bb024014353e8d547f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f236a81427b5adb989cc85e0e5a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b784f2302bb1a50151a7cf64c5c77c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975c89d3a5298cc96ec016ff1509053311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604b297b8348b3364a3729556f24f88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c995683d7737002fb6a36be6386757313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8799c24237b0a4abda9b8709f1e80a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a773c9cb0a2b509bfe31c059a0e990315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ee7683ea6cc2e27b0ced119e92cd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58aad2161e96a2ff5e81f9602099b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f786ab3c01a2a619e43f09ebf7b777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604e3817594b9cff3b08d9d87e218f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc599bce1e190e5d53fd5e205eb09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2604a55f1c878fe493f21bd4f1f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5adbcebad24b494ff54b90154ac7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8364e0c4f9a5b076435ffe771a70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e24d1865d1d25ceed4b861258499b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91086f0146db005577edaf5e9838d2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aa0b00592295666abb9750a73777c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62cf9b5d01b26ede05c5610e454b97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabfdd9dc42814f0d5ba6741f414de2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d502fce4c2584634e1b390c0a8167329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9807315b188b38ea64aacfd22121b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab289e1aaccbef351025ba375fa7d22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4478dabacd101a78d5e5498c5426332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0cb74854e2d6984f8bf2512947005333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5109bed52c0bfc773f34949f7dff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68151e8ba2e95f9457eac65cc91f72e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f96658256fa4edf0d0b0bf32dd3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c047cd590908fa0ebad7498c8519337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3abc73863405179ce3b89710c027338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4884cc7375a24141fcdf2cc7e1162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715edde80698c89faf3b73aa81220d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884ecd953265afb3737858645d4ab3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dcb96ef7e44f94c3fcf42a5e40c51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db43f5ddcb2e72d016633b63967b8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4304e953a50be9d7b764aab65dcc48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446faf2b5cbbcc8fcdd9b533092ddf7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6aef08644f90531aab5d5ee35089a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ff4d7b44162ab8a92320ef7e714f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b159856f9f7ed7b57acfe175303db82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874b96bd0feba862feb5b5c2f13686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848801a7b2a13c9a7c4c9db4c20c8c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fd645ded20a51a967275653a9eab1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc04a8c13dc3866a972150c4315b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee6d07d10cd9573a4c352c67fa19e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b97206f98b81fcde156851689b022354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015c8ef3769d1ded68d014a42ea375355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22289b62ca7352464679c84ab0a7ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95c7d8507b8d2138a19b003066872357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b07527c500e67fa70e8ab75525c96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e22948586a6865b9d90764d397c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2120ffeb646e7f70d0aaa56ffcc2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dd77491207037ac42b50b75842dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacd8e03ebe6805f425abdf70b7ad4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5d56a041b33d4c87312d3f55fc565363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d45844bbed01eebaee87f8d49e6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b0bfc0429ae931b26c71611da07b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2faeb9e571b962522993aaf4a7d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eaeb2edb238547c1637fee9534615367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8fcb4b9eeaf03c7ce22ac7c717f01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7526a12dda45f4da2dfbbe00643b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c1863fe64775cf7e82676f84a80e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595f5ab32d7a8a7f1fa0355ec77fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81593862f51bec032a35bf951826ebc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d614ed4ff05aedf8b9e54e6d80ac44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e500751d9973c70d847d21765741374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ab327a0f0c9a47c6b29654cf0849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab2cde55962a1ccc07b118ac3183f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a39d6d40a84d0168d69a0c9d0a1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780257c03513936888baf1c5b1094ad2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d321b248174c8e82ed4e52af09ed7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ade82b37a90910f4ff3429e6a28a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccf3867fd1b33e630ba75088ecbbf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee53c8a8ccb045890c393c50e47f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241ff999dd62b6e57a1b362e131370383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2809769a5317603b8db7986d1acfb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2690b143bbcc8551b605fd2aad07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881421d3bac429c8ded3a6d897b9a27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ecdbe5ac4d5cb7497db3426f8973b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754de2bf5640876eb515f9a3e46c3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714285e12c0c264f7f8c53e99690f1cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee430195cbcb44edd58e0bcadab6d28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8386baffbd0493e957bc668b5b96ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa5e3527b348082f73fceb79037d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f34ddf8b8d18e858fe1321b9e845bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82979f59a895895cbd76dc270bd18b86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d4cc9af4b0927036e4255498c47bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930a8eb819351a01627208238063ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c74ad42c82dc065e8c17743297386397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c2662155059cd6af9e3ccc2f9073398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f886490c51e19ab9bf7a894bb2e742399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d349a7f0c94b94f95ebb213f8af29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128550c20f1935d37573cd5ea6e679e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdff4cd980f48872b504dea247c8f6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4b420ce385ab60fd3cf9b6d03766403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb7db2de6e0ea76871272fb670b3bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8dc1e935f0863c3855ff6f0d86c39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5fb26f76bcf6f65a17949e6e9ddd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465d1d370cc56e23b64242c00cb880407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60e801e51f85b1151bf1e6ee2a6ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fe8779d32591fb711df582ca42591409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2ccc11c0cd02c831d70cf7574efb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec4add5ac585a849ba208e6001316411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592d657ba56a4f67b2c523d1608254412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046037b2ef0542246528142d13e1a93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43d0087ac842a4384befe74bed563c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615c2c89e0600c2ff3c0f7f83dbb6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5a21ea1a963626497ab1329f76a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5098c4f5e60e3070521b73158bacd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa40e08d9c77d7c84cd896aed709ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b2f73babe7788cf1800b55287ff5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014d1cfd74831ac7c47a3d511e671e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65729e9aa86a57412b82cbca571be37a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dbc32291940641b5d485241912f11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328daece27fe6fd54e4ef049e474630423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b7190143e0e90a9e28848b200a83a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288d6ef75c2ba29536d9c0dd6c24a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9986471f51277042aff9cfc2644b84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174603d1d445b197520a7b802bf7d11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059044b4168757eae092c8e2f618564b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bead4bab3ae7df8eb8b88fc0e991e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dadbe250f8c32522f5a77a330c4681430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac604946ecd38fed5912e1ec380c3f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc29e0e4a23bfb732281b62be76fea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57070b280a11910054fa2da41874a2ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fc02f95079bfb8fb0351e374b2b00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9075e335b56313cbd7b11aa41abb574435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb7ca7fca6946316f737c617ea4e04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4d192cb3d94f9396f32615f5c758437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc91999eeaa326a2ec3f1316e9e2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bdd4e6a3eccc15008e0a24e3e38bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a65902d32c522f68b8e2761a651eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db33714c6466ebfaa65975be02819441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10c8f6baca4ebf817e65ffe84ebdb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd157b38d4ec253d7dfadfd79c7d91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688829bfb5b3a0fb5d03db1fe0ec9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f369bd0b7a2f6ec66cea0a60e4efe8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a77bbdfea95e1a944c603e2f6e106d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b26a61824297e2ab1b020a60c617447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883e3e717e7159d605a394058e5a684448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc8e1377b26b80fafccfd89205939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe642fea2188f1afab5ac633c6b98d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d85675ca711eb91e69994bbf3a6313451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff63c909ecff57dfde1a9f26717d77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd761181d5339ee7204d0aaa3e51f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cfefafb71f449d70aa8adce5a9d0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a402b948f50d9ae764e8d45f00a55a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a25f5df7255b503be253555642e9d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160cf10ac0ae63e964c13955b6f9ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425a1b20102d90c475a814114008b32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88d2cbbc9232c1d1b8338df3b25cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df266dcc6b5570172b255286bb56c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79cc7a469c914658033c766f11017461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2ede7ad2259819eae3531f19f83a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f639d7fce329a474924bc8f138f2c72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687e63e8ad4c2168fc357f61929d4a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097233910567cb86c11ba08a6d69e79f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea3da9f2a51d8c958810f35294d34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d17cc25aedd8d00aed14e8824dc8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a771ba5c04b11206909861e3c7f06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee37d6a14dbdbd570658c1ade2cae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423251fc1f74a645450ada0eb27d16ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc3bad829a29a92563a4017f4450fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b64e878b0bb514bcc22797a35a8a12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baab0221331f1cdc873dbaff384dbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954206c79f78f98bdb9cf34681cc879474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3fc713f6446a442f82d7a8951977475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51087f28a3f486b1b12f864f51ae3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b08f7c50948e5cd3308f3902e7ff3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939263d9af1f476e7954fcfd6948205c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6ab873ce1280e45d64e991897ac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35104b2dcb1a87c95bb51360cb046480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ed9b0477f0f26a51edb718a69168481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f557fb724a5d58dd4bbdc6289b4307482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede926111872a016c9e0559b8fbffe4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a3a322e01099b9521090fa75d4b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55922c9e80c79a5376c112241a0744b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974a48a5245dbdf6f005d6fa51be4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2eb5d4905d91cdd79970cd348634a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593bbfee8e486add743b7bb1c62f7d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2447975bdf13fed35bfdf4046ca38f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cae4432348cdb1fe229d77b331517a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93f3d33c6888eb1608214001e46d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ff1e696effb441bfdbfd5afc167c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5550a9c737e760afd94e3269a2ae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a4186903ca378d64e10562a241cdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea73df0e7fbf545784f995b8f27ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96f2f18f8afa4ddecd6cff6cfa644496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659921f2cb8410a5715b423f4dca117497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd209d1fea51a322e7b2a35b18e27a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9106a6a90aac297564ca9630908dbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692710c7154e9de939e72a8c3978fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45296bf539c683df82757ef9713e8e37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441883281b220c0554b4adf9794db0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997772f1896d7fc5033ed6b0076aa5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eba4b9c1d62134a09044e84dc0cf3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202f9381c6603dfebf4c20e4b7bd92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ca3a3d6ff2a4b7deb29b4491aedf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ec8f9bc2bcf4e4be181dcb37fc7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e872e788e2bb50d55d1cdf63ffc36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0797ddbb14dfbbfd7266fd0cf4b7e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebbf8fdc412d6068f666afacafb2db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586501ac2f1dc6d1dd9315e3edb5033511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ab46d4325044d280c6008fdd3a1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff7474071d032fb47acbd8ac6a7d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8468aa0a7b04c260fa762ad760d6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff00da5f75fc28f7075e9a955b3e5eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e155adb918144a547ef50799dffc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c98f0c73daf159e2d4f3c4ffa1ba8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee78ee50920d6fe580602f90c4d1d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4901fc3230cbbfd5c0170e7e595c1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f63edcd9c331ae87c3593f688021e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02522b7fe5593e2ea58f8127c3b4e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768697db32b0263272bf56e3b1eb0f48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e7560eda0743d7bcfdb10ca29621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3136efc654ebe79c3a5da0d6d285fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b79f4a0e27e26e1d47c83d5fa3e6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10997c9120e2acd022e7dc9f3052322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb55f469139d941f724918d95d94b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9031fe6f74adfd635bfdcb6d8bb69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11dc02e7d6480a13e5d45fecb924ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4cddb44c787beb2321db32a95d624530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af50105914d09f6dd02bd07a7273b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5f163e7747e83ef2a1413b52dea2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247cff335bb34520a7b515d1af133cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0cdb5475166032754c4a1efc320ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a479d610217daff6acbd0f8b78d62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33643a392aa190b95c83f5efe08a555b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbe5e2bffc800f55621044a85d9e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae27a1f39f770ab315927f97423621c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d7a4fb0e28c0b0259c12f10c71b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac8e15b1a61ea912d9974d0ccb645540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd837b6e712365d83f3ccdc5a51b75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dc99f6fb02fadee5424f96ca463cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07f9771adca119a2879bd686766bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f664fc01f5e796df0570c94e794805544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20136956e1ebe68fe5b028ba9bbc8bc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7621847bcc1a3d5d783f3857cf00b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6993187fa69855c4ac7759caccd7626547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1992516b8d6cd6402acb334e390a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8c60111062595eacde14488586cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c375325ad9c61a9cb99176ef7c28f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0da3188cc71d550bc25708987a434551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2e2ba704441b0413013551515119552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81e38a314643285896260097e91da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f118a3bf7a49ba357030d25b55772f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7027f1f2682ca10c43dbde74aa407555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e37fae50287177dd7dcdc94535622556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff26093039c7420fdb5fb802697f3d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1a4767c2f670d2be72452265b4ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f7524c06c3106bcb8f3c87197e944559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc81387434461078b7f82b0e0fe64d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4fbd9857f03fda0d2aabc81258e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a20fa4ec40c57817fffb1251dba7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d6c194e8e69da7f0b2be05b1011e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fbe26157dab2f35e1279046ab0b39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc13dd92296aee19f6d359abcaf868565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7bf3a729c0b5d186dc52d30649dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522209080c5d76ade457594f2ccce734567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8fd2d0262c2d3d30213131e7dec73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41a56d625d6a76b5f445620d7914b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e48741e9b73926adb5650eaf59129570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46f44f593a8b1bb78b1aee41ae403571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58634fd0f93ab798765cf910211e6a26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031d250350935a5c2de42a5cd4ae02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf70e2a2c68a0fc4bb6ae11162e2a53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e695e7a1adc9fcc1329125fcae6fb8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431759870c33b261e3d8e16b09473fd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4c5c7f3f82cfa42d0203c5c6d789577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523581971ad5f694adff354b22e3371d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb92b5dce14274bbae6cc52fc8c598579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd191956d13a60d09dcb2245d815b31b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060030f82b37587f3bd627c00517aa46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c355d0d1f3374e0e543ca0ddebd437582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd1aa79da7ae13aab9faa73f0d0c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2002fb52e9fdd4aff8c66c6157f424b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8fdd4e06820f4a3109b17bde895c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f75999989db29244653203a7b1b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010930c2163958f4151c027f3896722587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad891af19094079e7c100a8b46a215bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd706ac50cc627b1889c62a12a4a7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6529a07d54627dd4230fce2dc70e5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f5801282934915d7649b2c72b984591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a30c979da803731a8d2813f7a51f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b3a895a7428b2204b9259bc210c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5801d692dcadcab6d04e6ea74c6bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d911b4ca22448dbe676bd0fc54f71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465be6b6b77fe9969eeb235f0d002af5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf344c08ff45245d4327ad6f1a5bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbbf35b24b898d15eaef4b6b34fea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59835f84f83cd29e44526c0299d1ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8aa70724a104ddf09059d1a0ddb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b6bcd7efcf7f95660028fbdacec0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd9e0f20ca6a6aa5f0020976d74e79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075095c97e4adca122d1c4dd21f62c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee06bda375cb4fa74a209f0fb1d28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315d4c281de0092406292d1665b70c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe942dace0a670a6005fdce5fcb1c68d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f02dea7e667b88add2b9c9ccf414af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c1166591ee905f89b83ee5d0dfda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8c1f79cb37a155118299e48fa3da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae76f48fef49756d3fac3a721ef714a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feed55204f23aa7a0b126ba2b21619611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7df3f60016244a8b84a70ec93cf98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98742b499dd5a7d67d81923669db8fa4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af1bb12021ced4f8540f1a28699181614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780ba81b63ede3ca45755d4b40bce89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949b57c0ac0735fe47c9887d0b8dcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2a35f811b4d8885eb22b37e32bf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03717128660d5af8dfab0152e296db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24bb1b52c8bb205f0b802b9ad373c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc14202d3469701fc5e7e8358fc2b18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff23368d2824bd6dabc220083e26f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781eb6e805a4a196cb8210bfcdbaa7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c32bd0dc3170e8bbbc9c32194dfb7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a716bae01fc3ba9185ce1681eaa595624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85dba54f602f0611503c67305f6ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709e3779e8f27264fc4d598d9db354626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f5aa6c6497abfff98b8b7a0dee38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d981806577ea18224e8ef870bda9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88234fc256438038428f61512a6ce4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2e9b4ff4cb44d334808d18cf076a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de6bd3003f910586e6d8db803ab71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb484dbf3e03836da152f1d3b8183632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab5d0360932b75e1ddd43638d533e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f8d9b6768c2a523da26daf2cd4853634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef03ffe6f631682913b05634db4c3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d1ae8d32d054348ffb237c114ab9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6350f3753551010ea50c939214f06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55edaa7d7a48ad4c2f889e29828b7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de99590aab75b76d6232ea1ee60c325639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faf2e2901fcd7f24b06d07dfd61aec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009382167d99c6dcd753a13c2ecefff4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89e0f8463b98e8dbfa7ee1ff073129642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810e4a8e54463c2518fa0786e073dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d9d41fe17f21025e47f357a8416b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f668893842a24959f5daab9bc574645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c85e1d8edbb5e3e2e36ff08f55d0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf10fc0d5777d8051be18257f3d2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad953e84241e365564a8ec92b42daa24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e34007a549c74eb2f236ca2e732bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b5f12abe7fc930b59364b3b98fa14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae79e00962042ebe3c61fab3b640654651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c05c00440c761fd34a5d2543071e83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb487e4d0bf47a095da8c67479ce9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b853915773829500bd05bbb9db2f770654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d527b63fc480f0c236e91627b084eb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e689ad04d9fa0c9bf9c394402d7e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358aa169eff31e295cacab6fac665e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf6fc4b05aa68c1fe218a38cfe433658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8c9e198ae433b14550863a779fec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15740c39013e49b9f3c30be687d40f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ccb9b615258b1b6e448005afc3ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddb6bd43f400b0fd814511f98db26b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78892beb2acbdc6068f311fef40c352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e88622453d55456610d3958c6afa0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e73eae8a326123cfb3eddea980bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c86d0c1d9c25e8d771147c26f8e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b708accbbcef329a31f7fc376e5e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b39037cf711ba811ef8367d8284406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be907272558ca799532ba3b4fe2de3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cd084d439b909b114fcdae4d759f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f342c40edcbc4c2d7abc193db140671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6276c02d8e807f0a62df268cb3364e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58197d4440f3d41e079987443972476673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d35b9c213a3cb48514f3a9b304b9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a8346a2e9ff290017e85187e8eb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba2f63af33af62a413b2ea45e6b157676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c9f279718b2e74d662ceabc99f5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235dded08fd3f2465246f33bc96e727678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d744f02ec082f97c445f762cd2113c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18d5f461cc366ec05d4bcbe1db371680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>