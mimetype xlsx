--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a389bf3cba800a74c3ca2b956dbdc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e43a62298dd29e9beddf16d3132a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c1e6bc6b2a5a61672a51019501153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bb43ab51eafad24dbf6a51b3777284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e913f52d29d967ec374dd3703d3695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a22b7c05c48fb52222107221202bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca292173c38ccfbd7be898a76852cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7154cbf897464487667d488f4da0eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550196b3c2b063a91fa5b4ce1c2e3e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213e5f72853df0364c4ad8ceadc4c2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4affd052adeeb3c97a3ac500c955911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc2a379d68fd7db706ec3f93db4bbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c093d5a00f385186e909d4944631a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6247e7a8a6a04be30d82972e8978114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f8a18fa812e57d74974c98295aad115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45090bf1a217069ed1b994c9ac2cab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f66ef16a0190167155a65f1727a7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2374812dea025c33408470cfb5da718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fae57d8d4d991cba4fd3821431f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cefe1ae0a6f14c1fed243732d214620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d50a7d729f57d31546adcd5f37f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bda49dfc7c87df13b2f68b4a3f861522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe854df9872002c28ad862fb32e874623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc880a3cccc9cf7e7b366c7d3540a5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6eb099682d92085ed5ce20dd83c1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba08846946a516f2609f5a9a065b5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d16e5240750b4dfd5666c5705c97e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f374037bfaeb4eca4fe124f5622128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a36b4e0f00cb86071e73f69caf9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06032ae2229db6f42c6e9dbdffb75d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df46ee6a930d2c35ec8e95610c2ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5e4aed720cf91902201a02cbe1e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4457a392a5b2df92cb7a510a8a7a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd364a2f715657b4d182d7e2941d1dcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccea23fb44ec311613f69e5d4fee7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6030006ac89979866ce5f516c44636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e523b2bab99c1800ee7c4d7eda45e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327456516a1cd84250aa5f366e454a6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ccd95a09a3daa03f222c8f7403d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e56da94370f79670641a7b60128540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a72473e52d9a446b698321a9e9bef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b7f5220f7a63bca3961bda6b6a9d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaa33d6041cc4a130b72c7d8d5b50743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fafcf39227f4bbef5f2a4ebce6713444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b3cd2402553700a870e25a3755fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e132a7ae20ce631940a9199a56bcf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc2e21e20d6e19056ed3d7c249084847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de28b64981e5015b33071abce59ffd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb7053a11ec87ceed4f122f12cad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abacad89d31f78a4803aa2f59868b8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf06c06f257a3fa44aa3a34712efef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366b5c237e5382369f60496f43f29c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e6bf6afa5f1b31034756c02e6bac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae3ec2417e237fac7ba806c405a1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea43c20aab44901e58e3a88e137deb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931076477976e483e8f9553fe0ab91b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a84ea24bbab41c7b3a85cbba8732b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303947f8c95212a63dacb61e040b67758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce3a4f1b7ca8458544e22d37d3635d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783d75301515d0780e387045950489660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e140fc092d956bb7dc6ed8ecada58661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b46bf177b80d77b468cc73c0ced462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32511bf1a5c97f2ba6693fef65914c3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881544f449148144456518aa8ef1f3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca5ed0eeb9b35fc10500dec3ae13165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07123b90373a7ca1c9b657e9952e3f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee33373339ef83987e217f86ec581b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ba2272e8324eb72ba6a5ce32cb3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f86b355a194165c984a70ce0fc6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc612a2be86062678e0f9726c6759ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969359af99e21d4e99a2bbf2ad3090a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d434b43dd069acaf61aec94be4f931272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d1fbe006597792dc819f2c67589f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062b4dbd4b9477d6dcfbbcb1c930b7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637de39781e673f456e1905070d9ebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e14319d0867d8a211957f28f4578776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa8924c2557b00e5e0efcff5d5722977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79592f4cb52f6e9c687d9e11fc98c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833d0a9de93a288d65c171c37e3d33279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d984a5d4a0b4f1ea0e05a5ebd77880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906949ddb72e9e104f9b91e21da8d7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00145900e2b637faf1a90ea30b4598e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26fab560537508193d29d6dff209c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b4fba7922090e37463f33c08b15084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee7a63944b55fbd569983e27a394a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80439625f906dfde9988b40ada00519d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0a55eed51bdf954495389c8c06b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad22bda4c16ea28277cb478ca37e0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28453e9c10f11004c0343e55de22a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b98a0b32f95a370ebd2ab2872fa6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9031dbe7240ebadbec411f3c1c542e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1892e9ce008fb006fc590b9dd1035092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f631e93a68c4b78b27f165acd90a6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a3d79da7f918491c32710cbc7233694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a5da8293cd2f1ee4271084ca4e8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a05beff9e5efffb0816cd2c5c563d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c624c82449e8b0bffc2d2f84e443797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faada621dbc900fefe8101a9d2e7a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d13cfa9e0fc80342b720d097630d1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474d61cba2fd6805e079ee5171539f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3341edd1e38bd80c726497225949101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a31e912ecd881ea08776d6e7a9b3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d484babf72ca8e900ac4b9454693cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362ead10ab368f562b85a38ef65219f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee4dc038f31846929cd0d8c0be003105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f3ff9d8f0298c8f615ed78f789b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9547bd76a510a6707713dc1d2f077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa3c31258b6b97bc2d529b4ae28343108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988fe2da3e59d283147024e5a7be391109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710134b5b001072a7d0b295994f8add110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d015574838617ae1c7d6f2e544db9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f63461e6564cd18e2ac02c73cfdb63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0255657950bc6c6dd5c2106c308d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddeb55b82ed1eb07174f0bc668663e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84340687a2760fcaef0149d3e83193c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71d85422291b2241446bdd2f26b3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5e098409c711e7feab6e954aedb92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd560adf09e08650d76833e2cd500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0293e1613961660f52c74a5c8926e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af717124158d65aceddb09ea80cb48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5509d2dae7f05a21623f5b16e3fe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485e17df4fc0a3dee782ad9f3d0b884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c8aedde9c76252a339856b1dfd93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d922436d1080b9430eb7a9d0b238d38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6602d75d21e00ed70f06bee14bfa83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1bf6caa49d9c37128ee79eade3ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4afb882bb155ba0fc39e57d743f86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca178ba589609e20f80b9bd7fe421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372bb069ec48dd5c1c7f243f1947754129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e42498e071492a4c89511b83475acc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b1431094830b9bfae7cf804c0e98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb57b9af78cde8b6819b1e8b090b79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de9a3e8205ae9a4a50070c2857fb64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b93c1d82dd448d392d48251bc2b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca7d75e1477916fc1dcfb67289cc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a65eb8fbccfa23e9277392f0a81e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af272f11a94067cc07bbaafdf05e93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90f73214afd987af45d12978fe1454138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa61535cc1a5e08f7904f5f1ecdfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2658cdc8abe35c469e4e85b77a7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96216b73bec5f481cd37125def8bd135141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0db21328d40fc046d83ec40cd012ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e880f390570a0aecb62911d0c277e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92d07ca54d5bb05b61befee55a3de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59ed9c25270826f8c3356dedb02a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e707ae34170291db3df888ca1932146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90404bdee4a5da26533a3bbf47621d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb4944c5838d491e54aa339cf9c00d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb76068a202dc384fa1e25adf2bccd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37066c215f152e65088910230f3cbf6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611d1973aa77bb0570172303a0a196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405050cf50ee2f86c9432b1a27f32bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac93736fb63642e449f933a77008901153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e5a268147d8c776ce0672d4c3455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16e1625e056fbb7fbf390c2f3d1a2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbcaf4a5055d990596f4d5ab5cd489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110989b07a38202231c3c1ae4b4b96c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88177ff5c218f85537843a3456e447d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507d8a35b26f8596ef35e7b6820f039159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dee775c9db506f1c5a15c11ccc3bb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54463af6b2444b7b49fbe16a70b5e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70a50dc8d72e6917021a419873907162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9671641014d1ddd5565dcd7b8be6e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771a3acd830903108ec63ec0b110e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3109e0afc38ee44fa51c603fae3fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c95ac0a6958de27e921b60c78ff9bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9a9967f5396e371bfbe9736f61d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c2080b0d13f5bf3d12ed8a8f99260168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eebf6a04acc0cb0b13d27f3d97dcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086726afb012abfa28c40f42315f5e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd6a04630c71a8b2853ef4884cdbf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f9d334489fa0a4f62355bedbfb65e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dde0265e88fb4ad4f561fc2352dd73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b495ac1825efe93224287a9f8317f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39503f395da8529e1c0a79d16deba1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65552ca58d32ba6bb32539526cefd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc3e1cc28372826d2a5fcd5638788177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676f15f2b36b5fd604d7a43e818d55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054a229e3fbf1ad4ffea887e8b4261179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c3e4fa4e469d52972986c3050491b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac2b861af3a674489c33cd95b4d61e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946609dc09f4e1636b4f5da015e9e7b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf12596b07424e98ba582204090b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c3dece5a9e94b1b40715a394eaa70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c38fded71e95ada4497feb001d26e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d62c1398aa5d24726cb1deccaaed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728dac6f0ac0a1da1c033d6368de5e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fbb49328e99b07330acb3044a1276188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f516a6c623f183aeeeb7eff084d33fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729c410c0815fa98e265c68c708995190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acfa5bb25b786a83561e2a4e2cd077191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ddb13b9ca719cf69acb1bfca5759192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a2c42ae1ae9def3dfc1035a09f931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd6fd5be7177d471978841da75c77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208f7f6d97010b7222ae49361f9c4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1231b3262f23f7c5c7ccfd8ca6a663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806336b30867012c7d10eabc84dd26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aff40d7437703e5c3e4309829f9f47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fad93dcc4a48447d768fa13b4fafb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c73fe3132f40ee7320899bc671ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600714a31fe02b89f5571b2794ef68e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a692a12479adccc866e23c719797d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1209025a85bd6b37a1ee031602cdae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503dd7d34bc0782a8e1f3055e555523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e29d73c35292e6f136f736d2f7a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f9f559186f3fb0ab8313465d570f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd27027ab209d5bdf55172b1ba3ffd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cba8670a83a1db37228ce84206ed2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca94ada3971802ecaec547836f76e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034f95312f66253fdd4815f421d673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9928aecd5da1a1bf8a7aa0b4bdb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2663ac49bd2118810e69900fd37d87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d95e0e4121a89bb9cbfb9c6f1c45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10b26f6412c45c4d8cea16a81437e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db387ee2e7da382c27e60ed710158215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7fbd230433547c8dd53836a77fd1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a54a9ab4665dec6932935733b1af37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e0cf35fe0dad63df4634166800167218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9765aefa98bfca97dc611173a296b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac189c9df2a3e9076cfb9ef1fe6796220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b558ac78f2c9cd9eca5b6d19ac0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a89808bce68b6ab279f3639803b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e9fe5df71d44bb9f577d87c4d5a1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aba1e9b148c5d46a568d21b918a87e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe804f4724f240f8456458e594e64a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca1119d1bfa7589d47136b93caa3f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5862b68cba915e9618973a1972b20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf3c308b819eea44282bf11a6258c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49ca4773102b9e380f37494dd9dfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f7e565a9ef3112283c01f3cae24a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d3bafe5e8d8dfd74e42e374a22c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585d435d3f5b269effcb36d3d026b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ae188d40978fba9948ec9536c1cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497f41773cb5a95260ab3d466a85edd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645c5bf02788126acb5d6e7ef5d2484235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88aa3057a7a049a957b1a0a43d5ee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b6d49f254912edccfbd94c4bc3de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389979f3223b2b6f9e464d176c0b049238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533e0fd505f7bce0f70c6bef4e5304239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb65e7bcee46ac77c120353011c6cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc1acb92d8afcd071ac26ac83b80a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106caef1881c9dbb785b3de062e3c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666547b28a7d12d1c6ad9efb27adf5ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497d71d4d4f717c0839eedb9a8ad34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250f9fe5e1fba2b570297e29caaf683245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917215dd752314ffa451eb1cdf9c2a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c01a8bcfe9ad1b5f9d2210870ac24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d5a49ca71baa4e95b097836d9e893248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba9679001ed611722a7236c059ad2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a1916a728ef2f57850c64c3e181b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdef42605bdd75571c398acce4d77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f4689184c52ed7674aadc8b956e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25f5f3747f36901d251c24ddaf88b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb0bb406d5189f970a4ca35bb6af7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e39ac0dccea592d3940e71af438b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a8f4fe251bb5ea1f9fd1e540c5dd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babfec36c6f1369c4453f9923c14816257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cd4019f5ac374b985f6dcdbb4036c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01be010aa507cd13ffc92346bdc71e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0dac3f3fca00fcd929d919e24f28b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17bc613ccbc51ce93a1b8a71347d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eafaa4884c08a14e1f3d77bcbbd17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed8f77abd0020156b8438b62e5cdac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c938d479f76177decf4c7714d8f7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527497d366c2400caf2da2b322829dab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6651aa61d8b1b47391a91d091f05f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1dcb6102a7ff5fdec51dd618872ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9d65cc15a9a3f92f43a64be27130268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3d17580fa61daddba0150c52da29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb7ad2215aa1369d8e2080d006268270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2e2349bf4320ca8399e92dee73c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9bb5da80d8befb21c5d7df2a17c70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f56852649cca9930089f1366d8ba3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66aa2c7f9674cee464b444727ba1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a932a6ab628c6e2b1efad1a5281195275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152f6ea6d34e9951279245d2550146276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e4a6cb674b4b554fa2b34999bcc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfffd59bc89fef116faa23fb5c3ab2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0341c94a1bd06056a2ba408a68035279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43050ae44724950fb02c1155ecd4ef5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36562a2cc6faf0ec67056ad368f4d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50ffe2b196b83eb379f63a61c865a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164134043139291bb7c4e2e7a431704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b25b58da0a7d496028ba626dee41b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc69cceb7e736dcf75f6f01600b2e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4335fc15f1c2aec511b6d6f81841b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b02253ffb0cb2d4e8ed7a2964ac4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5571d6db4cee6c747b00b16737fa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8868b5ad0a5dac51664200f0274cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3bd44c91d739b50e04f7271ab9d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037a8547395856fec7296b1fe285aac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f0a0aa777ada0dc8fa8a5a0fd7bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d8538697edf91511c76878deb7a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be0ad7510bf2bfc690258052446d99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83664f0b62a0707ffc8ea7a8dc6afe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33010a708614919dbeb9dede4400721296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32a42ccf3b4ac51b803e6e32a4d10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd11f64ffc298ebbdef6aa5d13eb4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa1163115114ccc10ee708d5d1406299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9fe4c5d48bdcbe0d2110896e5e46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4155176e82c723c0da7229083bf2e8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0fd39d2250885986d3e7062aadf57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6a5e632de089c39efd61edf8c5371303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f344ab0eaf46849725a3fbcf3176a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b0173739e76108c9eef0ddce268a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9960b8155fc575d23183ee3aaf4099f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511751f1c21d66489da176939c5369307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ecbffd7ec4a3aa32dbecfae9b518308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81600d52fb0cba5c571d905b5d6403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28edca9689d555303c7f59a9e6ae651310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eafdff61eaec5efdb9b42bf9e91cce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d2627213a80a0806aef5e7a8b442312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83d99f89692a3e8d5251a22059ebd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727887be759e709398ca9406fa9ea3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d82527580cdb1b0f80440de3d71e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b661db7774760301c937efeda8d3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b336187d8a7930bb46c3ae4f45697317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294747b6b070f775f980ab45bde2f3d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e272bb821634f14c1728002d0c692f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69845cafafcaf64d51bdc4ad049afa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8d6cf7e5c31bb12d280eeac3acd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b6f5889065247f866b65be5fe1d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c2451d286e6b5812e8b4be842d96e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c21bf9b0ddc7e54ecbdbed062340324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8cb565d6c694a871203e4dc2161b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6aa4dedac2034becad254ccf6eff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f369daef7e469abc194e658ad54bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee44dc9721567b07c19fa7f57124c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d1b23ab4287540fc37a8912c3d9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e949abadc80dcf5f26f3bc66b9ce8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce03c132752d4e75eb3b684c7866c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd246da17eebe27b86cf7d781fdb9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076703f5755a9d9a585ca8201a6713a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485066455fd5d4e37690e2e177ffd69b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d0d0b57dafe00ef11ba844b39069b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3855aef2cbc79f31f0bce1b124dd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6fb2becc55302a82308459926daa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76742e31f65e2a66715f18e2cf07d26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dc540d144a1d76c4edd23d6613fee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c261a879d46a2b36d74ef84c17fe51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1175bff2b1bacd1ee0d329ecce51c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10f44cbb789ef9f64bf857c5a65591342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cd8f6793e2891686d4f10181cc974343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243a2ca7c4a4b408327e9766746ce6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ecf239b3fcc751f5b6653a8db5cfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f616262786f201147695e7c5c74d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72d0e7c981f1105d523af4b6aae39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e34d122e44fad771a2f65328cefedf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88f9c9193cedbdca291d85a315586349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca6e3c3a50c2fa26334549adbcc93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d1f0c1dc35f644a1a18669544748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac846c4e05c0171c5bd7ba48fd119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dab85ba888d194c1b3b6f99a29a611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfd7b6e745d7f8e050853a2a77027354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe42afe088f1ab70c9c8910785cf64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1981061a464a076f8fa45c5f7b80c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf9a5157c14db15bab4a127ecb89a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ff8e204509e8a2b85591be8a60e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518c25ec328c3eb3cde08e9dc5dccca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1405f44dee4bbb8674e4451eecc080360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb01a935def6cd9a50501d5542008361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc124bb6ea79b35726fc291cba8bc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b827d192ac286ef88061e011c4d0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8667e77ef48a6eda2afca8743b350364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92c8819d9b9f9064c25fcb5f50351365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a9f4c89751e462b1a34ee01eaff7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99c106632bf7a27b5c7fd752bf8e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553385017cf775d5333c6876bb550a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c4e80fc20dc1f470485b64527cea4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd140558864d1195caecfd741d664b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376b34891481a494fcda173e7513d09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67fe16b65e1b90fcd07a65e24646e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebdd08c2308ac17e6bca386a4ae438373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc82ade752f1379c76f31d4fcefc59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75293ba3f5e8647e4f1c828c3692931c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c838fd8c5818a3f00d071783e1c6e17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980731bdb527719b53774d27afca1923377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724936c01be9792b41d4351f6457313378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9259f0e2b039a83ffa8d8fcb60e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a23bc700a923dc1c3f19c81cf8a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b2c2ed23cf7cdecf8b3dbb65b7cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd733a0e6ff65e7016d43754c23ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a31d2037ec961ce06e153858d013383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8192d8d332a9b13a9daab272624158384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487db9ba3a42ec09ea07e65daf62e6b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb281e7bc22910545ee24b9596fc95df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d848e01ed705a50e933fd21d49cac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c59702cead28f180dd6080352ddb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a5f60861882c8a8dcd57c1648383389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7b7127b8bf2f70da0c2ab62995e55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e189bf30c91683ac736e7ca8bb61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8fd96c3b8c2f828a91bc8b5cb28a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4268ad8eb63a89323f3843afa78e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842cc236977679c6ca917963ceef1cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4ee2264477e53050627f52e63a94f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c29b52e6fe51dd8e3bfe078d3864396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5aefdcb336fb7e9ad7ab7e8a0429397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6ce7cfa92638435a04fc4b3c94155398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf960e190cc60cf404ba9534fe19ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59164af247a2066c6179b30a66c6999400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1593e1c63300853a1cc2a0338f5a0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3edbe19691f080050f799c497470b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d1c9d6f166c9c0116bf75fc08f7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d0ef5478ef5e638e2f81f489eba3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb28876b11a996491704212e4cdc79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b47613575df217cad6297582bb194406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17121dae3a38f591fd9a7473636f71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9deea5ea7ef015c09ef55d1a00e701408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4f1a314bf9d1f08c54bc55c90851409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb0139599efb99d43d6c424b7221d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1abfa69215e5de7b84faf5560b775411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148fd6dd14a9236e651e75d42f08d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a3238b258c937295cbebcbada0da0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a39e4a77937ff85b375affab65e76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c4eaa6efa8064b4d78f1b6f74a28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f485822d90c52fb9b775b81cd4432416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3588d0a68a739b3ed1ab3f0be89b8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be65ae1fff671c45611ca97a7800f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2aaf485ad21f1872ff8478b71ab98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27101620aaac20a17a641140c7d294420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85515ce547322932a869bcaee0e232421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdacd2786a20112638bc5ce27f4ed91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f575a2dc6fd895c0898f10f96cb585f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3e0186de44cf39edf0cd85d97f7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a198a5e523b719d3d0bcdd32a0711b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba3e107300defa9f848363ca58e74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e91ae9934b204c348dae15e2482e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5377f5609c7c928e51294dfd328946428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c676bcff49bd6d922bd829fffad2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39eed469f870b64d31a9dae7ac503430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474408ff80ee844db9cf1f8e3ecdd18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240987bd6a66435b29983a3015cc1b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd21d0583ea5c3c27e6794bb61929a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a157074a178a691e31bea718efb83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a004a5a93d73573c6cc646c0c200a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78068e4047b037a53252e35d5e933436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aeaef80b290713ccf3f1db7dfc254437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9e30fe6f3e0c1e3cf46f63314b099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd9c80821c8b26e6491aa7451bd64a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602378bfbfe91e44007c41f2d0731717440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b450fb38f1457490a1ede15c18516d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727230e0fc098308e8767b74150ea2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2b39a603e3ba07f95eee3b92a7420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df0b0b9d902ac30e3f3315184d87e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4b02b0d4a1c042938f10a2301ae7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79078513cadf2c9abd5200e2677ac4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57732fd8a7ac7ca1705ad6bca3aefe8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3102f8e627280254fd65e3c5fc9c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f89fa58a0b60c8c7711f710bda33e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82514e04059938a9033dd4bbbc365ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321bb331ac63ce9dd957d217dde7c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09349fbd79ac869dcd89b29a11d0f84d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fe9da7814c280a29e206b6cf578d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6d2e1ad099b360ed6f1197d1bec94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1093d31ff6a6ebd69e1556490cceaa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f5d4b4de11a1d061abea3d1a70f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a8857e21e9649a4bca606200cf4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c964a2d15236caea2b76b719403faa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544e437187e1f283dcfef97edcfbe78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6de3b427975566aa9ad476274fc7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762905a3c3cf8da039c34b7176de9f33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f04636f5a1d869b7a0fb898e2c3ad5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc425031bc60f50417c3e1156d278463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f912a2d0999de41784feb021af7db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778081dfe20dfcea5114f6ed42a3ac8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf752bd0ca8a529ea1f89457022dec25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb9a33cb33aaae4acad39015057a64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34793249812340ef797fd5ddca95adf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b99ef7fd2a5934d05f2dc706489f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7161b1a7217cc3191747a89d3470e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd46dba8fcbd554cc0f16b480557b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c7134a8502d59ad38022afcf8201472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15250198a809a02c5116ed57fcd9325c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5652d4e844829249e9af865819fd8fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aa68e038604158292331da835c419475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0816cb597e132f73d651170a38e16a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54d2a27e3a893d6d7d3c868b3f7fdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a884c4409a8be75a05b625b42be74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f266a5f09896cd9f493423bb0823a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581bc289082e8dde1ba2380a0baf587480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867206dd3a77d5499af7db408631e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494fdcf7db908147c919db3e1bcf4a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ee3e89388e006996b24ac187ee3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b2d6925d48a203dcc43239fb2b72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e2bbd92675e9c610221a60110be3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556381d424dbe7a690f77c086d4354486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088f2d88b774782429d2b166e85f83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3498ea7d74cd5326b4f5c42772f7430488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd484e329c307003b1c4987b4ae8ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0181c24c24458e93867df26cc62d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4301f04ebc0365f064fea9e00e4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ca9ebb1e47ad3409264f63b215eca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b911e05cce0ec49d3c94201cc7b84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd52b59174d702bf309b99ae5c8df2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc91185e1d765ff54d2e734b16fcd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e29adbf40eb2614b140a01e06015a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e657ac59b8d8a2506aab1fe01221b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fdcdedb078dc3c8ba60f9b03b330a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dcbd54610f2da1bd7bb795eb0b166499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745a7863bf26bfef8e41cfbcac27f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7515905613a891706bd3ca7e4ce9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ac3baa6243b1049eea42e11a56c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b054add266dcf89009b9a937deca3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fadf6b60759f15b4c240f46c608e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1a47e82fe38ec9b41e0c5d8ca0236505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edfa93eecd2d303e99a754e6c8caad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc93847827c195dac289e6793b64e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c6ac0efcfe68cbf2fd75bc260002c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b38d721d4957c98aa36d991b604a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f246332d281e60b5092416c8a2123c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1aeb9fc1011f6f46186b8e58548ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79f625e60d5cc798ea5e04e5e08d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19442855b446b5199683064280399ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba14d8175a04f208ede23df0fd9bde8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b344b2ad79acfedd60ff28d11d41b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51589041a5ed87fb0b9554fa353b7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd868e936073c0902a0416623a3a0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c840a22fa27f8bc66da0bc10067856518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4875b74f2a4f95e8e9c0d5a7a6b886519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1c01b2238f2a71d06934d09a7292520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44a60760a7743d8dc40312742083c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c64c108687e9988a35bac00a892dcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e337260f40dce5aff555d0ba249b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bbb50530d7c58f1b9f52f094a5a9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e37b8a4e462902c6629d78ea2e73ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d051123e0f157c13e88161262ff4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8889e62a39d53543590c8afa89eee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7366df3a43da5c914a1902b242745528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c118e908ae32bb74105bda04debe80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d3ed06492b755c4df5b49d21ba93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261141684c685091d29605a53a490c4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e821f84923dac4babd8f8f6a07c5430532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d85056007e3030cfa6d388f35bf986533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17927f55688b107a784fc36d25f682534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90bcf20492a12bebe3ee444cd53f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae27bfec05212463c7e80e13b6c555536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5f26071101115c12397788a616bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f296f8428a98268518b227af07390b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7a8e749e98a139678fd2b9e6d02c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8cf82562e33f9a63999ad3c972f15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33288c55ba62399514436b43e8086b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b552ddef4f54ed3aa4151a8de5eb39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627286d79662b2d055be2ca60f670a2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b1907a660f49a7f7326f92b929a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ddec3aa708c7e1b9279c67bd9615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2261fe1fa542780060467b36337f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd376abf9d5d18ab212485e64ec2eeb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c0e24133506d04d720b135f9e86b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8f55addfb0c8e7d833ab741192dfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476a1c2270f74ccd51da8fe378c6645550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9332a7f90ba887604dec4334c1a91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70cae973bdbdbd84b505518458f5f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab82f995b802da8a4f4554df818074553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065f7202f992b08dbeb1095354dbb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749c6c98598dbebb71d6d12422ac3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8063a103b9762cf1f951803162a0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f49442dea20b90e943822fed3e7f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002db22c9e42122741eae50b41d20a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e3111236e0ee8386661b5552b2c1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1076d196d9f4cf245277f17d213c7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4d91d0b2d856f4af08453cc588b3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bae3d9b23d3c26e43dc1f1566b6ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82948d4700e9c6658f46bb0a73cd81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf8308f86599822b6505493040ec1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e82586a4f8422165e0cef113a385565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56867784da18703f97284ddacfb434f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c33f33ed7a235988e423dfd525b36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961366c552bfb9fd1151d174648f6d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478872339675153438fa77c9ec645436569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52369e156ff86b5aebcecf75ebbc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b11db4b7586b4b067f6c8957a2054571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6d1865b5086cbf5c6e4333a4a6110572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416215bd92440e0c1d015cbf9855a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73977b239b78a1811eb5bf8bd05b17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33179b6efc038f7f9ea35d44119a7c73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d06098d1a22f0ce9a16332a74ab01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b14e8ca4776d84742e25f48e99f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ebbee0a5b59a9a80eec12558a257f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb315c00c65132deaca3d22454f3382579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6c823a292fe6f3ea1b3b7760e71e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beffa876437a8c18c1c6f0132294a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cff73430426b7a662fbf4c580a2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290423d84244fa4d4740d08faba38492583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec439943d98e1eb25a5b63f9c6e55f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a3536cbf3e6030c247102acd8bff0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07f0d3bdeb883c9736e55bd13de0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96255a92530548c20beb32f809111587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e9a7420ecae3d1b8d0c9a07606ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec72f81599a30cfe86321a6d39967589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58babc177fd0d51adb81c4346f7c29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6c65f6f41333d08f526dc50c7db0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74255521c2a25eefacf40db08e31dc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c38a95d3606f5ad3171e61ebdc41f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33332f65f017a731b1c23d9922452594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b3547d623f667e9c4daf656f42b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406b08f1270dab8aa8bdec64210939596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffa20293c3a14790253694c0f6f282597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab28288cf2695b662066f223ab615ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd3b27091b7746283f055af58ec0f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0ddd844d1e0a1b05dfce0e97b333c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcdf16c51188ea37e00715f9dff29d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba8b4a0d70d846d90101d151c1344602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084c30f48db3842ae2fe2e3d908289e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb630892d7fc817379d7f8cd66a9a01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd49d830f784ac9b18ad4509d812a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd368e9037d92a5c712f1e1abe2b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2599d8eb49f3c5fe00193e00d7c3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365115e748a080bde84bf1505500e6ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6483d80c71db9623b57af60d440cba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604b42032a4bef6a7880a6f2549ccf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa90064cdc46c3536d9ce1c449ab3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512fbce2a41e3a4fb749b8ef875f9df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abb7b32e290ec335cd6a8d32f731e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa897ef641b0ab163246854b5e7a788614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d3413562c39f50d0e6084e1dcd18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d70cf5d94b9a24ff36a99fa596fa8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462074b9ea2ab0da54855cb2400497a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b27692ee9c70f88524e7f53e5cfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e82c9aae87e3e8834cf823aa683bbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d53e2182f2401652ead9c4429d33e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95a99f91140f96cc4aa57825e16921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a82c3b493d91498293b5448518e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51fbe995435de72f22ee63278b0176623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e72faf796746c22c1a1e2523f1899624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971d1429ca1ae348bb4120873d9e07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4c7f2883f6a7eca419e3fcf77e48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2033db0e326743316f1e8a8f4e0eef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245e40590b845ac863b884db5c281c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b110a53bef532856f8f534dbf282dee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ff0b4948aae79173bd787fe39e2bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd03f8e45692ccc897bab5f4f695a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53153952544c395fb1ecd31c9549028632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c79e0751a33e9d6279a1b42a85ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729366a1f6a2534423cb29f09c23e6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477cfba402139aa80bd7ff2c3fbbe6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c3b676f92fb4d164d79dc29339cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64147a7c08b87b2078a923fdeb654cc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ba390bfc362ac7994aa78db7367b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51d0dd80b5633339937ce7caa94fce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142d80ab8820f1dfa3f870a27ae89a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e2e49b15a978c0bde3489b8180c41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90412f4b8013cb11b39dec964d20c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff22956752fc848d6d6d747136763643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307c3ffeeb79b2e164e17c7dad73da9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1154f4f1ba5b6fa474bdc70fc70ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678139b6c03f04571b9bd9299fe255c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315a89e831793a674825ade6361b70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb46edd2aa587fbebedb3eb16dfe5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71405063559c9d72c6e826ae52b2a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995cbd103af281eaac529faed9f025650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd3b57183a5dc16956346dc9fbaad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321be006c58a024d0f01edef4cdcb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca63d3970bc874233a38a276038dfb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0cefc4538570eb92f3910744e57aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd76eed5e1ad625b85db801978dffa0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c419dcd945416dd79ee70452f46bb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed870b2895c340abcb786ac1005347a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca31a08a2aa23496f36c576a8a52e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1b0e944faa76942ada60b5f94ff9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364fe57f40326a6dfca09675c541f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83884fda3d75667b679aa7f547a1194e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e71f5652b61f2f6cd84e71be344a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48abb7a9418d5f4785b53c19fafbef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ad3a1c287e8d52050c00d7a8fa69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a226917a9c8ed6312136edf4429eaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e776c03adb91198bbc9ad6bd88cc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed77357bd92c0ebfa0906bc24ea5e00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ccc2bb68250f8df500351d7a1db0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745afdefc17b457234fc73a86df446e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc6e9b53dabf84bce4c8accd5baa0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa782e86861463364a0a518fa4255671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec496c8aa08263610bb18f2c3a9928672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01ca8b2c2a7e07351b78a9e2eec01f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66618d741e6411382024760713fb24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d94cbe144e88160d79e82166408a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3c4cad152ada80b36ec554971a49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348891291e09c4f95f4c76965ed438677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425e7b065de611b4dc56ce3894bbfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1eba7e866f5c01c9961163768db41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626b2b1ed54b9e4852a35e3139e918680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed23a0872859679123fd69e369adc48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544c13ca11b815522e5d68d0cca430682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682f43945b2a0ea0f5787192993217683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06176f7695e335a0e0f003268373379684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54412582912f2367a4e861ee1469dbde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4d8929bb53511af24b603e0e0cf3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced434176e265413599a672dc9a63d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e68509b905267f39b6d60bbdf7a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669881592ea81e38cf51e8984d06f10f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365768da777026d6aa44aa9c21981213690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd5740f4fe6b84f1462833c81d54d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1dde1bc964570d6fa7b78a1c2c3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d53c3e4de0709fbb136c28ae64744f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2283727356625b5875007356b655b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbce23d99d40ab4755304e8fceee47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78679758c5068f4f169868265d7de2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f214044651d2904209b6ed3ccf13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce15da5e8cb7eb26dda36e3e1b21c48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3b40fcb510e3fe14085ee18f8d6c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b046539e8b15ad45f603e73f45fde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71897c19f342fccdae6ceceff493f1f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1b302638ed7bde5e285121a39cc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bf077345ea515d84fb7c75c01433703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62392574269de513fb9e85d1f54f4aa6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df97c4280c1eb7635a8fec29cdf4f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e62c97abb8a8e1629af3ead3c2ee96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babb6f8cfb30a664d8bf92cbb74970b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a29532ad861d79e95cef430b23844b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7fdba8fb3a31434dc0ae948c4603b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caceb7f87356346fe2d1ce619ba081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d3809fc48a5e2940e13af1736df6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567e09c84b4206d3a5bf58e89551709712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c0725317b86d3a563da6272645fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cfe1c980c2e332d64fbc3c1789c182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42778ebf2565dc0329fe0779850a9e563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a089dc2fa22138cd3fff265edf28174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078dde53390a8b242bb8d9eb5a59eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d15e2f299ecc63e303aa088bd3a6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bf36153f0857de61d5a124b632a2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e2127f80c0fa3f7f92409f04af4548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba7004ee385e3c1c5676f5542b018d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607bca8b26aba88f8b20d6d77d0b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99050c1ed8711fae77cf961d3c6ae46911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34230c3164cdffa54ef26de467a930712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe54bfddb5e2058128dca84bc6cbce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8f667c15896447bd4b73cdbd03a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d5db649f401b8687a8e9305b80a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5ac8869cf6f1dbaa730e37c2986f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac018b097f4f14e34dcfbf5a66c828d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a571d58b2a61e61940ae16b4d75bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a6f29bf2cc648ca34ce0ccf9f08c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05c8e53b7aaec4e47bc1abc398807d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad32176a3b4dbafcbaedb73f16df4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149593c4e6b90356d21232410149b59222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79695449fe7a4641a2cd8d27f584fd1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d72dde6c2a327bffecd67c51ff6ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf068d6ff034ba5ae2aa317ebcbb2c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7020d4ad236cf7060f59b3c4d2ea826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a97af6d9d06f5b8e31e36e7ee82a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea92bcd882161dea73aba3435053928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb6740cc26205db7f409b9224a42629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc355dbf25fa4b1b0ab98e2096c12c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e6ebf5805955058dd1d1b8cc67d3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345521fccbe52291938deb032f3aea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25efd23579dcbfd841da5168742c12733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419618edd0fa4f2160bcb25650844834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e61ae48e324d71ca7f71f38c96c9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3046a1d2973b106658222e03668a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532cbb7823627fcd18b3ae7ec190bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5c6c6848ed69d264b6a1b96c81e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc88acd234498ee7d17af49e6dca21f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ba5eb312296f2e7bfa87e2776158740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe9f3adeef993d591965e97100c1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bb74173a2af9a3fbe168d2d96ed6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121f5a605795898cee1457ec8e7e2ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435e70a429c1ab62f78467199c2897544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc49724139128490c3aaa3dea2323745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d53994702d18d41e796d6c653eca9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868184ad5843e82c83824032b44d579247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ccd002b10608c9e84982074cf8b7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a108f6bcc56b1cbaf038e4d70b8d0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a37d5441cbe463885ecbc8b258e5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964a5b06e61a29f9368775a5c761e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7b06e14b0ce13372a321de8d6584752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e84c248f934791395b64ebaf5a74f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112f7fcdabdaf386f8353f52211f9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f941fb250ff3775f9470b13dfb4e81655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a07d0d4e5b5219d3ccf8e239567f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d358aa25c07ce641c1e7dfd50f9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e37cfbeb3f84e33e2a05ee6abcc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d53fa30a582825a1200fc811084db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d6bf4e21a665b7d7a6626d7222de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0feb5a55846cc49ecd66a004643f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4836cf1fcded0dbf881ac321db8a4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dfe674b9c6e16d39d285969fad17f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156c9fd458b94be0afb145e58b4f04d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f5606ccab62971b0b0cda68dc750465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac3bdbce97329d252f398a35b0dc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba586352e70168e81d5a21ff6b9886567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920da5a13e9d9f3e50c0fa3064eb6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4033f798de3ea5440f125a2720fa1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497735ff4fb31a9214086e5f7ffa1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40324d68d6a0efd6d3cac97f9f591c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7cdc04e806318ea2604113a66b32472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e73fed532193d9047f5098b2650fb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2120d0211b609c5d6fbe3ea2c2638374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799190b5b0ec6f9ac0e6c19bbb864775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9df19c9eb91caf16324dca1124d1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3096bffb1e086e0ba80b038ed923fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983ebab1594e130d08b09c21470ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce96eada69ada9c5301e00b2876d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d841ea23206857cc8e0d9f2b0120f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f333aef90d4cb2c7ddf6991919d37c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e361fac19038122df12f2ce20cf3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd170d270a72755cbec312c4cba550c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29ac626715b4f67d82bf6ac95251084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4ecb112ddbaffe205201f7d9556685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc2646125bc6cd03ffc3d00d19e23186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346868f4adfa3002f250dbcd4e57f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cae5117ccd10718ac8e14aceaaede188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7732b31aa7257a2cb7a12126c201689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c01b50ba97d08082d9548352374690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad00abd4bddff6acf69e7a48f71d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b02f2361f5e409342d0cb957589eca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765e953c6e03f710e29916b69437d5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79431ae3d2bc69450050f08e8ca408c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef069333a1e4a600d2463d951b8494995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf178c1f2c602329eac6752be9250b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57045d4de26f73c8302ae3771ef444c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415b196ef45fccf82ded006fd5de75998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf5c9511ba6c61846bce41670d28eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68265b6cc38a6539c7b2972c76394cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a41a511f48e6bf1dfed4a250c15b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcee78fcd8ae86826a357a339dd0a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed06f8decb4d26acb6b41641d4fa5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0651b10c232fcc90dbc271e65594104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9327f804a7f87a6c5dcebd9131f3a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0cf5789d5cee133b1fd6984a64554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7a5b8ce951cea4360e6d807269185107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d6207d11338017a72a5169c22750108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f733d81e8bbef0af961b8cdb62cf612109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ada2a1bab358eadff480abd1a8c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d992caf477a094e72593e3a09fccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299037ac1ec015ae71060713400f1250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7bb0895263c528640c5521a6e0cf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2689930daea207adb4fcb3cf9d9232114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17cdb96d2e2deedd970f6ca90525d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21950c347e75b15e05e8e429161cc223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398642adf0bdf4c3aec6f4b255bbfc9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a94991393a9522f12157984c107d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb416b5d16d94aff1b7b23ce3a6ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c3936d9ffc3b3d0c87f290d9a0bdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10799e74a12ae9e8edeb78caaaeacc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f119bd08bb9ea9cfe8a32c586e15cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa73fda62150fe7b9b6c696973b1de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b878b2d5f0d392a1b49631494f4910124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c1c016adf29e9f6aacf7843b56bb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb3db5b24475ceb72672f2bf6f31b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9efd048656ff538b1a93bb78410cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b5c994ef8216952689ce7dd2165bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20061d6349505365099d38005c4c8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d2e38d40e5363469af68f84c6da3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0a7122eeb8e56965a37f6b608de2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f779411e0e536b23e001e54b388f129132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7efd6ad43d00830ea74375c23a8e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e9e6d5e4a8e6b1b052a08132daf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7ca101efe9f67e2d283a797933106135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eacf0ada24e3316e04639735a6a683136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8d822e5b559013c28cc662a4ec7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc1f0d6ed77bcc195d2beb103c229138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa16109628d8d5d34582c31034ffc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6c108e17440c74c60d2991cb5f465140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f5a041bf78ea1f198bcc359f1e56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433f6bd5ff0a796a949067b354ab2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d61b06220327280416e34ddea17d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770cb22a3e77923f7e0a779ba106d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382da3dd0d18b60baf645c70ae76cc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3e27a857679aa9b9173980678afa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408fc175ea2766f1292971d2ee1718147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e034df055539705f05bd8e0cd8fff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb11813519f6453f4dd9c0d8a6f4bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864d2b23553cf641981a90efe012a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22e6270ce13547320bed9a225edc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b5e171d0c285289dc7f56d27280f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be253bf6b33324e503b0bdb3bc265e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10966487905344a723fe4675b7823fa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164579c4dbcc770fddf7a04eca99296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012879d0542f2711cbc433d47e5cda84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4a282671568748a65f772788108e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709db3837847a7ec51570aceede3d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c6dbbf0ad17f3ec4610c111b00ec7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534139f3f61d6bb796899e7d7c949e77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60cfb90fb4a8954e9328acf87d0674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4510fc14d8da3b84605ecfc308354162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f13ef8eb03c122d89016c406b61e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e708cac54add9eac264264ee4f69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43348a98e2138275f587b46bbffa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b20916041358798f0547cdfc90a1f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5e80f12de673f8ab87590c2c86ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbf20bb0f3aac90da8f12c97a3727b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf75b56dde8b5f1d9a9e256e1d77f4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7118c8dc9efbdab2f8a489c440e99d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209f7ab75c3c49a5db6de971a41d652171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7478e30024c198916bcf3469aa8f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc99692534036b90e8be9d283ac9a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4aff4a63cca08979564ba3e9dd8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eafac5a0a404b6d5b0bb0cd7d2aab7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c77e1206ae345bf68cbee1a62ddd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e44aaa6eab7575e14446934683c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947f011b9a15a1e1930321715e4507a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edabaf5cabbe06900b506a7a1c688af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8c65fd8d9ef28ef324dddd4438a9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d123a6ce4f2473c7c3d2dd65c61b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04580366d81e546224e8510667b15ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb7cbff113c1b61a164f5f007df70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea037787a386f1bf00c638ab7bb46e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56bc7ab0aa025f7e17bbd6286db712185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d964e827939f5da4908ddbb65c685186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c9b1f9ee1ea641d7c1af265fc72a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc73b44d8c11a1a273464dc44909b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec691dbf2ca5be993facd54ac6f5915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f307021ce94f34d90ba882b9b36f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8726bbe6f58804e335e79ffcf1024191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b13d36aec4d9ff969d8fd10dd6948192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1420291f543c50ceb018a3e26cc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09790c603e6fff94c383f66a5a94be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f26eac07a080c152df5842f1eb225a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02845cffc19381a2290906f96b2ab4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eba6296625adc054752ee40914ff87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d504965e8462092b9cd85ea7753a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8a87584fac962ed42e18b4364127199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208125cf03d19c5e56e658d9f8ba5365200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad90a4b3db1df36742d2715a84fff7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a49470cf22cfb348fe8b8b1ce5a35f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8ac9cbc55fd740ef07927e47ae023203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721682c3f54e9d98f41b0cfa991f784a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae7a9d443d35b22b3caa4fdf9e736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9486dfd28f209fa1e37f6105f9bf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd337b97c9c49ab07050a7a5d88f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328aedd9e94ec4a81209c82ebcae21a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f53ff1ad469b0ae9398cabc618c9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc2f07bdc4218101328a7cb79216b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87579d703300a877155d9d8f441c44fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8c337b26eab1da0124bf44c80f76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ace6719677cd31d8c10edd8bf0cd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39affef3c62da060d8f2f13308a9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00fac5f36659413f8177a201492c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9407a7e356bc098afe1b1a054cda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685636158720cab1e2c49c65b72880217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258af487c1bfde5c64d4883a2b1c2911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750050b164d0fc5918f8050ae7d2716219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c9dfd00d1d62afa09ab6f3191dac6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660ed690d009ba177c93d517db455a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad9cfde270259270232290324edfde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d11644569fb8ee9bcac7e5790a095e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb94cf07fe88f697cbd636d653c981224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0674172967620fd26464dfc1201d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6f9da48603051c161119e6e7f36d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678108ae41d2b02b183586fca89d4636227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930359ddd756a6b6b2034fbe22209a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2981af764be20ed7935b4338930395c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e4482f898087cf4c73f895952794230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af3a02b28044bb831a8defa605e888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367f85bdb24a38f887040823f892456232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857576d9740ea945f126d1493d7055f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f38801700ed298322c022a05c9d95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326737aa81a7316864853c3b7f4f1db5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf96ef81e8d70585b1a269860367a3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392316f4a367ea634600828090dd84a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074552af3dc6d2e97cf603aa52d0485d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934078ac21b85c6445197af0860f123d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f2fe31e42c2d081a0dbb65b14c86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995249c61cf814b7da8b62dbf16ac90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654ac318a038ba30a89254d8c4fe9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fbd770724f6ec58081f36306c1cbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aff4fec44ca8e31b78e7f73fa21f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc83aa6387434a0050c0f78b5210e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c923289eaea8a821453a3bd1ddbbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a67fb19bef78fe15657431a6b25f6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d651981cf544dbb028806597469759248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3134a55051867e981b135687aed0094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3c367ee0ac744dcdac20e102dd2de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc6b0edca06574bed95fb7ce1ae861251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34750d9c50b465907a0d2b35dd4234c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a34500fd7e1ebdadf4e7a8479e521c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4b0b4f51753a2185fcbe4f7c96b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba663a96c8670a6bef95bd5eee91f49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c53c36936c431c0839ced2437ad45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4867737d4aad16d146a94d06e06a8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7af0587d954aeacd53be53be15a2d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccffa01b344d80e977a33b807fee1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b1ff77edf0ac61d00686e8f55352c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7b8fe7efaa741bad1199066135f71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7efc3a98f6da75fbb6b3e56107f75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b44549b5a60375ce6a11fa8352917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3006a4be37894e07e11bb8d7c5f9ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209308cee2d4d1f344858b1e8ac4ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37676a258b405e79fc270df29be66c6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c20b620206e3de467819f30f506938267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc871ef77aa6f0a0641df7224f9253268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c931f71c486d6f23287924721fd0a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c6b3eb8201c83411d3a78d689cf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347eb802a1c905c7679f07c784c0c54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea9754015dfbcd60dff671cf16cc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdb798f3748b44f4f9779e8ba5e363273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d84970aa48bc5c61045a961cbb9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79113961a0041b0d57b565f74800710275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd06ba093b4a197be42036b7dc1fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f691d979678002191aaef79d9f7d4dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b608a110753a154cacf20434e21ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b52b46012bdec8fab2ac2d6e6af3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfd665686794ce066bf8587aec9ed0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca06b1ef5abc16b2c739e68137c4ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e93ebb5528ddee23b56d5658070e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed7ce97312b2f45afdd0cc78566928283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fabf66bd465238deb444a82ea5e10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c0be90b4a63a817f82b81f617d7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081c82cce76903ffe90de3ac200f66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4728c9ba9746d4be415ebcecf262e38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94b9c65ec67fe3aeaffc091ebb508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087f179e0175459ee61604ed11f4f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc0b64f7b0585d44561d01089283dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69b3e7bcc8bf26ded3b7856b52bd10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e8c6c9040a6a4f83a1dff095638a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056154e206d4bdc817caedc3c283ee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134742fa91f90df534fa280b5a0bf9a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679581c0a7fc79d38fe7823a068f3d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf139b294747e959c5ab0c518717c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de8894061395cefde3914fb1df1b3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b519517253425292c663a9f5c9e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06795d1869fca870e4dac8071c5bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a70581c6a891b344c2c723f3bc4fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564568a479624041731f71880ed1ea0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619a87d50556b6824373552d528935d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be858df338c7727c8a55d3631933e59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7cd832202e36055d481acc2295c0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824641ab85b37a8805720ade31574264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505664bf04486df552c0d7d1d3f1786306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5dbd79e2ff99ecb3d06a0367752f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eed1e2456d9d82f950c2a98e1bff2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c114ac7c723c6ca2431292ef9668309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b89374aebdb16d99d7c271e4bbca4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7f91d1c6de652920334d86cb791e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2bd4e66073568b5c2628e1bc31a66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d8960bcd7f6b4bc763c7d07c5a51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503fa46a772bdefdb9ecbb44895d92d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ef5d0907fb2eec6f2000060759061315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5411397fc75b264d1e409a349ec20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f0441f39bd6fb2dd5ce9aee57447e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0a5e9cd9eb155522f19e49e3feb6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8b1570b24fd8e2a6979b6e68f396d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199c062d7509e65e48b96574e96bd5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93d1650d654c31e11e977802ccffcd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3144d167ee5cd3f4541ba791caae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e635cb46aa526cb33c1fb86a1d32b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a150755031c82282b9166d8bc25ec60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482390e09989db165e207cff5341c192325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d935569d2b7742963cb6045bd1da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7583b6be4a33d930d0f9489f1702bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44990daad94e88c8340967c3a55b72d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f852bf1041560b959381f5138b3c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6714a954a89785c5217495f7219ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5861da79cb7dc6b5af47b19c13b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecbf94d9a13176073d9028e0ff5b4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83789ad5d7ccaa5af33ac618a3ed27a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff46b41ddf7ca16b2de5f4dad25f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84282d742fe9e3c997b30d73e62d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445eda62f9a6a7fde66ac70b6e46123336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aba81b45b8b9cd49f6e8d51495edfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482eb0c2b21d21c4aa584c6dda7ee9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243cccdc8029772449cbc35d675240339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec306241ad41a5ac2669123b770f9529340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0df850586630366553f3fc006e877341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a83560775dfa348f8f707cf1fb75e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b264150c67986875db1a9af5be9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891bbd06f4ca1a1eda0b67421d1894c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa3933690c0a5970b68c2c61eb096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566e21ae43652ac62548adbb3eeb4bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2141c01150ddd1043135aee469be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa18aeadf8800bbfce5f272d96bdd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8de7407531e8d4ac4a1e76617ade9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12369fbb882524f04100127796d606350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686c9bbc34ee040762c516c5f4e279351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df2a43a4de469dc72dcc0d4e26ea7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782caf7f6883a51bb3046e1d26b27b00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b64caf6a93cae670f9e39aebcc887a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8f1359aa3e74912f8ae6492ba9fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a578c693e443607d2825c28c800994356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad0a8826407ba2ae03a712fe8177f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9afa3f2df7ef578f75c09562bffbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b98088d76a6a4155443320941b15b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dafbac0648551657d7245ca21eb1c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1b205cc98d462b98358b2a4bd123f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39499c321a57c825f6181f1136cccc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c8f968f2c195de20d6b06c1e54f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c15bb0eb747aebdf5ce16f2f4a9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c0aeec090a2a036dcb6e23821709365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206b208793c9ecd18f1e43a8dedada366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ac59808aa5083697b744f9d183c96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1218f7ce1005cc97c1f999a70b5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732a816025f0d8cf53d45b8fb7e8d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b9525d766ed05dd2889880f75312370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e52b422c45d054366f7a61173057371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ca5d16e8dddde52aa68c31e7a055372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f1b0e5278421a06773e946ea96d57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c4d4b0ab9b16be35b2182889c032374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c103dffdb58adfa8d6f2dce63b34f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0296a9fbe0f57cba167cefe9d12b143376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dcd214f011a2358ba3975834f940d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f519c76af6fc60d12c656f26b0e9262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21275785867321900a5e0c125de969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f28def1506b25636a40f7fff9bf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2baadaf48ff9b5801a015b9ba08204381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e6b35f270a9ca5676317186d07ba3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecc7e7b651c8805ebcd59ec25c3ed4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152fddbdbfddd7b70acff4c8b3241cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e9fb28ab85a5bde922a4b3af6a2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997df9f113c73add16e73e7cb4e98e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b193eda3a5a2e4264dcd05cde4c9c82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc35441cefd778829685d4abfe57c0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe14f405b4a0a841f5fb1a38ae8d26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3026208af8ec4a6a9f6d63fa429981390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ebfb5303da82f81b8d7bbd38b9e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b6c0fce7c3ed8e6e0b914ee97cb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f7b5e3c445fd110ff6ddcc278f61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee5cb8ca4296d6b544f549923d2c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf2b0e3514501deadd784ea0cdb2fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a69c86e85ba4d2bc84fcb1ede04f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0621cf432addad3bd32a43ff32c41c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282f15f56fc7ee47e5eeb23d65ea74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cde45b2a80eaa4dc31a68b1dede31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613d2cc55566fa24c5a2a6aae7ce2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da72073c90f3439d3e420681753d42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2f71dae06af12ce6c642d48635245402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34257da0017b1eb3676d25dffe2cf91c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c75c5d4198a35aa4b0c5232f350739404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80b99faf7b9625fd7908d78f2f87d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836414d6da3082e68900a66815e2d346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4381df1c0a67d0b4b9bb3db1050036b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbdd3b79ac1bb1168422b7cc3bb9b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794838b32dc3dc6b078c83f8eefc2b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837d619eb2c58cb927dbc59a8fbdd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5a8e37107cc88747da9b5b991101411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8d7e52f86f6cb3ff14560123ee1ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1fa29c3c67f6efd92a38684c47e1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8342c531124b0202099fefe949d54d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d595c69967ee1557750bb45b4bfb64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae1e89d0e3eee3aebcecd9b945d8fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bf56b7151c6de26982313e8de1de9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79536322bc79151b45445eac4735de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3b55a9590e83b778731972da2697f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6231338ac09734c204b363223066f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7a6c6277e75d95d24a6abe0d7def421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb774d8ec9d218adabc2b6baaa86da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8172f7a0d4bc21b15b5afc2a9f74eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808311b54c9caaee6feda6e5ebc2ae3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1cc93becebc5e7f3d7e0186f0ede425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27963c35a54f84a7b250888706582cf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9948202c56b829fa53b457168971427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a3c3e1bc02e38628f81bf1c40d1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b23f8316a43b3cbc4712dd1e03405a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839c5518a8835965065eec528c6372b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd242a7df57ede4b41841b9bde5c52d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6539d7b4c2b6eeef7e75a5039a02bd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e418ec666dcecc566e408a1cf9bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cc180de29106973485b7f6547ac8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78d19c38e2cb2e51a8f4ee36891208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250da86cb51b0310ef18647a910e814436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10250047684bd97d075aaf0bee081f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385c14fa5d1d1f8e4ce3c7a2294d44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fcdd4966c671ceb3c686f7ff1aebd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3041b738932686b4aa74a85ffffab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7dba1eec21559a498bb43834484da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04444167541644f25359185f5914d91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44dc812c32ef25e15a425ea90f501d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f204c7012e726ba5d9b2a067e3aea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45ace05e133d0be7fa823d32a06b73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043055f832cb4e48410ebefe80d06141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dafc47996ac3ca214824b45d789314447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c23a69a93ee4bcb28fce9c51c40f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e473c6f397dc9e8bb98ef73544e794449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f827c15a1072093920737d1dc56f1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303e09131dbe1a6ef1a6cf88f4e84b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb014f1129e755c8bf20627e2b5eced5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fda7c887a9742dc1996b316947dfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181740c55c3803780750438062dd8b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa477ced9e628b349f7edd3caf2568f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee97b0f0f86ec8574d0e27aed3ee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc094b622d2c87c317ed3c9dfb9881457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf867619760df0987cc11cc41224c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8169f7614b954993a81191a68c2833459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed22d095b23656c96b467cf7fce5d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce9b02f1c738f22f8d3182ec4d3133461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3226d5963ae3d9b7090e1d950cf43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a2c6c269e6e906583ed0e13eeb714463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922f2a8ff81eafc8f054505939b41d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ecfc603e27dc004ffb430f35d0e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7cf7d25709e4099c50bc16dfa9083466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422866edff203e47f3b50371c729b6c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823f4683f495ffb6b13aed4fe67ddd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25407367295ae1e32d53e050964d7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5ae11108f00669ced5424666110ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3bc9676355ebda0f6eba5f0a95d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b0d825c88a12c83434b5f198ddcd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204db78c954596e64dfa8029c296cec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6d0c9d8574f402ef528526406a55a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c330cce22dfa5006e889ad4c747d9ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c05fe25e3b2f6348ddf4f9f4e9f32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4df16147bcab596f0f12cc381b772477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d710076fa180dd07a5b36818d545e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977546ddc8cb8468deb0ee0033bc31a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94defc8b1a2fd94659d61cdcbcc3f9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a295c84a6a06a1dd1cbf66e32319b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed253f1c5dc58c305ee1632655b8fac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ab929f30c248e7ba4bf106547a39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdccae9942fa4e2cdd0f51555a3e50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da9aaca311a192f366de7d569ca76e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3264cddf09c8824148617bf392d307486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c273cc7eda4c5c54c2536bd390e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e0948a3a96aadea0aee419bd1380488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1acdedb811954c2ac9969ce8062065489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9993e12d6c2e440a3c23b5b029dafb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed60c33494454d3cc2cc392143a362491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca16c731d83ec419ef0f3a80748837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc96d2f53670eb328fbcffeb497926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335116299d58435ac81337289ef4d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c367d05b1956c2d334811ab461529495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e45c3acdeef453684e6f4fdd439e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d5117272b4c8005cfe77668185a9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec69d26128b023c42722f0ee30e763498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4183f6742b54efdaa23630bc39b3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604c975a4d2e49b761dd5d2a1e5891500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa3b3858726410fc2a244f00da5d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a237c6d83aec45e083cfa8b1ec81c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad976ba752f35c662c4bd7d99caca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9cab10c83d7378d9ceb320d57a283504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288f32bd3fd82f515ba24f08ddff3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d93d0440237fbdbd27e8118e7b3f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347179e2d5ac3280be974a7d89be254507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1664ca9fbab89f770dab8dde0b71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24367a3a000233896f16edf6d9b1d91e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378e8fc5ac898c94f837a8d36a3cf26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d19f2d723ae88795c94c207741897511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982819a5d377dd31b48a35e2f32787d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16606676f855a1763d4d3116294d2026513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e122c0fdce4acd4ac2a28b23fc1bc14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e122784595e85e837e67990cb652b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c7943101d136d6add258df3b7c3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb489c3f7e3188349e4023afb5034c2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77564b315bd030856e8f0c609a727feb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d484318d63a758abee1b2dc5c4e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d4ec80a3ed9aaec957e4832a3dec5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2a29122481fa6b3d35bfdbfcc5c9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b593fb7260bd29ccf2d1414f9f3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01836faa15bcd995cdfae189bd50afd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385b645db0e40e0c7ba8290f106a6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198763d75f10c62d685c272fc5507b26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54884e6e99cd3ee72a4b1b396f467b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd01793057bc3df7ef726659231815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995496e17ac25bc84c14932044d7538a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d122c3588d8e03c9839e04fe442b47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864ae3a6b923781dd4b29fe46cd23a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be193b4baa48ba28e3a8728e4ed2982a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706e331d2b5cfe576b5bba266fe5b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71ac368d5673f6c7d1317996f0d50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b05a976bf1e361ebd537aca44b68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e24af82cd5a34c71b5b12df61515a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec48cebeb41c6f14586ee416b56b0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dd9c2ed2466ab1b7933cada4aeaaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99973c0d895af4437479c1772f83f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b0af5972898bb5a9ddffba294ee2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059078b009a88b17ea3f56c9641d3da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330dcd580fc4a6341bd11e647e4277541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd90d907487b610e70dafd3b3c83505542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39fb7e97f97098549f1f6129d36cdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144b1f86eb1140ee0a7df18dbb91eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005dcd7defc7b96f37ffe0460da0fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf2aacac7af69a6a18dd2daa4802f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a42b9b2a45e518ffe32abe4adfec7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ec837c6457c5c4c2908f584f511d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb76ddb0a2e3c8e29a236bc3fe3ac6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43a176c9125eb24d41571a39467f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9e989d8f93cb8a074215f8775abd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88522c83e109d45137a3427b5f9f17ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c019fd1a00918c7fdb912b68640343553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bdbe541f9c872e98c8f472d65383554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d65aa293c4cee80296a72ef381fd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1593785c08fa8248478488930973b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd951b37907b3d4d6947eac4d0a9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a8aadad188071dabac569215ce98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d194f856413baa5dc432c0ab73622d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d3e88e604cd72944935ac78c787ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b16c5201e3edc02c4497ab8cc02c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e225659905466f419c6c465232563562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a9003bcdd76962556e6e51eba233c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2150adb7e0ecbf8ff79ccf6eb56027d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160cd151d5dc08207bebdb5ea842ce6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c2dfedad5fd44282da22160d4a99d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178de488fae336b69b87f472a6ed4f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad386ce395e84bc8b1368c0dcf792568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421a6099640211af9e362a9ebbb3d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe3d5f5216d7f2eea36aa3efa7fc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a333ce7b63b90785b736d1bb5964c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb1dca48e2f7a4ccfaa394e7046f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c9e303cc66e6dc5dc89499e3125e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ad5378330fb0978fb4773b722962f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cfd75eebc93845490c022b76f543d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41f037b9095811d6fb189de4fc4bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ffb21311621fc63647620d5be0df0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6f73ef7bd6bd2eca0426c4e24c7bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c190b3064b16244e93681ecbb56c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8595c5289dbb7739a2c90457d03ebc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c124e8d4021988a1797b791d526148581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654add13eb1bdef5f78912e4067973c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcf57a5c8fc5603b4e49988dc01f43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fcb6ac1ee4f314b8ef7b0034fcadb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4184b1ea8849a0446515c1fa48f4a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a1b70714ced6a4ff2ad388938428f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea415d56b2e180bd2abf35bbfeac3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f85c63dc0d2664faca5baaf88f75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990287e048f148da33000c4a35056d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c5c73d865e9445017b3e42a052bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3ba798209f0d3f2127440e450df1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f559c5aab34762ea3bf5a09960af8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a2c3e307eb09b2f6139a6853117a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501e61dc38d616b1ee09353dcecddb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad6b702eb2533d31a049d3d004c679595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e4cb2a61517e90a02962241cce46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6289b8b5b9afb67c50aa160f7e518597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9712de7ef61376ae0bb22d232c8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195b0e9a294da6675df5f4b5211158599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a02fa49ada00467124fc64aa16ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423e9d01452cc832ea6e0ccb3fdcb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c73e14a1dbe87f94b1f1e40214812602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258357cdf96f9038bbfdcb1ec9faf4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59f2853c54f2ee9300b3fea624213604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd10565ab110d75079817f377c570a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455a961a95270784934d08b8e74c06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a1d9e120391ea938a559ed4c57db5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4be2149b21b2d80905ce91c4e46e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd971eeeec4b52abdf4d40b3e38b4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9b72227a473c0673690f05cfdf66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78f030e63eaac9aa072c4534216f5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d730de2aebf571f200d59c3554671612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be23ef47d9addddaf6ec679104bdeb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487571778af7e576afd78218aa8618b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852ddd586b1d40f4f120e9a17240be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a43a1f2b1a2869d3ab8f81091d8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d43ddce775605475d42f218c72df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e3d2af52f75fe5e3dd7cead141991618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eef87293144f175c3e0e666331113619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4332da48be0157377d7b3fdf7b72a79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f05a78e959efe493cbd28c83d8d3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ab42c82b3bb3e41a2c5ade581036a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c0fc795c74f4ff2f7baea7cc180a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07381f64162b111fbc6ac77a949728624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaed582b3295c3d9097fc7096fb34c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de77cbd7fe2df39b38a8f51a59f3c70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3830e2bc0bfd04d36a1e07916e75659627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927bdfa1ad9122c54f960908632043e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eca65792590f2352652aeb358f3e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c48af0231a68627cf9280ec13a05a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239bbc3b4583576482b94bb0b03372f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f23d822a8ef8a54f097f9244767b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098149ce8b6c2eec6877a8cf7f93be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7f06ca7c0c6f16ce1726d50f52eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258e2c57cedab463b9aefc8f9bbe9e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ad79043b0cadff82851678e9445e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee9f852583ff355e8d5b0b6ba804a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c8b3a317380503646a45eab154535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa170194d9dc25223625de5680dd41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd799ad291dff52fbdeb3362b574285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a36b56b649f46bd4f4463deac7c1d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f8228a06206c43532166a08c3baa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec3788dd5dcc844ff31c64df3ddc05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e36efa0b85aff33553d802ed5644f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c06cca58cf2ddbf8fc6441b467b687645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89443cba7c46060a8a74ca49284ada02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad688adbc1b876665c5fd008f3d596647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbe97f80a7539b81dc60396869e61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4ba55346e984f62a840dab323fb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b274b71b00babe0cc82a39494b742a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a80093801b8c7ea8acd91f3ab8d680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e37f5be6a4a2441fbe3a2a00c7e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dead1bd292880791977a90c8fe11a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09a114eacda124f6086bed4c79f91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801080558ab13e8b56fc9ec8e6cadd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272669f6faa6530e80430fc788a9b98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c256732b108598f97fe54403e3f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c14d9feae003231aad4d232aa6f93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260fd3049c77f1f174301f66a9dd9e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae4cb60c92d550a2ae4c583abe3f70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ea614c5d9e861c25790ceb7b3b93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b84d1aef70385f9aa275c70f173db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaabca3d92d18a5d1305290c5015195663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c75857e4e504384845e25633534ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1194f4f9a5ab102fc4a281fd85949665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eacc3c3ff8072c1c8f1d82667e7fa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c99a070d0eaa06ad820eaf3c6190d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7882f147b64fa3b1c856c9c523292668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f742b29dd397f8cd1067446bee3ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20994abd125d4b871ff07c73f1c0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a61da4a80eb16357a95c9693ff7d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee4b13b642838b6fe177934f1cba0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198b71575fa2426686e5a16c0c9fa9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfaaa58e06d8029b59955fa26f9f15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0936555898f5637c83f221d64ca00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f4146c8e9b9f4a66c5aadddeb91ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ca2625adfa875cbd6f612c29ea189677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed58ea284492d229ca770874fe6e62678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>