--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a353cae8aafb28b5a0f323123128cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e79514c4ea648bd0e3fe4e96b5dc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad5a6800b55ef2daa9907b7374e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b1dfc68e0ad1433c6a69cb155118c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e1779c7ccf060a4d864ca4ff85e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62550aa8e7d82fe63d23f07f8940a2db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6703e88cb93afc55b31ffe30c45bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a357b15e1b65bd0f1a6a5422e41d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456160cef7679b4358c93027d390d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ca0605c8e94198c28f88dc8f0608810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685e4f3345fe1e85f4626fa2ad892d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6203bfd53543296d1d4ded233a4f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7357aec91d4fdafb7eab78adbcd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c76c146fe2ce9383de79f461508ab114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b91d2890433620af8a157fad2e2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f984775b95b98e1c2fd4353dca52e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ceb725e2d229b097a3e742e646fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e0d66144aade93dde2c91b29ebd2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739fb9cc3009387c58c7557c011b43b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960db0faa979ba094a5b07a213924f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe940eaaddbaf8f40774389379e9a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678ef8a080eb038c43e12d1e1e6208922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321980b98f720fe7ae36f925b2ff44f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5c8de2cff0b2ecdd9bd59044dc44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b81bd59bb42b1ec4b1be8fbc156925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185766fe9714893fccb198065f7df0f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28ab581a242c6ff56e0a1a0d8c51927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301e6f27adde25fbf0b5cfc816dda2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f928cb857abaf4f48c5028e06e98c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da46d310bb4b7de1f89bcf9727db230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4411bb493a32ac7a60035d8a27fab031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441956081e93e9b047b0d69c87a736832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc2cdcfd925b0cd3181d76bb633cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101421d0aff83b07c287e2cd8a7aa7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e1dc367cc133fc62822606ac3906a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b96b0cc35c08c9f6aeee8be5671736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa522a4a9c5cd16005abc0ae87e6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9593e72d0f18ba9d4b65576659d1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad61c2494154f2cd56da1aaf4b2eea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987311dab11013915491da86bfb50c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf568421642460490a930c06b3f1a63941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0059631ccb219e0e32dcc03d5c2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631737077f79f9ae15210b04e8a9c0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c09f285dc07f0a8e4cf3d1bac8b1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aaabe3e8b7e45c7f8a0b51a04f82e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4290874145ceb1c1d7c595154f7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73f189625be09930f8a25f47f9e47847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb2adf4069fd31646e0976ff3eb5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea7a55e24e940eb7bea3bfb621a7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dfe5ea7fbe9d6adb4306c420eec9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae826bf012fad4e383966ff090dd0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9a7440ae801de55cbd29f489676ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9391812d388ed61b6f36b472e57e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ade04df5786e4441d59593f509ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1c8f49016926b6bce9c9c714a609a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36138afdc077d26a80a991f8bdb0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e5ad887c380de29c5e307086e6f5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597722b12eb47529b6b7f8ab5c7b8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852385e6561d6041210ebeda0f00cb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feabbc3aadadb27db99b28ac1e8bc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223694f8bfc52b703380b43f5a9a83df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a2c0f79abeff563383a686b392a2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2ad0042784264b1b0799ad9b1a6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d2ecca361894645f1605c1868568e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7576fa74461e2e7942a3ce50d605865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da6971062330da4f5136062de1fe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ade1c3c090a274f98a090bce63de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d94f6755398f0a8c72cd891098810b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6f91e0cd66337d76e3746287a713e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363129ff315f461003d7709414e6ee9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1753601463aea740c424d0c58dd9bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e049d06dc72c4e24a623e9afe53b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab3efc07e713b3a5aaafb69f56674873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6ee08ab06e9e483e40f779d1a56ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10417551338e5a5c3980b82e075c34275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943410ccb84d0dbb0fae493f9a6406c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906515f3c4109c67a59cac2b811173dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da900664e35d79cf27a02a71a4250c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72799ee9d29113fbd3a3bef7e4f9201379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7badaed0545bd77321aa128761ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e324ffdc1e271a7c70748cb115be7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672081387478ec791e0558ab2a7005082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb25920bb2161de4e7e8b2d50b1eba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ad18d72d9977776f496b3d0e924384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10de8ef1c0239ad4e78e681a3e843785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f01ff713aa47052607312db9068cd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f248f92f255cde6ddf548e5da594ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe8cc28a7519a4931cb166c1e8745588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12eeabbca4bc2c7e0b9a987037921d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7a4152dc6ffa6beff125a416140b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1ac0c885471c37ae9d79c3e1fbded91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f3fb34cc5b022e4bfca3c0e3194c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22a78125ccd4c4266511a1b3c999e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6c5cb460116abdae5a007f5c143794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131cf6360a77892509ff7d6cbbc67d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b927dc006416a68c202eaff87fe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181574649bb45ef52d90ee8e7dd4d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf851d4e4be44a2585cb7c3842d2ed7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e82f6e679f245caf207b11db5e7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1044558eeea0ae27f51dc0c9e84e6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630475c3e67507b1efc299b65aa1ff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ea899c0616f17a7d88fd09c3b377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba510f36eb0b5e43427a4c4baa3add6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7ea925452f2c3e767093134c7985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ac5fe663d3a97021d174bb41dfcdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185684920f38eb40fc38a06ef7f30be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35f75b179a31b9ed390a87837c96c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869a148ca3f219468fefd47a226697a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e426e161d974e3dfb50be7028e72f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b23f7c83b36f0c6908aa225dac471b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000b2371fe4694ad42c8039c8133f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69676db9329f77125d6aba58c9b4d1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae615bb72b0125b5d2026bae081cac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a5978be4543d442318fd8b21bdf28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ef82a14f53b334facf67573b77920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad110b2e46e10c2dfecd576f34142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd42f31c150df6c32fbef9891c4544a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88587435f78f1170b48ecc823e6db83b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8ffd6845908e9c5291ab6f6227a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b67c974a39413334ff4bf47d11cab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46235facf82ae8a54ec3e02ba8cbd48c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7bd1954275a8592f01ff0d1f98ea9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5c7a991178d318a7ccd9c35bc6c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6670bba0e586642b151fccf83bb3330124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f51a9b74211a618974264d0605b95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a81c95f03d1b9c4b16b09d177d7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdb6f6a398095b0e6a10eb2a81913127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea742125a954d42340977acb98b91a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d6b549fe23ae20a9589c48987f78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0c66cbf7de1492ed2ce38e1e1b349130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a5877a99f38731ed0dc17b5cb4f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dfa8e09a7bb14415bd3ab5903d462132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e909ab9aa010d2bf27de9d8511eef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765170d67c51b0c4ff503b6fab3f251134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f01544acac5379270acd14a74b3b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49207d862576c5b63da143af0a620dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe809466a8cbd7fdb9f4e62956c49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475ae64a843a70015c5ce527bb3f42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a8fa2f88bbc532fb47a408c756a99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20fd4d23492c6f8e53e5e395ef7486140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c27820af7665345fb854a4aaa0dd8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd12f638913cb3b63e925f57f8917142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d66e10e61d4ee0bf66345cefe2076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756da123300d92049093e8567f1a61a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b45447ac74b04b16f6c6de343864145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb22e4d48360e6d53fc7b219078fd29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20019e5aeaf0a6059ec1c640029725f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e66bb470fbc39f357699ee80b74c81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cca547c0640f7c90d7b080953966f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee1dcea8606fdfbb155ed029bc033d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44a2019d411516c66c3a6d0cf645e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d0ae6a128ac7076f239872ef1a5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3844961b9a7c8a000e48999f4a6811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395071b9dfac3fa00753c95a8ef961154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48333fda88888386c3289d51ab314bac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904294ac9829edee4aee42eb5c48ba82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14be37fab88106390b70531f00d69c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce19cbbbb73ca5d250996b7b48bc41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cabc00a7cac99783dcfb40c43df8ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeba2ad31dee525f5875b1aa47be110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240a4bdc91826ccd5280b93125fb81c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd464fb9044f518a67c14681f88c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf59e863a10a7221727b24b534d7768163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b544de99aa6629c11f1e14fe6f9408d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934675b9169b5a2d7a0b50a71e3f8da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee25436f5ea3658ec7d0c9685436db1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9ea0d66e5cb69c40dcd7f7936fe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6d0c1cf166e418044a355a0b30837168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8075c18d2654f1e440496da71adcc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c5e173ec61f438d8f600a8a7b59b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27de9b1270d1f18abf0666324308d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5898ff5e7420a997c848c753689af50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e2bd1b238fa292223ec25cb37f4fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5d835c97f182d45f3b57d9ea1801174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf000d5a78d4bd14f2754adcd140d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4858afe88489d9197f22b1ffae6243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf10b61f254e9f51b73d129fea7bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f8655d064456c2c880e2682c9fa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b01627bf28fcb6fc60c0e48f851997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82cec1008e9c254c6681a31e45b93a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0bec78ef259113cd222e4fad0e03d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab3986fd3cf354972dca719814ae6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b8bb9f66861f674105edaa691dcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c887734299636a8323d9ed23925800184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d887f5579e30d07ff4b98e4422aa5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbb7bac19e92a4fe58eae43587ed4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46982a59c567f0d906085dabd9d333af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acccf6dda4d11c360716b8122c252f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885525c7f5b02f14b4ae60503638928f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58216cb2509d9f146da36cfbf51b1c9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef20345e2abf8f1df1504aca8252da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316e8cf1629799476a064f2ebf07b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14b0a4d0ecb5da63c23405091788b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ee88a600ef0ff459f131423480f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9536dbf355b0538ee4268b8fa99cfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a583b7dcd64f8f62dcb262bb1e8fcc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285374783ffeddb6496081363999d46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc72254f12232d90c0bef90d02fef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dac9053890ff5199a58d778cab863199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c44f449def90afedcfd839ddabe2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e29656a1166007bcc0fe46ac2219f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a96c8fd799759eaff3cc67f9cf99b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44662cb2d56b08afb928d8d773cef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8fe2a3cbe340f5d67e948df06a97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d296c3a0b471a9c9c2a5f99770fa52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7e2360befd17004e15dfa6299839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e075a02c6e708587f930917c9dec8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42f19b76b15704fe6ef14c69c68088208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b0821fefe3151d1ee6fd179dc0c68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17f685773554436c0e5645ebb5f94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5204a618bcf2077af77de44723addc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0d45ecfd65f5bb08163ec529b8b48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac1a934001cee3b1aae0dfaa2b369c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb389fa0e6d7ed96287a91d8f2c61e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa2c3da941230ffb02a2ff744ecb2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863248f19aeeddc87054694c69ad415d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a71b383c1a7bdbd9b235906599d3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c788c9a062d1402b0721a38848f961218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53db9c23b3fdb3bfe9ac5351e14630219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2222a329ffd35e0ac669f3a43d0066220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbabb96551c0da5f57dfe3565f870fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee95fad14526d8e21af72eaf75ad3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185c75777c462b59d49a00581253b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e859a5532248ab8a57b421fb72bfc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9655c64d4e67bf74b5d8f373e5cf62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d39c29204b9f167c29d43278583193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16625a1ff6fa3720f452e0b1043576227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4ad14dbeb2e8e1b478ee7d0ef1001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d32bb5e1ef124bfce005b792fb767229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b6d38b8947aed6fcaa99ca9ce5d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98885fb0c1a5d51e037aab2e4e0f714231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4ccb4a1069d6abeff1ae6f7e3ec21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e1510d4393923749372d75d91d3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0bbf68c9d9a419a652ffe1f30d2ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4fd98874b45c6bd311b71593f317235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053495733ab167fa058dadc108fbc3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a791bd00aa64b20af7a470880c857237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456595e3dd24619bc2a75d34e309e9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e76e218d88f0992e61aedcf0f8c53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51977e24f73d82bd2de70a519b5eb16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227f11b1d147d68b5cba22f0dec5564241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed2800b8b5bebe2c3c22b735a776fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97522659b1339331e7b3335b809b09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a569ad0a6f32ea11a27f0390f4791244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9829b88d30b8dfa15c305a8a23113245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86c4a9362272b45f6bea2b4eb87b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec20ccd58d098b396552f90abcb03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24ed8495cf17f634c85134eef769b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdc2db138d96cb94a60537c1b3d961249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205c39b4e6ed578c8b2ad6eee1b5564250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca22093f55b2aa439fc937bb8fe3538251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671fcd26f6fada1585eb4a8f23cc94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b9a5fced05286e92751b03ece035253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f5e600ad46630f0ed3ffcef8f5bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a17db3b46802b5e212716b0602a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d81256a4e23133bd56007960772f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c469749b55d81fe858fb4242fcb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bca306dc43c3de16ce7fdd90145b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f236eec67c1afeda7f3da33bd1c5d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b44febed5a5c85877c1f45005ec8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1efa4f5d54451f88c8a5c7c46ba8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b5ddd7344fb32f2276755ad46252262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815bee7981b1ec72edf79cf68b9693a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c9f5c9f725c9ff1818c8b882dbba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbcf427d31997ce75b9099df2a7f0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8ef8c74c5201a090484ee4a4e707266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112125ee64c1b47af60492db6f78af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306877d7f7c4f40b62525d54cbf64dfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2744f64317dbd83f1fd947c35ec2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd4696e90678028b0e5456729085c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39944868ee960cc453df821ffeeedf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b443af9c43a8a34818e932b491db112272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954a733c5122fc130660d7e9318041273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762581dd3f0ed4f222646302b34e9e39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85403596a56a39a0e9fb55b0da25b8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c7b6f6ba9b178089e4667a8993b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793dc471572a33fd76e4f9efaa968c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0312c67174c0c5b7aa1d5cd1bca7439278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255cc89206e3f52674cf7370eb916e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57a5a464d3822e0574fd3d3e49bdc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf278868d009af8f25c19006aef8d1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa967077e4bf968eac36696236f01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e33b662118a797d8cfc15e93aaded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837283a6cb9ee1c160d48f055c472f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c55efbf9727d0fe71db4534744c12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657fb801202ee1eb51807240c80791286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6c6f74546fe7d6f86e50988bb5d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25e061ff6feee28b514f6c91a56a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ea5682c45980f8daa61b6f1418b29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1371017655766e27674c52b8a4baeb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7618df233007b188951acbd01e68de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e6405bc26954eb2b9e28b6f3663c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2e2291ec7e5d6407f3299236d29c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59b60bcd5aadeb94d2de2cfca2b3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e083bbd3dbd1e349355abed2906a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5c78c23c85aa40eec4b5ce6a8760296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a113ec1c0ae74948cc9d56d4da53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b361d402768ce4c1db2ef510ba08f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d04de8f38cdb38f2516a76bad125f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0b36ae6e39cae18bfa2d5e6a4ad4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b887b73706714d85f017cc3bab7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927f0bf092095dd2360ff9c7cce1739302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2ea5a6a2baf119a5dc0bf951137b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5bca9b4070a0913264538cefc5f7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a9077c6f647d13561160083bd5281305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96084eda74274b52dcb880568d778d2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a49108a133f6dd49ea9bedee048e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b7aa0e6f65409c304e5c0fff35bc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c4420d7f08719024d1ba14fbf2ec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944ee95ceb38c9cc2437bcede5d8e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820450b70e770f61fa08bf0f56f07e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ad04f14114b7b53f14978a1c293c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936e6a6acc8675835b0e0da1d49a9e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d31220cdd87ae5d81e8ea1e702fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ee8071951ed87c4ed0974fd8bc74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e119ecf9edd38686a94ead66f80f8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef9797168f815723aac96a66ff088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b2cc1a1251401e2a4b4666ba80cbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c93c527271845d39c88998809be8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88804e34d6aab4432ea2a0fb8454a50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439746e5049d9e6d8fe622be8c56922321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992427286bb8c5e8d42a7c1ec3b8724322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdf1e5ad58e5bc5a80b141ecac905a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce362e721f87b36225a14b9fc524c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0744bd9a7d7296bc75174013ffeab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c2654e296ec9cb778a107229e635326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f447ae395437682afae6cb3169415327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e9dd254d82b94eae882efaa76ca5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b479f5a0391a9bdce3877b9d9293a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a9504f78cf664e9145516b4f81af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c08f811ae3e8213fbcfb9d0815472331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36748e600aa290f961c611864104861332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d73626c9e5a1e435f64230d4ecb1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e585f820d3c1872f439593bf6e426334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446de4405f78fcb9e91bec734c6507335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a1febce1059f3b19ae2c76353219c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161a8f450e7ef84750eca03dd80cb05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0de199017c4c50cdedeac000360a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c5cab1a623014eda51c1c6ff557d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f702d8e3e359fc5d7fd5e7d605339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11b94f128c8d1f8bb89f352825959341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee47f9fd985736a1c3bdd7b01c03ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c279750f630194cf5692b7847a25e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060102d90e2f8d708aa53c79fb7d8bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911647a124299bb1cab96c964460ec1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24266876b1e1e6cf7f57a87d65af4d0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ee605e27279c926159bc4ebf5ed8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e386ff0dd9e1ed4b6d260bb4b990028348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c4b196d1dbead031211e8983fa30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0772aa747165c2ceed565ef25534c9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c3d64a7cfaac31eca27b9192590a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263633f20a47b1fd1351ab9f01695175352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070ccb22cbdd32e878c418a8c2000e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cc0f1866cc62bd5db3975563c224a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7aadf246880dc68308f52ea87318355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97484ce43bb9a28a5f2e0505029e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916afee0b39aa36af8f731642d9367357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841d54a076e792c6ca468426860804e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64f5e406f43db03af682c8997ae8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1a9034eb33720aa9bfb74a040a81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c96088c1ee29d7a1ae89a0cf32ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9105d681a71ee4cce91e304607a8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95c20bc21ec863da7152336de5d1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380fbd2ac8d9bf304dc332b1c807b5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83384d61ef5ac5abdd11b1700ed59d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a980a91c0440254298ffa141c14e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51ed4dd2f9eaa50b601be151035ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458f1f2a17b720112be54ca0da0640368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e048ec808e620dda9ebbe0a67754c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3331d390085e72c0acd35e71302bb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02628ecebcbc49234e654807fd3794371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facbfc7c89dca265bc169bff33820ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3aff5e4a15424d18373f781e9c35f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d377fd269b4c54f24a68d6eaeac81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34e77e519f0f099163da389a4e5bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f0c02e9742a41d85b3f062ad6098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a3869a5dc3b14964b7c84f975b9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c56a0d8611a77667a6720c5055c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d7ac8b59fb67591bfc42dd123a3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d5bbbad70d3f526e5b56e7075fcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae748609f090b730a9d05c5ec412438381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91c78338b8d246106be55d16f9c0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26dfd7b4ee8b2f26c8b4b48127131383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77ae8a8115823c567fc1799221e9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3e94606747b5985aca29fbba91ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ebb14f7c68d1709fbc70d1bbafc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b5d26bf7483a353d77e2053bc2cc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c8026569878d671cc5a84f9765364388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4607ccc8961ce194a6e26e7fcd76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea09e0f2b81d8bb835462a8617332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53dd7ab853772052e3b31f8d57f497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a6535a3f7d7616b474a8541bdfa6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6fab9ff1edd6986da58a0e6625ce1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167733378a0b5c46a4df837b56c30c53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b10ceb5d383a69a236470525b25e47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6174b85b16e9432acc60ff36191cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b6d8c89d2a78cb1d3fdfbf5b31bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3125627ec1d319ca2675c51d25a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264555b43a1d18955ed5e5dc76ee3282399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c7a9ac335348d78d249b180c4df9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988ca5ba121b04d358a23f6ffe2431401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b3e5237b1e809ad52d789aaba4f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afaafd5fd975936dea67371e33f7a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6a12210ab3c552b58dfeb9d08b5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517888f32314ffcc05cccc0f49c83f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed49222cb2840489507b47e290f91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad35d9e854c0d1015fbb3578705ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1f22163a41ad94753ef9fb7228f39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02f354a7e70ee81a24476c5e30982409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42354db5f048db467da6bf3efd0e041410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da213f3a81f4f1708848bd221ba9d48f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602473f9e9330be2321a268af47dd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e8ff38cb4c843204a5822899fbab9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29dd7062bc9834528813a41b8866c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb4c965fe91f2b06409d863d0f0be9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c240061f5515384e0619a14b8479f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172706fca0af72949d60a76064fdc244417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684ef79d6b9bffa8c2f1a7f88dbd46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121af7f881a20117bdcd5402a501a20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec35bc01f51fd0548c77380b32bdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865706d0bb55789cdec8a1c8625ff59c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e03bd93b4878fb17fa3f734be80c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112463180b3f5ad2aae250d7bbf02e74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c47bc9896503f3aad49920fdd7a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf4768d6d7644669d07bf10fc5fc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e209f1d0a9d44122e506c8b91177d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf9c50072260df95f4460d4c29b5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeaf86b5d3b287d0b9ac3623c8508f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8d648d98b74b6e26daa5dde2431a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b212236329af7db7da681eb5dbbe24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f278351c1a954482869eb297401de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff1a658e103716c1a9a45ed2a1094d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd45bc328c77b45646f7897d736f586433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60bd5af806efa63aa525380f293e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498494cc192495ae5a3ef9bc70e23132435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5600341d3dde55ad706565a4438511436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e47afc44cac4453dfcab364396bd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db6b882781cf0c58065563162f77a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6ddf68d5a752b6f260b3f0b327cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7252c43cdc99fc5d53b57dac018d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda484421cbc51a7cd9141345bb31073441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a3cf83a4e168e0fa6fdd913008c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d66a37fd771da424f8095ad0a172443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f35f38fa54170b26f01e2f8473242444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c4e15d3d1c455a3667126d533fcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f879cfed36f9c5f8719c4403334e916446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5de005168bce3df0a46eac99506f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae905d7476a30e3472eaf567f02514c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81df56040a17964e34cd7db9fd7f7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef71ecd7d066ddb367bc082dc095a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0a7918ea1a63b2b7d07ebcf3927d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80995ae4afc8621b412649e4d3b52a5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc9ebdd93ae3105100cd6707e2549453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967fee810751658e3f895066bbd6304454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189211a42770ff723d82714640654d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c924b64b4c97d98565e68924e3de1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14751073ed99bf226e11bd2dc12bc49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8da013e209a82978ed2456aa21772458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c944b4a75621c9075d1290f58a7e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7c5c7a4b7812d03fae02c50fe522460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a35765ae714fa3354543c0bf5ac571461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ff9ba8cc23fe90f7bfee5c95568c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5630dff1ded1d937b1af8d259fd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae625d5906daedf9a65f53bab07a25b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba684a28af03637dd84c5b0c5dd40092465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd388306a17d5954fa9de3d050184f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea38cb311985ed83e85a960c46f4fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e482efb02d305d6c451a16458e7e560468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078ee4a671778c541f01b483da1a91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef168b61f586d2defcd8c09ece5c72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb13e98386add6dc8246bd63d44f7b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d80f54479aafaeac86cd97c5b912472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814dd92772186119d17fd016de3db06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f26056a240c5d2bd8078da8caf804e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16157ef7d33f96f00783661b52eb5183475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1e69236ee5668a48274fb2cf7ad35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492c3a42162219f619c208e804c238477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6a04e61e72fa27c87a973eb793d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c894b8586d3312660dfcee3bb2a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc448f0ee7378f0eb72774b4cfbdfb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4ff8b92128b46b0bee42b71b0b3e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ab4be94cd9795b413735fc59036f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb761824cf6a275683f4d65331edcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cdaf03d0d38371cf462d5f6ce4e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5468a1b28797a6b564e2ed8bf124c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a7b5a8203427806fcaabfe418657486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e117faa278b2cff7ba48b8ceaedc73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94808c9c63c54b47f679c0742fcd4c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2d7ce88264adc821ba83623f16a80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dcf88cd3bbcb1e6d4e096170fad28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b53a311a6ccd001df4c36c5e2e1c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae6449fcd1a734bb0b5732a58f459f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b73ddfb1350a67fccde6deeff452fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68549cc0ee75c1c6686e7c51900aef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98572aee3a72d10b4715c78e4e05e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2f474d2f8a5c5ff58b1c65845577496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ff89484bbb42ed2648a7845b1a35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae088baa3c4470ccca0ae5bc1b4da6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4df00615cf264e79e7048dee2c02c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef63e1a0d360c7fa366d23c737b1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b999f43ccdecb036f96cf71e418596e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff0cdc44427be8c7533bf697cd2b57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a06e5b94bd3a617da85d7483c2bb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcea29489ad0e3a13bb963be4c7323504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08314e216eeb138a2ffa84c5d4c08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b45eabfcefd3c6cda4af61097527d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678607d14f2c6741db915d046280e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0745294f178941c13f94439881911508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21852d75586f94d2230c293e4b293f02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed52578cefd46ff23a91cb0d246569d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4815d78ca7baebd17e1a7251ff91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43febab2e66c1824eea1c7d7fc67b150512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633295a7e9103816102f959f5308acf4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6218ce3f7c84745a29377ea72dc3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e6df48d5d4458e6181d92384d8e2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fe1b0e4bc7ee5f68f777c138dfe8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea30c8505a1d547f2794e17f06ca8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52245a29581cdd4cdce23df588cfb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c618331e404a6744d57193842126519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af50b3bc3b7225e6287b139ecc564520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b81013b84778da584c94d8cdac080521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef5c6c825c9e908f00416ad8019bc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39423ae0e8334b7d803e11e7a3afef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ce3b15ec708408e1ac854cb3a56f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5ef377a1be31967476c40dfe0e59e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021970f5947f1345ff09a2cdd7a93d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a3445faf957b1fdb185d240f05df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2c6bc5c986d1f5b5e630c9ccaa4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f00631d133c9a9953c8ebef13df2c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83168f99aca1268afcc6b98c605372fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f265896107dc199ae9c8f43c78ffc00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e41d7326bdc6b541635e5bd9d11d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc030f6e942eb637bfba39695a70c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede60b4cd8d59c565e878b7d5e629c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129824e39a830fe1f0b3b82ddde65f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23662b5ec27476c93e7c4cbf38e289536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97acf6dbf42dfdd14342d0951cc896537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526a1fdf513278efc446d92c3b99d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c582ae73eddf8b93eb92a25baf717539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e7538e7aa2f39cf85212ff9c94c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7500eea6933d3787934d33c9e95c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adf4c2895d32b03832974e0a46cc8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb99643d1b1b5f7bf4910dac06a780543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd0084af6a08883c7dbbde6d12ff9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118949cc83dbf2911f967de2e7e58a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe6b20c6d87a983ff7a568ed23eb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563381b51fd692e9e4fcc77e135706f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b8d33a76d52eb1d5dd6c262ca5a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5c0a52cace4dfd3429a85b1b3802549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ed054b9a80a822d836dbcff34f24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7082364bb146e39fd1bb995005fc48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fe9111d9b415b7018db9a7ea06a77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542fae3394d763fdd47cb5b57c3cf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf44d907a2a273966999611213da3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e981a49c1faaf9c52b0ba1cf2565555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9d9bde4d49758405ea49cccba42c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222560902f9eb66a7361a579f3fb7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56bafeea19f67df72d5e72d1cf939a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa482b6ef037cddbd8b08bad3d54c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9495ec27e312680abf39fe0285bd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f89c335cf16ab819c3ed5de667c8db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf886838ff473a5806338c57af40ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6924ae89c4dcdcd05642c88b5d9ae48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624106cc3e70818a673443cc1f12c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159dd3e2139f786d8d7ffd93358c21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc47c95cb5d4b0c687045b6b99e21f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c024e6050ff040f53ee54af134cfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ff725ffe7acbda80d39f5794e6d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323aa47c36d9bd590ce9b2650a01471569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e0924003f49998b5466b83222ab2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81358c6c10cef55965af1e64998c921571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b7b11ac5d91e66dbcddfe87740d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ac4257d2f67dd9e3edd4e415e309573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a90684668476c522648a0d799907574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da966140aff26a535f53ad3e85baec30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd6b43890b2627f8a58bbdf34cece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c14442b24e64b9abd569a30e1d4342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2255575dcb9f79f90bbef25115aa93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae160a5895ddfcc5765851d032ce3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4057c611569dd28a3f15d1176b1fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfee7c70d747ec4a125e9c604e8b72a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea96c73cfa9487c3e1531bb153effe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c529818f96d22d2918dda0c2d5b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fcd10e3343e5a865afbfe682f26d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba3b3147b9fb61dc11838a37e33124585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dfab2bc6b46542cc8968c3fd9d757586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43a48fc5946f3749d01f5b4aa8c6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63c4cc5021f09303324dda610f8e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d2707bd8113957ecd3f93f6e540a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff060eba21fe352b5cb02d456a7b03e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1996705ec5095d326d659186a344d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4833b1c1e142c01dbf4dfc1830be45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b940ba65952f67faba3fd0016924593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbcf13d27723306061d680a6eeb003594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e218f386f0e41cbdc7dc9f4916a5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29bcbc5adc13acc38b3abc293b78d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bf003b47416168bb7eb4cbe50f52d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251010afae6f7648cd7f135bbffa52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53eea02070f123aec1c9db0d7099c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c85fae01494c60fbde0de3635056c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44db33322ba42a4044b613cd2705f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6580c59dd0c014b476103bf08a21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d9cefb7e1ebb6ad47e37ceb56365d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a13940e86db66f4ae8051f86a0b826604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b8928ea880af3cde0cb4313980ac7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2374c55b4570fbb45264f3ee13fc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162736ba1518c23f93ddf14dda199b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db9bd9d0d8d05a956690922f81584608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219d2762d8b9fbe0b763774873d839609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fdba64bfbdb28eb61a6e76080eb4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06715b4673d6bd892ae49912661ab6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b120a92247ec87e7299fdbb34317610612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7a1992b0d143953872dbb841a79a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d42cae3d78d44565963297599c5563614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb7301afe9ded188c153c1d0811a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c38186aa81fb5ba6eabe9096d9769f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec2e5c24cb65ed28c75837bad74a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad1f817291e8e5bb1ee538be61a179618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73967f896a43d889df1f03b33c8be5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc844fc4b129f0970bbe13f0ffb827e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce78a59c7630d17cb20c41df5e1db09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa6a83449c73ff9a46fb60349a5d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae25c28739633f4a729769dba303066623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01807c050b6f531797b9b6698b86ada624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc462126abe6ee4bffc1eabfe7ad1b59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf0f4132356390b6fd5977bb9a0630626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2b97590b955eb7e1b7f0313f8646627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179995c0c84d73874cf59bdc2b3ba1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ee3453ea67b9399b375be6928f7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706c3d0ab79620b1c28f013b819c767630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe04c9a43f7b06c100a5599ffbaa23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f899c604c3868c2374118e9533a86c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c908b0d0d488c3b2bda0a478884ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec46a39483b509a7ec1b0782172eedf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a69021feeb321e29763e5ba535b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e938040f3aca1e73fb9706fbd4c459636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93406ebdccf410055c62b37e2efe5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6160f439ff2b279b1f1ab0e3aefb74c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe4a0e05921bfced23c4237b285c09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a260833f0742b95508fe86e81bb296640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2623dadcd23a881c0958280719441a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc529fcecce09884ea5d097684d2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39652b99cd4c41be419b55644e859527643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d56a0b903094b8741582a17a5011644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989bd7e1693c6ec1c6def00698e861f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981354fcbf3a1b28617ad3d9656cc511646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b2f8c0c62cd19a40afa13eb6f1d37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea200169b0a7336fb4dbae968fe940648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6990b24f0466969909afc6f97fe75f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef346f216a9f1c1b5ea928dcbac58a0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a5ece9a4fefb55bda94fcd7049fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fe95a6aef71df04db188bb5c62ca3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6fbea3a2fc8636ff6e5eb567991ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b100d31ad0a6e080af1a67d8a77c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdcee492d9626b2acc36ee6f5e509a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a735d47a316bef8ad435c8bf68685d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8857c7108267cc40bdd519c5990ffa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3f92e7f2cca5e85d621b5497cf089658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e24704fa8910feae09b4f6af4dc73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758749ee890bbd0e592cbc48ae3a4e7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934cf1b8eab1fb5502ae663d015f10d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a7d6d5f18dedf071ffe7574813899662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cd5f166687f4d2aa94c78f4cbb4d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c276a4d8faa94ec1246403c6e179ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134a9b39a4fb9d0e736b05f628aaef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18cc632f2ebf8e0c26549b7548c6ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358b8416e2e6aee500aade51b3a8f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98a17989dc0c6c8b986ca4328ee090668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe712f7995c5a9343e1d61ce0bfd2f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362e57919500096485b1c12d68f16e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122ddccaa73864225a41855462e72c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159031e69357556dabf762cd17bf922672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c35fd2165054bb6b77073733ea448673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985016040246546859050e9ead3a2ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54cec4799b6e00e9772c2b34273d32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d9fa79453c3cb18daba65bcef129676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261c107630faaf819ad8dfcefb587d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d87ed36173bebfd53f42c3937c5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd535b4f26f6d0447ddfeb587f53364679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284a72d6cc4eccfac916aecc179c525680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ed14cb00955c411fef0465c3297f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f368038b686b24f8c46191404ab7f20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992e6b48d526e8a69de43f594b8a88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea246b3ceb46f21ffac784e804547dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48207f4f84375a3def24ab47c519df35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c07b103cf539ec6ca9c2c0b5da68b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b17b910c59af0ebb523dbdfbd57a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b312c5b8e389298eaa37d69d20488e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea1aa59919f318dc5a1e6cad9daf7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f95681918eeceae12c1e6799a53d1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07381e6638b46c33e736b423ef132b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f765b0d7250eabedb832f79fa57c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c9d08ef9b8115ed9fd4378c21acf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fa7504afd8e62cfbfabe803bc42fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebabe01793ce95e4205da291fa69eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd15570e2765283d4350fc677221a83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2dca1e6886ca70931b90816ac694697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59aee4a3e343e21a19f9b034ec2e28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9410f303354de98fbf90761ff99b33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557a2aa0907414fc6dc01b3cf169466700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001520c9342a99273a91e8520b5c517701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635885089160f904ed1511787c2b55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933820a8100043d2264c64c726bc88f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bbbfd1fa67aafbe1e24c5d6dabe05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff79f94f02ad4f70f2446995840cce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f1060211707200d0f870d390be42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dd97c04c0c1cb3f71b531d71ba1d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9268b39886614bc0a546177144b5b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7841bff2b872dda658cd54def1b91d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397fbb105e2fa2b6400aeb276ff40e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710d3b6f4d70ccd6f7d7ca8b1e8d6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac65db025f8f860ce00aeb13098d1712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727455b5be54cc93d607fb449aa19d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635b200f8806fafdbb0a91543014352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c1dcfe80ad32d5a3daa0be79e00c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4728717abdab46808fbc42a1fd7c7204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c36b01edf9808a035a30230159d4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2641c35c30596e2ea6a6debb6f0a2686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909dae25216fae704be62b1a7569457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe59c1ea577b36ff15b14e3c46158318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f50bd223fdb76377ca4556c488b309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bed00af9de6d6a776bb65dbaafbc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62f01c8a757e57d1575785ab497d5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193978488c80ec3dd656d89d5d9aa1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666d5c0f5ed13187d2ee81fa5f885713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81318358c0a4bfdbed2c1729fd7fb7ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903913ad41d1844c0d60f61d2acec215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8f4cba4876c9e250fda7a3d3fcbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b4686a70a254f611467139ad7e3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56c50962a5eef6f0726d13c67b1eb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f8f81bd0c98514a2dd770bee367319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51dfb3df6b5ffa78e0ce791df002e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec555e623bc0aff14cb1d090ecd25c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2966fdcfe0ae7147528feff75f84f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ede1b4246b9fd9b533d950c78d84423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdc0476d80b5d96e031a6ec771a2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07da39b01b2a9e57752b9337b2be49225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e913888d842ef3963389cb56457e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211005d46353d1664acb3445a1381427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee32651179e0aaf06e8def1e7ef4e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc3febe27cd8b3f366a092c5b91ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a550f9ae4b8e71d95868f00500071830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe5ca1ffd5bbb94d316e1f6a61bd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b345bae399c8232200c1c8aace8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1ece7f1206c5a7e949a5592cce3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a0a64860b7cdbcf82fc080b38fcb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e091b231dad7ed72a77f3bfb08733535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff841128f55001534f95d1660684736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478eb641227c5b614bee3ef822a65de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b83a6fd25f9f2c13782bacc8240a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b0354f17c9b94c579e97e8c149bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794315a2e608baa18274a62ee03a0e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552cf440a5d57181f653146b1f651c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699591036239aff9de7bf5ead13825942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb1e12c005f971639a33b80179e4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf4b6875baa241219bf41a8f54bf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d748ec1ca921a66d55315f05ab6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7c7c4f51f6bd1a7ae6d5195d2c66946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26a7ec854cfa8f579bd6e759f1bbe447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5b8e4c66d1e18a9ee1a7fbbe9aa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c7d549997231c6ddc2092ab46fd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844946c73b17b1a86772bd616b71d3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c19f531d764db2f3d73ef31bc444151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae64f22aebd58960702a2bde0af479352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc5f48d6dd1400bf660f5b4f6c4f9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3cd4026e5a767ab2677224e1f739454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b5d6ae7e127661004af3a0a8625a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c6a0f5164f72df3ef9cea4da258d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf626b846710d130ce7af6b28ccc71e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fedc0b8cc5ff6c258ffaed216aadf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb96f252fafff6f358dd6d2519142459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff8e809801257c7f4f82ca1a38f4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf307fa5476b45bf2a93d7989f40f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d6dc02fcac1603036ba6af01780962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781d323af1122736afdbef4c7862bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0f570d4d788764f432738c82241664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed885e88f60a586f8226f45eeb991af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2fbda8b4710f508c69694aae1fd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf9b03f0daedada5e700d9a9543c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d85b0521733401494aa2c18387f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d974e999b5a28b7bdd4a6821c8ce4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc1b7f6b676b5317aa6b1e799970b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db90cded5e9b797db50671e2270b0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c77df06cbc1acf0fc2073688e2ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8246cef4a3146086efbd9cd030383f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876c555b83dde5741251e4cf13f17774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48695f1f6aaec9620e4a23892831ffdc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce82037cb12be296fb5097400f641476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f745fce65254f4c7cc3ccb8f5eddd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c09af1e681c75f6e4469cf226de478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c1d34373d7fd1f84dc7979cdd4e9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b2a0dff53e1efbde3438c11d0db3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5f0be5a8e946f0c2be7aa57bb4b0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085dd7c11b67ee4f65c83cb7f1e10282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3529203e26cddbbede99638420e7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576ac1c2824a8741d1c05bb86676fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5dc645d0564326a6767acd204bbf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459a2817ae875371c4527b08e0243786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07317179682a6ea1c1782704b592687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fa72550baf87fbf07cccdbb1c95a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450e87513907f7fe02a0c2a836aad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b6b8150c4262d62dc851ffb6083f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e8e641b2d5a8c9f028f332aa05da991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955950ed86dc321bfb9cbbf4e1052bb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f76ada149899636cd1195ecdf92ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d52dd06fca3ac1056464c22999dd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac021704f3c04722fa7d3d17fc5254295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96372e4920ac8c504256fbcea2f1a7d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b5387251eb77c6c1ca829bbe70ede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b08d85a49091e1670522f1cb995998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab1b107e60e2cda4b5127ad994a78599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b545f102f5b254cd3ce5104cb2f02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c040a4ba1faafd807d296197153e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80c9b855d5fe15981f12958e45971a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526bb5821e0186c0d6ae9485c2ea112103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1a787df58eb515e9f62bd24af6fb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b0c5284b98a7b044e95ed7f1f2119105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2bd02fa9043c8f6068fbd0ccb304106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416da04622dcb30492081bb3b14b31b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fca7eab9393a2aabf89037d2c418108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a94a4a81c185a05a669027d3f202c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66332f4b0ab2745e10df5ea4568ccf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baee6cf876c8e0b05ceaf17f796430111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d2ecef53fa83b719a2ffa8648090112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be439c3ef655f1abac7bac7a5b27c12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b4ae1688426016cb35717cdd3ac6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9cf8ae9d80b03eac6118d77787e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa6e62284988562d46752e42a1b4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411bdb52aaf996c7fc35358ff07622d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f92494bbc354c5a1e398c015ad6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579a1cb081f5dc01930dea5211998e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3d5399264fa1f51c18c4dc287f6ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4327a728438c2981aacae7a76380121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe740e3cfed1e309720c09bf567b20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8536e1f6f5fac251531d11362cf55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc87347c29950425dbcda3b38164b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187cf17a14989f3a23e525111e0415125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c05efb047f68a34fdd9eb2ab4b92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927e25b72a477af1ab463fb4c558869127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985d827493940a99e9be28e22f0729128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa298fd0ee39d284bbeed7070dd25c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cd8c1ee7fa529b6fe21657b2c5365130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca193a7522c88408aa02c9fdfec8af8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83626b8e9ffa28ed08704d948c9043132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c225ab1e445d562f837197d823283a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917421d7ab1396fd300472dd8ebad27b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13123c870e6d5691489412cc19c17a35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed4a61c33cffb57287a9358ac261c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce22acc38c9c48b8998ce920222a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764d47eb641b42041bebee10d4bbe9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85a9e9672f6e4bfb01888a69722d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd45126c73d75d07af453dc6bd6192140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935e9f935836a67676059858064d8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a78b54f2daf0ccf05b5218a74c12e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5118996b806c5065efe71ec828101c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259700c1e1010fb6e19f594dc2cf6d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72f5cc738f6ce5e340d50739ebc4bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1575b667f5364e8221ac69365d7dbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18615e69da9828cea5dda102bb19623147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1143b97ca489e218420d1b4d41165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3289c28af966a94e9edd2ce41af19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920a1607b5705e8e2363aa809546b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363bd11aed041573aaaf38032446529151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712dfd88abbae55be1b34bccfd6a4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1928e91599f8d948ca24dc8c9e2e27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbadf31ebfe5743292e5d1057c142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5d018df79181cea4662b417cc627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19acd17565cbf36ec3974d6af0c11c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1422c9ffbc5ae8097b714a93d918b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7a346891088e58bd59e6b75ff9e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882605439c815968a104033c23aafb29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4723d12bf8e42ec2b4808227b97d1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150728e755e551eba60fd5392c4976f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eca2bb3533c677d175c6e841abc86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a554c9d1abdacb070cc71f4abb8474d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f56b0d68dccdb41dab0079fcdbbdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531514b806ec17898b5713cb0a1e4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd232c114f20ae5fc5bff21cc79d3cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c28fe719a678e7d3f1517e2e51103167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187af6502ffdf7b7ddb41634f5206bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bd15da1b970fc3c29bdf0d5aa34e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9177e221ac63fc229af3431361575170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6821a5b33c24c3938f598d69cd9d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494855b118524aa74344d7312f0c5eee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca81a67a0b780e58f029e9eb0bb52d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ed4d24f893b40d11810c7e5a8713e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa55d11f60e0974539aa25d729f93ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d63904c5d075a6bf7e32ddf21cdc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d8cca49416dd10b0e2c324ec46c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c9385fe1a1f9bf6d1c8023122266f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e022f9a9befd20ad14a839b21cb85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e62647909b53c32db24f356779ad3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d31ed5614274ed6167f7c284143f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6d00dd9bae4b1976bb88b0265c2b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b241e9a1d77acf198e9a366ece56b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4903f4755832c399743728bd18ab61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8668f77f6996b1977064218a66bf6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29257792f8e8b6e617c4cb42aaec14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aea7f6f7591f80677ad249a975509187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa7c05d90b746d374227261e0f580188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ea663dd00b8d9640089f82fb13ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b86800fa2572e3d9a3a79d6000650190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae56ab871c526d98727fdec6fbaad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee9f49449f2e9706f5681d3bd10e30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f78e502504f2ec5b1a008bcada4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296477431e4a5d2faffba4b436a42e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc366f6724acfdd4b9da2af54e81e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c63132932174240d21a765b65875d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35359864123177463537852ee0e5bf8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fda571e59315340e52f1d122300806198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d2371ff6e0160505a275924dd2df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876678bf450ca3008afc8d4980bf7839200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628110f907b3c8d608ff15006337cf86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3867713e275c8fc92cbea8412b8ca6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571859a4f7403abba4749ef0e56c90e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3858135848103d266bf1fa145c325b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8a0070fab968d76f2bc9a0a7a4a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96c47cacebc4856afb1e3e40d55f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3d4efa04b5e4cea68bfae76f9b8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eecca522cda268ce22ac7b7008075208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b38364f06ae94e215be0b8e1949fd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135beb2759ce63b267859feb7b1607fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574b051e7675eb483969b17b1d3afe5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693f9bad9aa7dccfbe9829ee3b2349212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b822e0952097e7318294841035abc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ecc435f6d64de047b1688e0ec2e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93910d7178962f6820a8a03a2530940c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ce92ec749bb30ddf6c422b7f6fef9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ba97cfbd8faeb0fd256df8974d9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7999a78daf437f5477b05d8d3ff54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f7d53588a59b99f13895b2afcad1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb081be75c27fb53d3ba96dae98c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9190c6de51319a3d4b9d06e227b7cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036eb6eb0e65fb12bb46649bed8585222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852dfa258683beaa63d0eccbd0c1880223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a621453fb9df75db50ca66187b54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0702b09944589462678c3c0a5ac8ac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37dfd62235566b6a9c801e56daf0db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb4d91a04c9fb2622f78c2819ab3e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744c815877e824aaf079efa6182e55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409388bd4630dc0c5aa4e05c64753a1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41934429023b78ba5b3c9a32323031c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24381e1a0806d42c31d2d0ac1361e12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02268a60833945b786f72edc8671150d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a30d5ce7c41c17e55c05f795ef7d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0786ec9008a955661823e90af5ae5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ddea48c4e4de1c4fc0009db53802f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e651bd13bd9fd8f69782f87f84b116236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74311f2e19af5981d4ac653a1de7f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0097365a81e979e11878ff36fd35b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199bb30bdc11194ec4fd9574b584d50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9464c675064825912fa34e31694d7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681268cd204440c0c0fd66135b9760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d96fe1ade5467ade91ff37affa9f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b936d8891fc29ae01694864d7b6d7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57383fd2f8b01dfb13cc7a0bbc83075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6b7990897433ef1b68da51ca97356245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff90540d5128a05c44bb8aa6cad18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ead5cc23d9e3b9ff679038d7afd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c8fc97b9e1884c31fe62f2374dda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9770c19e00c6b41aabd71b532592a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91d9b89129938f761f6e325dd963d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51346113c71766e8af34b7b696655ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7282cea075e32c323f0da6f1303832252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e588ff6575b932e5bb1aca4d2fb7924253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390d4b99998c3921032e8b107a9205254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef66fa74a5c155cdaffe669a6e62c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1e0b60c24912b687565be4c085d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218cedcb1171c90a5a60025fc05d687257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4611e671927d81fae2ce4142c5671258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9f466103a8f3f784336d54b7b11be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064bf795285f81e00fd13f9fac6dafc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c83aac7b0958eaabae65ccd49b8b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca31a9550fd6a8239141559dda1d3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bdadd19bd989cfff3c492e0a3b9f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c64480fa6118210e4afa8acc74d78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713aeaefd39a466ad6d1b38da3d9f63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4c768dbccc70c896043b38b188930266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2d515f6cbacece853a74af0db214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8d9837f31933beed407c1a55bec4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3470711baac7ace9c8c8d4027bbf4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e71556866550f82ae9ee5b0bfb084270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f744f2d1c54b21c1361daa9133595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677609bbf7ad3d3f58d7121ecbf38bd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab80ab5796cc39d4ba835911d8ac36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb124493ea336b26cf898e983efa737274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf178354a84e4c741d05a311f000fdb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1504d2650e14b7938c085ec6cabb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcda73e1171ecf5c13b4d05d9addbd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa583f14ac79de4e828e014100777d41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bb74650fab9e0abe2b526ea94ab6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7022b296ebeb9c8bcaa2056b2869b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b962ee485800517b7dae7ad010c0bf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca4d63022ef86574dc18089ecad86c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef30a1e1694d36d76f33383a0e312283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7eb302351c1c1e392b712c8a19257284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521650cd2da872b460105a0e2767fe9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2390308ad0a2c235c9acb9c2e0a62d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5050fdc5955742f4fa6ab56fa3e1d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc35fab48b7b73f89fa28e98e27758288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60441977b1e4486fe29ba79c01ae5ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2223f49be38c39ca939c90395963290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6342195b7b8a0f981534ae6548b1f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82e7e9ea5ae4cb58327118c6fa6620292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cea8190428e333ef2d890186552d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663a1996eeec5b8f06c789ce5a9747294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db981fe8142d78b569e2958b0b7d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a6e4915a8717f71c1bfec786ac84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c23e5b0d3b4197fd523987df8de8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d45cb30c83f1e9b953505b1a07f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0e164617e682d79fdd3fb4e46eaa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0c3f3bb7a39edd3feb74a47a1ed9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13057ee8782aa6983f974659557fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ccfd0c41501cf6a11e163c2307e9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e413fe52f7e59537d95e864446d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a29f82021b088266b450bfa74763304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ca77f3caf460ab11878942fd888f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e8c7cf5fedcd32fd8402de2ca67d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c087cebb4b879742679334e322ae59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005f2ba04ce1e6b8f18c3fce93b27f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e3517a336b5152130dfe7426ddc00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97dc2b42e4c5ade48ffa51db382fb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936ea17af749d2cb459faa4aac74712311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44cf1ef3a47bad00490c66d69d6e36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e793fd2641755072d717ac0b258aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48198462be78a40546b9ab5064826ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf63773615dfaa00ef60d50feee8b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08df2d6b6aebde06cbeee0e8a62ad8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648227b678567f2083ecc0d3e7a9b6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d32d086a9b82018a4ba94cfc6572318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e5a464ac9fa952e08b684a6b869d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe39b254f8fa4da5ea5535713527f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8fb7f1d1b5034671f54646b8d0543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26216f7217c6c75ce8558bc56f23d6c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7bd28724a10b8c056cf461880cd38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e986d0f8d472a78da4e7975125c528324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8d287446d311dad53dbc7eee65b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca30f6303a0ff1ff77094539eb69f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbbc67f88de5ccee750f49795684c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c80fa6d27a63bc3846cf827ee50575328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660ca6e858598041e886725cb63678329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6207123bb0add9d5fec2f16f0d9e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79265bbe6808797d82fa48a61c089331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994fb8b073d8111feca83ce1d505bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd8a55becb2d9b2a9beaece6589b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec355c432fff9cdde90ded54a569926334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496235355d925e951d3f4dd31a80be2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64debeeb30bf30b2196b2035ff01cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53fa3f2367e470bf2b6009a84f7571337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d262b871c638423ac4058fc15558ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccef6039df5f08f0e014323ef8ab7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b87b54332d69a4740a12646a31ace340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d859e1dde90bed536e7caa0eef96e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5feae2bd5ceff0c58cd82de04af48c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9bc0b758529ffde847d73f1e38ae5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a275568e01023dbde47601cc4ba8c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc48ceceb782428bae6d866fbf0a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e6a0dd0f17682bb5db9cfdf65380346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22622371ef874cc4ba64b950f09c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b99b735625c7347c23fb5e365fde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9d029570521be79d5eceb7a1fa72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549a88c363b65ce5b37bb92a26c30a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff7621491541be44866331a57501a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28952802fd48333c3c43e657a3bb0fa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51329b54149e0ac3b794ff1c2899d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0724e5cf4bebbeb9f51195a46f20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0259965ce3ce525c4362da5b380f38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05a3c6996b692b81f97888171f51d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3967b9440f17fd06ecad6f00488ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d53070eea927c82fd37e49a410fce5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb40449ca3e0960f1d73b1ad246a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0257bfe91f8accda9085765c05d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c7e82f37b63eb010fb93296506231361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6223db2cf93fa30b8676d09509ce0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ab18155137b1cec41f80fd1a44a07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328983753fc428e9d92b96351509cbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fbc2ecc49c583e4d35ea702fefc63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac6c1d05efcc484100728fbce0fc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705068c4ed138528a4fa464d7b69b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de2a8efeec41076294d4911233cab9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1562ff4364b64f3ed8d79538d129c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e245421c8f2851234d22ac2f711971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7628d24f87282b94860af57bd9f78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25741d3a2ddd5159f88c15e0804032d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fcce813f654171382198f05adfc20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159727727f543636067cd70e25ed3c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b253a0c55882ef20e3cabfcb7cae4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f4105b54d18cd70f8a72c752d0492376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b293ffcfd0b8a2f97b11ba03d0243377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b708a4c3e715aef54203641a6bfef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02d24331c10bed7a0eea438f13403379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31a8d53d5e19b23ab17f1bf3bf10c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519be7c90010cfb2fefd3e626c7fd56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f046dc8f97e6998429670a2b48c1db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc16ff6a20a5368e86a75e1bcb8388383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab6e1aad7c07dcde2085b894db16f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a706a3629452098b8c9f70423f36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983ed0e8c9c348f865f83ec710b5e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d3de60fa1f450e9fc65722458502387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dfd418886e952b33d91b0e24b3d2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1364412e46a4e19b7a36f69547e9454389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e6be47ed719487fdc4338d6d7191390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797545396c53f253e138c0101dbc280f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add59046ff9220c65a62edf98d71c6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b055338d0f035dbfd9e3e84a77dce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547b197fc8d5d54a2c1ced4c27197e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc53a23b780b49ff40e6f3210fb25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56b9eb128b15cf57c416b298a600fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6053d3b86f0245cfee8cd6bffcdcf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489512a5de99054b3d3cfa4f54d3f239398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccdeffb958050642bee28614a8107399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d1449b083af11d07aee14498ee2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a24c98e8552dd4b356bda25ecffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c171c29566f9f7ee8c63b3a80df01e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362812a754b439303d6bc6d415e4d447403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c817cc1fa26a9cd6073288d07ff046404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d987d7dd94a3fda9bfd69c76dc6cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62041a56df772e8274143579d8e9141406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585bc44abdeb7bb26b03236a2128ff9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bfa8eebf51e9ac8f2f530a837c122408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d94aac494be7fa1232e0e6adefebd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce568472888886395af546294eb12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487fe6608753a294a39128b2a4d67ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4770adb89f55db9db95d8cdaacb77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224980e271d66dd520e2dd934cab3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a995cd007a5f50a7b0f039bd5e9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c072d0fae2d0fdfc5b05325d3c43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652af87fd519067092f0f35878db9e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6647965ca69f9f6fc4c7856345157417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcfe5a669271c94548a1e0b3d4416a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4b746f21a74bd7a031a00f66e81d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa82319f231063005354230893628420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917eec1ea280d52245635fd2b67c28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc69a7f40651d5b37df3b64926c594a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182797d5308a904e7b8245ba6faa73a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed780774337333cbd5df77b88a9cc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaee2067c79a0581752ecdba3eaf5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1ac271470c43c0aa066030244361426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51b0585bfeadc3f321f07102a8332427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab0e79b2ededff8816c6ee4902866b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f9c2a40edc4561d49d000d4c9e332429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5f2d1a4080c9c1a0dfa561a39e2c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a5306326f81f3154972f5e5039b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930952d120208c68b1a87df5d7cd38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952bc2f88be77a7a917e765fe1c957433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fbcfc8f5ecc0a30292f2bcfc355f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e9351ee44c74eac4dd6a4380d715435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c6e5dea9a3b2cceb2a04ef7a8354436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0b120cb71a7aca5bb94345a6f1cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b544d9040cb35fb156371806bc5330a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c6887bf1dad704bdf122e18695e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f73fa9f64f48cafb8e631b26ea871440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddfd5346edc134d7489ae2643ff4fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b6ac95d203503f6d058aea7141b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7ffb7e25876be80dba9a28c19aec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb7848676c36f64a3c9d77cd39cc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4ada8e35adc096a770ad6b45158d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc891acbc11fdaa14a5f6695310276446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e5e791c31119bcba4fb6218e46098447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb39833e684883f240ec989366d02d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6950650fc7989cf86f2817f2165a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c01c125f1b81aea688264a1f977e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d07de35e5ce53c0c37207d13ecf8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787efe0fe4543851d438627dd23e54d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907566b92df531593fc458da5a3affae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98a29f4f6263c45fd347d56112e56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858b92cd070f6796be6ee57c501ae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db3f1d23dae0282c96f951a66097d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e158fce33a0219693c9776e4366a35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c970d252e148be239c5e2bc8bdd8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3aeddb0c1d4b68d075155bf46371459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee562a88d7b21cb04d1edef3d51a7f3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b2d842632315a666ccc110f881c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c0a4878d7aca041d4ea3fb52dab7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e832bc9d936cf76e6fd7a29e0248103463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b212e38a1d459c703f0b92334ee81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b608c14777e4d63cf70dfb2278d0f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad512d0d5a0aa0b0033e64adf3d6854b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9c89e70952f00b25fd834210cad7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9483596966f7e0f908926c210debe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a07d792e4588db6dface439a26765e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e507f85ce985b935afbfea5aab683b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b358b0a95cb3ffb2551a63a3b2072471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f09ec5c4c0908dd4ddddc3d8e60366472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18b90b0d454e19c5bedcd38c80172473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bfa022c3261d3882a1ef54ba72494474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63045af1c5fbcc670bf6bbf2172401fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba66aff31cabff0de323ae4694447fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c82d6e4b18bed4232718872343ddd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1275f3e64e0ab5dcd2a3d576ce20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2d28289d70e9cb0f6bbb43d95a11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b563ce8b39c950205e023c8035fdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03df5ee80a903cae175c6485c8ade481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf061d63f0d547c9b9680c650d01bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67632a2458c87bd07cab02c4308df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9868708a7ee149a16da416359f95fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86499e365d493250cf28af510bab7d9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c582b7cf3edd1bd25d217f7cba0657e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3db48fb83f197c0dfcc9ccbabf9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c96c32c732689807a2a9cc9ba9bb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c276f8fff175e76f0aedbadb72b17e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e05740fe2d2ed5a642d2b8f73b0d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d9667d76432e61a44380bf01c814a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e714969ff8dd7e7d44497494c4db60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf95492d0c3e5ab77202ce1e133c8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9727a40203fb77df30a84c27fcf63a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f656c830485690476e42d6c8a2aac2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5729a9630d53c5310768c0f7017551496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2743acfb11a933f8503d213865bdee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de13777f20a06458ecbdd9c075d79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1194148a2c1aa9836b5fb8606b06d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3d93414153bfa570063a908dc7e02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189cd610f211e6c844823159d7abfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70800970632cef97ee01d600546e089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9cccacc7222e269d036c589bc625503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde9f2df3a8f9da0a62930da011bb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96090aa22b5ed027c2906af40882d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af89d87761eca0ce3646aac739ebeb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75483feb3858d18440a632a9445db9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec76d9c3d9d249737dffbf0fe45db8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea32977dea0a6df14fd32853338d37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d62d754068d38e9c91a461ec05a07e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb861cebfbe649c4969ee729e440bf31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a420ff826f8d06c96f7bac4ee9cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866283ddb2592ed2d83916810f0ded9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4e5c4489276c97b40f96458304c07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ad63ef4d082bc582e455300ae333515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c454b6a49b95501aecfe3d8285dada8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb843f572d0f13e2935a9f9e5d339c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ee0f41fe76d82f0422e5fc66320f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48d44845a030fd262031ac2a23189519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9037189d0e04b8b82faa3663be8a8c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71383f8b8461c3904d5654817ea188a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df44976dea302394b6693c9d8616bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a0701119fb71d58f956836ba99d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedf7dc0786ec4e5d2de3fdfc92d5ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eb8a8f81cf6612473ce36f6f24f71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccafa1b256fc6e0eb5f74acd969ea2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c2d66c96bba9c11ea556831650bbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a045bcc5719db44ce2ad2f8f081c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1884c9222c9635cb1889d41b2244529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f71eb27eb4fc28774582e3ed30e7e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627b96e72b1f1169dd0d1e1aede732531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9b90e2d303a209e486e47c2a2004532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea391e1727d65e7bae21dba57cb64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168a0ecf565e904c3458e1b3c99e9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c29b59e966d3525b650f28f334ae5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7403509eb5b62e389a470f7182555536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ff7e79538b3459a9c8b0223a74296537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb31d18556fc0cb8a7b2fb3496899538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b169e26e91c4655e229c3e77bbd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9bc33a2cbe8c637a3c6e560ee166540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44ca4d73cda2190e18ab3c381ff115541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf4f5735f71dfed3366fcc18b3b1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6250aec83e93dba51c68bebccc32c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97b1a0fc6f922057fc24558053244544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259cb5839b54bd42d950294e675a0c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c778858536000e776073006c4a74f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccb4be5a64fa9bed96ce080022eafc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829228474f83499cbad88e6d4d71e4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac864ad99a79f3beddae81c2b0708f64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f0dbd6d91c9fd861db577d5ca144550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135480c38372ee22e6a529bf4ec882551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46da09ec45c8e43ecb7c4946892efb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b238c42bde3bccf28fe4c21b67b7f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67176fa8fd88480ff226f7f7e424019554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfe7a030fbcaf2704e274fb1ba47a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6450ad8407a400c38aaf39bea3cc795556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0497e9e5e634a646dedc6622ce58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba91ac568293986ffaf10946c474ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43183da17f731f5e705c4f94b02c379559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e4a145036ae294814cf855b61f2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6b28c6456c0848a5d517138deea33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c262d8397f7f67dcc1898ade2647562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104bb58f4860d4871e8a5fbad08aa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a18fd0cb31c36aba3385f6b628b40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd86c8f1cb88b440a11e1cf094bed0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a29f9b2fc7deb558db8173f27054b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aadaacabd76230d6f5a24271185322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa47f78c44999fabab25597a0c8c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c609d5adc34d58a3a9e6516d00eaf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc051c5d48d2e9bb8baa5be7671b229570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa74c9a2e21013d1af0b96e591514c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457767e6fab9332973498bc03d37628572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974441b363b7f78efdec971f42b6c57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2495d33afee08d1e5a6dff167aa3ef5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b42b6bfaee15ea448d719d586dc69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed257ddd2ed1a8de0d678fbb36da12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26576a9724ff1ec8b7e5258f89ed1203577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd9cf1f3cd7a0c25947122cbfdd208578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc8bf82edcf0b4f98edbcec0c75623579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729da29b7ba230005096df89fe7065f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a985832b7dc3a5186d301756ab441581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff808c41e4101b6df48eb8d08d928d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8a9fcebdf8662dbfbfa7f51526a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e2a97514b5b8222042754e20c794584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a3cf26aaf453ef3c0ce53baa572b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc495ecbeb043447ab53fa3ee88346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb2ac5ef020682a41d96fd488091a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3571009df0cd17bb1f0b8535e294588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3eafd0ed9f32ee2f1f3ea4682b70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866405fdd3550c9d05ed6e619a9b8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887fac2b21c999a6a579a197698d325591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa511fb034c4f4c85dc1e2feceb87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214d862268936e75022fecf4d66a68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2a823833cc02eb6d01a828c20049594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c264f4d15f6cd651fe7d019a0bcc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a515d23a93290f94e84aae1cb2fc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2549b94e0c83d59f91faf5ac2404597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0565ed2583b0b581965c99693a3ec9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f1eda1324a728f5e3e2cb5e198ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2230166195fc066cb1cca60de9748b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2294218113a23ad683980b864c2269601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc86c5d864bacd0a53828e247ef51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5c160b99daaa1560bed985736f94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a0800b762b831988c16a586169a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c93f2e97db20cea85022119078c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a439484815fbaa300193b68245e2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15921dcb3522e11af587a89ade7e0ef7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847574a72886444d235e2a011e707d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be422ccdce41116a5c3c7261ec2673cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497a69a73347d4f2fed405d1f92196610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fae59104010f4935e1d6e5f15b0e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570225c89e9b6b245046a9407d32b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f89d3787738085f09aff218dce379613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09885da5752bfd9c1eac160f9ee9af83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27391321bd02bf0836609fc34e2c95e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b193a0a328a3afee5100bfd9c4629e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fedab115941f1834e3d7f3368b89c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b76ed768f3e724a3b2152ab100c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677580d4ea58b8477b54294d02b29a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b00898fb713078628232a6fb48eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4272b3084e3adbe5e3ea54e04f3ee2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ea240bbd3490657ac9de96cb9406622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b56e2b61ec0e7c21a1760fde9b3cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9230bc6279eb61edc5567ff51cf252624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6581ef854495ea12af4f26be9e6d9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73df6950ba0cc790532da3d5aa873c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fde8b7ea1ab3ba42345de3f068855b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de98e727eb30ea8ef68f6c38a4a338628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a5bb0bdfe53ff35f06a1e94ccf802629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f79a65b13212e9d5a488dfcea80b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5423d6943b46d021ebba3d59f4c019631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f02dc6585e9caa54bcf74105b8d30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596fea268f05ec562cc3a5ca622a8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9198709f28b5a84c97117598b00803634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd79856f562942db78a6a0f90cfc6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3719dee59d8bf5bd30acd9bf4decc57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc7518652df2f808d1ef0077cef743637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377cc4c5e2ac6f4bfdb315a56542c15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e9c055b1fe6acd8bfabc98e6c286a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5dbf3cd18b589b7bb63c816535dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8e701d350f16aec9c1083d5b8959641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad395f3262879422359239399200a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1794e36fcbfc927ec17d1caeca10e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67543ca35751b1c9b770f6e48355a94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf2566b0335260e64a517a10f1ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124402d9c9c3bd1a704e6e5898bce41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81036c231d0f4ec5aadecb6eae07f48a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b3c610f74f46b6ed5216fe2de942648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d62a3f714b4bcfe3cf36a485fd2db7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17991029f7d2b0142bd2ca2f455c70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbbb2a91d337904629af879050fad0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffab23bb18a16ecd21955c6348c1ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4dc861a6c072ce4b716e3d7ca3eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a973460ce15731509c073b7266873e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58710f64d6b1791cbd23e2c71a6895be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5db6220808ebb4298d53eca8fdd03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14afa7bc0705b1f755fa66833e562e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f6cb1f3e62903e77e65f48fc37e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913403cc3d55826f9faec62c5a5e9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5749d8dcaf07b6bf027a187781d42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4cbe15e9b1c055620f9f06eb65575661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4612c225915e195f94f99eb4ba4e81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197ef5e35cf8b4c32960b0fc9460be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefad8ed9942023c9fc2450224b8fd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2271db4cda05c2b5301a7b7e16306665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca19691ade7c1c0c80b3da34763c94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ef8bc87bad63d2eb613c5a54d7ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3be7b5de8d90b521891eeda70e38d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3139d8206ac781fffc4b5a8c393f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874f9089544f86e21c84f61bbedced670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f0f584e971a31ed8a2f24008076cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a84f5c964124e03408178ff44db89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed4e8c412508a105bd0b821dcdfd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad943706f74685896f7ce7d2ed345674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f1ef557028bc409d0f81be29683c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537ec1c730c1274ddf19fcbcd3369c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02e786eb158f4e668fe68b94dd95e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166dbd3b5d8d69d82446df5899fc059678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de8ac93814e5addbb2f00ebcad148679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbade3cc2b78582993975a970c4012680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>