--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a2653b2a4ae1bbef195541c9a30e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7c80d9f7352ec5e17e5e6aa9d986e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097efd4094f801bd6f5968aac4368063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d72eeaeaa1b7dc5c746cca1d1af14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63fddcf7bca79cc2136bdf85914105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998821749b421509f82b307e3aa30246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c72249b0f206f365640dd831ad4ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192477906fc6440281d9863cea20f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f697d92bc83c95557bb1fc8ad94eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd4039b4e4a31e028b7f5bf14600410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e5984463890e5a27594e1990113d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda009409e4e1edf2d076c63b22f4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832dd6ed24d876e67c27accc4c0f86313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9e6e76f9657eee13f888af492b3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75107a8fb06e12315db79ce8d173539a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaa8c571fd4d283df770888346ad1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac4377e0dd9c88ad61c7371b48fb7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd2f2084abcdd962c90f8a0116ee5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b4e64f4c7f5778d4f0ba5080e86a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7054ce6b2bd967c9f903f9dc7a9f0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527897fa63c06368913cdf8e58e3dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2024e1d7dab8d6e36c3c85ef94c62022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eacc56c806da1d6353bea585597c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd4cb99d7771824e7ed5d036dc4c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede48c1115095067825f014dcbd55125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a6a84c41e139c79e30e55e8cf6cd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8e4b735e541aefc2fe8645eb0c1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81964e3212366cb54b1a09db14ba08d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf11cddc2ef9f3ca37715d41dd21a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c584f8577ce6fdb3b6bec73bf6e283530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6f63721c044d2c9879243f866f1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b95ad32ddf9115a6801b2eb09854ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a74499695cdceb72f4cc01eb3c02333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434009af4e4f4b744e9e64cfc05ae05434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab9def01f07eaa2d468946213eb1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cdc4a80d5e44cc9bef72d51a382e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5438614facab098b99f5c322bde76e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be2caaca3546747fd889f0029eb57338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1d21a24f5cba0a385200fb6d001439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782efee704198d1334ad6023f1d488aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860d1ac8a4b53d08f5bf48ab336c93d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7237d193777478182bb60594abb97c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d96ca350890f08a414df0ed6f35a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ededa0bed242f878171c7e30e41fefd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896203de201aad24d0a54fb193421a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8716dd16c468384f829017f9db4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18b0eeba046a61a13d31e7531db3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25e84721eb908649ee58b84e19c0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa3df96f53d45b5efca110ddc451749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29c4ffe0fe84db5fe20ef6b78feda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2d797979237ab93742cb48b33f6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0891e32dc17a2e2b641618b92ae9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7176bb0fc1ee77adccdd0fa1837253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c7645b158edd0a9ffce09547afbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf810886ee9a0f0b9fcf5afe6f26ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad6ec5254405b44383e56d858b9f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c7d93d47049db29c6483ee17c877b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f5343c56d7983b58192d0394ae4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34e28e74fb31d24b30257c010c88159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61641f6b747d94ed948d65f470ee18a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903bb41d8b8b083a29ed8b78eeac7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25605c711a97a2d6cf85f93513f92362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd1ed91db9cdb557bd2bf2ac5d01b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605825f3e7d3f2576a3f24eb293209a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512034032d9aea4d96175ac138d03a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf08ab546b9e1bc555fc4310aef5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3715f45c1fb237feb8074de1356367967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f8061911bc144bdc9d42c6ee181568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5986baf128ad036e936afd94c729fe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4d4302063cf400722d1cadca6467b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434eeb9593cbb6851d9404145baa9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b704f5ad448dc6dca3bc6b66dbe0c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f529c70be6960b71a77d876d8a091473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b297665b14ba90e1922e2aae031710474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f062929cbd54df9c18b8484628cbb6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198dbbf5312e51003495c6c12a1bc0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042a4b11ebdc0e943af71df0889c7f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bd3c0a684766983ecd3bde421c24a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae33b8de3d2b745dd5ef13cf9f638e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ecfef501beaaf4d6cad601224f5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f3bd8642bff56785d460f0a84ee381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0963723f6945fca8857e6fd29b00f7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d077acd062bb0df80e7ce8e458ecd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d4f2df42632633d5935cf6fa5645184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3263fbcdeabfe072ebcf313ecdb3fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f0c6bdafae8287040c19f1a32b5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607529d47f0f2304d382339527335cdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8522e59b01c59f9d48d415bc5183cca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f74c9595ed91e96fbd5330d8be0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98020d1672af3d41fc9084520ab1200690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad64fe17434f3e28a57b286ff493ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c7df845a06321d8e2067f0d39c0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe57f4304545cc8d624282495d667693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2743cc70ee211aa93cfa56fe21a45394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01661a57ef7a9141385dfc8fd1a18095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10270a935f3e1114267f82ce58efad8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e502e5f5641f82dffad6f7dce241a0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117f2b3940a4cb90fffaebc6703fc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2054aaf39b8fc162824d50d48eceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd0b0c4c7f18512dbfdde20cd7ec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fcde130b161485a397b284c68c627101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648ca0b217f0fe600f2858d09bcec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6500a055557fa5d5da37ca9d6d61d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3803e39dd56708aa0d9a5f0b2f82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd5520e69d1b695ae5a707938be6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368efa7c76c19051eec9aa00d5f61f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574aab58796becc9df2c4a422c0b69f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941d3ce4085cc35bfceeffb860223f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770abed82c3a155bf673d74eebd595bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4b8f64b2008e51f5e1620a573e25b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e65abae799f72e328ecf17bacec3d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8efe4cd9c62d0095b23996954083ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aae142357698eb92f28e6ff2864ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4066f67a3f524c3e561b57e5041ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b62c058e6eafa26f4e5a4a596c221115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c340d1d530441bf59b58729c76ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707459605dcbf375c69dafc6293533117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5e4c4dbec73fcdbc921ad2525b615118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009bb3287a7e497e2c85d8b04ec146e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575039b7ea8998b9d2a3c7ed82065ec3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6704e8c4f775d4b67f965ec5fa37c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fd33b660bc995468ef9beaeef3d66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f1bb03ccf9702ff0e397b1dc8ec5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac5a10c5cfd1093d603e3a5a3574a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb9aed90aa9a59c54702d217c6bb2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c35e04f85c86df32433527d9a263126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e8d68185598624d1d1295e761200e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417467196a0530b9f4e8f9d6181e9bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4adcfc2547476823c100abc353a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e107b930d36e6e48dfae392e9e9c6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9796c68b45536f6ca51f54478d1b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34a817f869482c3bf305d2e71c385132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f0fd8535200d03e0bec7403eb585133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4be15949617cada498a9861ad9f4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1dd46330d186cd19892b0058310ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c116c24a8c50216a095241e3ea7041f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5390aad3acca9c8dd04d22b20ef6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58c98a80e469edff4a4f0a0e40a140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e46cf88e0832858d58be87b34e00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acabff11eaff2104dbd2e3b881d879e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91b2f15a5fa58be3461c56f9a7d5ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bdae0995e3bb55b0914355c20f334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceec68d3410154e8adc71e20814f57e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61c37d306a80f6193d53633c514b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a0075c1d37d84f261b63f5b98f67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e2917d96a59e2ab7e323573f4985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d6e86f3f3b953db1c4e9b2c42ee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf8d19f79c516e070dd4284def984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07223fbca443b9d84003d770d1c8820e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9055ab8ce331a7aadfec9ffcbc8222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aacb4772628829b58873577b7143a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116af8fc691af85b6e7f444ab1ae7b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223b74d64910e878931371e7decb92f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8b6154e1c52622210465cbafe01c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad19277ab4a83b64187c44097ae73f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8593fadb144cc0f29d45394fb090f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818dd38368c9078833a4c73ceb274aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab4dc820e10bd4cadcb797f2d7de35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6828d70cf7ecb4b8bcb6c09377bac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e574c6bd764d6fd409fc65b92230160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a2ff18deb92cca87ad8d6ea0f63d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695482a0272b658ce70e6f4b9a9f569162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab3f8a205d64d4df67dc1217e4dc3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e7f535c21cdd4510ffb895a7fe445164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76fef799f10d7e32dc3d2738335ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587096e7058d420926f7b4bdd3dc82ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520249f30e14f3743a9b6167d3fd8d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51be17500bd6f3697734526fb2059168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657f7e01c03fa619370b7b9566fea6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb73a241aa39aad4b97287824d648170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c58e835482dc252b82e1646ff6939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd773768e68cce181bb5a4acffcb4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2c7b0e287eb837b2f3277b6dc168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16441351430e88aff6935f95ea1f2661174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176fcca1f3e1df0ea69f2c30cec040e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a4aa5c36114b9d94d9c4a745176a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c8db1aa56cbc6b76b0ae6a19b3b82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe77f8823dad67563c6a8cda30e0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c696bb443cb6266df9428a258403c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e4633ec06644a6c8a84fc60e3de1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855fd8db3495b814edc8461856a041181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b916f0c0365e4be77c05389ab96d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af401cabd5d1d1196e226199ab42c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c658796a1d2cf965f7ea96099ad48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c41ae816290095303bda4fb4e225185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd77fb6b54ed35bf994d3a89926d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5644a53ce6e88c87a2ac1bb47dccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad649c01d15b840022ee085acfd7627188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d520b940fad21331b9b054244ed73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e0c0fc2256b74268deedcab0e0b2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99061c656cfebae06d6c764273355d15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731374ab74d6fc5f183a080a38985d52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e0ec812475f07c83f26562cce857193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41fef3d937c8a8fb495f8584c79142194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde7a48bb243ff1bc18aaca1921d73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e47658989d6c697ea529b64be988c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a85bfadea13d8321993bc51f1ded197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336958f1b9edb7785a9bf95bc62b5d6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb866bd9f22f4d0ca14805840898465d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de1c7b5e6e920ef4e2ac51069528d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492552c73dac26e8436e5ca3528e9c9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef77c4265f23cde26f1e3dc8e08fbbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb35fccf037e3f7c5a98f5f4a69ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de659625850c7429134ebdd58aa86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb757b97635a0e5d3a119d3ca873795e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad291ab538bbb79dd1c8eeeb07290206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb268d8e2a9e20b73c3e598e6f998207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eb34f8f21ff2fe34c6140a6018cb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f168da4bf61a1db88de11a940439209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec9d873308f9fdac45d7533b97cb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102d46d28ba3ad68d29af36e610d2e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6c6c58712efa0410c762d5678c16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1bdd9b40081e4980d7abb0944b3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123693017f426a93026d5bbdfed2fe5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69fb6ab68ac78b6ad92612e409bfbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63815241e1450a15067b5ff902e032e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73400d8230d1d24d99994c64b299ff43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df689439d96037e25ee5da85db51c798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602178ddd8d2d27a96af4158e5cc2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480d7a6ace744337cb3fb80cfc3220220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdb7ef69d53129ca59c5bf76820465221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c4e77833739a11281b64246047e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc75ba92b151397fce8b609b7b3deb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559e3399ecdcc930d1f569f6690915224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ae8f2a615ee29defb568794e0262225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c626a1a71fe06be0820cf015af19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0adb3fc0fdf800eb379d8227403a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3155e1603bfa8d420419f53d65bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99248d8d34d3477c1f85bc8029f66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5aad4dd2abe20955a205433e653c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2668b90f78a7d02ad55302fa7e661231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8071ec2639806b5b081d7a6a97b6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0314a57eb5f04c5f2bd72ee930eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d36fb7a300acb8ade15ed944dbb027234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ded6dfbdf2c371c4daa886ed8b92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f878aa6c56fc89e136bc87f14ab80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815f7590114279fc09faa556444eeb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e75c8e2899aad975d3394f7f51ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205dec483972cacd38a31df052cb94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8871005c7d93a97971e0b05cc5652240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9b825f149587972a7f3fb8c0b5c91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b527562b1bdae63e7b6629e66b618242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcb9c289cef9a0c1b297640c0b0618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c57d0f544822063c149124394af6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296d6134d05047adaea16aa531d1ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60a3f23e03a9f243c7537af07c844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db6d37c632ec47bdfce13c645ad5bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd55074a65390c078d9eade00e8fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618efe7acd9f38a45e4c337c12b392e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e46c38692ff34b68593ea05d411317250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641a85e4bd1b0cfd6e2498d1a072d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6bb54bfebc7e541ac9b276718415252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6bb502b04ed6f49ab2587aeefb3ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37cc17bfc662145deccc57a727dfdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733783edbaa558392ff2b156ca85ae9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e9cf89acbed60a1d511ef19f1da7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7b57736ff0ed2114d8c11b8748f8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b293d44c82dc3c31ba088e3760cafe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf120dcad4cba2940d6ad32be7342259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931033726b1205cea7723659a0ac318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd54ff95537f4ced7e3f89ee7eccf04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6bf4b9dbc4ba3e2e3776a49fa572262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa53ac76fad5f3618942ba3f432108263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2041bdd559a66ee9dd20b2d68d8ebc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cad496297da31045721bebe3cca42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23d224cd5f1f4d94a472a08f83735266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9972560ade559fbee4d5fda7ca84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56404cb4ec8355dba9f57ba1eaa931268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aac2c836f1db56ef92ec3f9c10e24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0f3e590b324e75ac6064571bf8b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf86d9653e4283e1a540de6af50088271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a7aa22532234c7977b9eb2ef3971272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1cf5e13ea8efe863719f766570365273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f5bbb16a15f7175f97ee8b1d835ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fdae2eea1e8aeadcd3b4bc201240275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420896e1d11efcb88df09e2ba44380b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f597447e7fda352590b0e3be2d5ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3417638b2866b655453968de23e61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9482f2bf5733749cfd857e0e94d4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd807d4fcc94a607455d1b079fe1ee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff46b83f8b3910ba200f3579de8d40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec10972f7207f7a1b385a1d10632b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d41ede9ac99cee8375dc91351132283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d9f65b070c7b385bac91fcc04d32c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbbc745193f9dd7560327355d8d0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf87ff42f1b9a9f6fbef154a9dca25c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030fb01ece59760e42796b10b64923287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00554954f0cb9d6d8372f8fdb018c5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970924d06d474b2de25830f6a9d2bb05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4fa7151275b1f0e615d1c206984a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a56fec40a7cc7ffaf954c8d7cc07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd630885171bdee2b66ac385170db26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b232f79db63f7d9186107b65d5a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204894435f06d532c85f644f3c96366a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbcd8a780132e555ba58eb90bd0c55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924d75ebf387637007640203d0c9791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176390f4284ed469e95268ae0766923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231feb5aacb2ea5dbc5c06c76dc74a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fed48551f49b90951f6c0150f386f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b365344ae8af53e1752c6bff583a9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7e5874ba5d54d91e490bde19b224301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5a075cbf8e034d4d9648490afc16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d04a2e14adb035c51fba3df07cda5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446f6c317940b8a31e51b82d58c961304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a3c5c879196c58a0587c48a4059b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939f02312d45426945d25ea746a859b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53716a0a63cd858a36af6e206b990d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0df3b40a1d5942819c6853d9107e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd44ad3f9aa0bfd9ddf019e0f7be87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf5eef51681383820ef1f80dc25569310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fca1ad484e500a2a564b6d7d9020c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488b2391438c0ae56c3e2fe7ddd400312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d695e990bf377cdf01f003976bc02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a2dfc3c3c7026fddb74f631d17be3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1de4dc416e540e62f4388cc151176315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a2977f6679600cebcb52aba4a555316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae2f2afe71eeb30af35b15380034c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e9d67e19de5d5dcdda637f9b4aee6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2118f79e84b67c6cd7e811bed577b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b7e7b779d764407bb60ce3a8caaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e7daf6dd75171129b7808ea47af7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536f983811aecd57002db9cc8d7f340322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29cff1ac93be63bd5a9d1746888be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884058bca809cb1edffdfef1e0583af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c879e911486f82f73d7c9c39f22f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276fda74eb77e57efdc35442f8aafcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe9e7f1ab022668882e809d8ce34c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6543faabea6cf36d25531061aa4ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dfa1b8b591bf0585831fed2bfcc69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f96f91ac64e613084859d46346a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ee12d380903a1aca545c10965aa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d4c0bd7a08965934db8842de61883332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d384afa0c49fa70ce6964f58299f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38e4a78863bd633392d2828ed15db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9979443e05cbe90608b568da76113335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d5031e6bc247a9e7545bf1b82f11b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1d64788efa6c6fd46266d3d223c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd40da70f0123adabe0e316b5574d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364ffe7d2a6c1ccd515df3d974061f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f584cfa69cd5d1f9e37551de11ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f325bb207ced793513976e6ea2667341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881f37d5a959ac801f4979fb6e356d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86142b9578bb82c4ee5da0e666c2993e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe229b0e2f80a558591b15b3962dc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7db3602b255d3dfaa645328739e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6730aa11ab68e186686036af9dbc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785042fccfb8c8d659d1699240de86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841c74d30c0ef3fd606442d9344648348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66997c573b8bf5e2b156f58a70ee28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e60ec1ea7b1eb4472e4a11dcc86df1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ded38cd51e55e5820c0b9c62a4de7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4bec670d578610bff9bc27ee185fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480995317f77535784dc58b97b7ec25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8781f83eca888fc354130ced39a20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ca7988d741df4debe86363badc10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77a0514333bfb01e7b531ba2944225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b2269442ad2bcff985872d276ea1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c2e632d06445b314129d33d41696358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb5f2b0ed62174648bb78cf7e0261359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385290750255e76c530fe264b65566360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab880042c314fe6acbf691368762d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3df2ad57b5e571821c138deed72d3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e2d4a9d0b134bc739f7db8a9a65f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d7884de7d6e54e69a441aff371cd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f8315c07c8289e9a543dcd0160bfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe2ad78284731c4166fe8143a0173366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16749f18a78638ccc5922533b56ad7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a740ce4833f77a2e9d5abf56312a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb4643fc95ca638aedb96776038f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c76a7cb8fb18f64a99fbf8049686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dbe9c495d9df23c05b98170d66e45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a9a8d341c2802f85422fd206d17a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a4269204b21f6b92baa9d6c9f317a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263cfabfa59c5eb754712eb404c13a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d0ffc5d6aab3c7ead7b8b8c7245e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f60f9d9373de7d3eb049b797dadc76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa9e55e1ee47dcf62bee0e770a442e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912d585d3dbcb27cba0dfc0f0e702e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b18a891cc0d21229cae715f1914a1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77390074b3cfe6273621231806d59a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc274b347601cb4faa70433fcc5cd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421382b9916eacee6b637ff11cba77c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa145ba63ae6e9edc48fda8f5174317383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568ce8bef52201b6a59b607af6092f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960e7d4f0eff07dc35bf2c722c82c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44c78ae8dff494158e43252893cb00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183f4a1fc361631323c863f9a68411b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4557129055a4dd40516000a1fa4ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfa5b647c0052c6d43d91beb1f1c39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1376ede11de67b489c9a76c82e07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff58daff83ed17063c8cd0d23a5ac7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b6182e4baf2f7e7fbd398cb791f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf04466326b617e9fcc6713e85bfd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb826124be11623df27944e0783bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644067d315e5f949691ba314503de805395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e1b51a755c40a715889c21f9592b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6875aedc6f22c1760dcf42900e420f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cffbdb614dfd5f8b15cae21fbf894398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e9bac2de8115395d694afee1fe79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9663d07a4d1244c385bdf48c0440a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb014af5c26f7ee03ffc400b9e26b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfa70ba3970af0f21cc45a0ec06ee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e36f77b608d8a543a28462298a6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0c58b9697b6fff963651d3eeabea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2f59c30f93c6849331beb6c163e46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e6e4d46d884d49b0005437743686406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08b080e37b3f9e2568ce96d53efde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaafbbb2795825200edc68da67fa50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116c45ae587873259051fd2b1a9c7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ab31e86735e7dae4504030ced9a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c11c2f9950e6082a70ca430088a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba5780dd3d5bba3ef04873b3cd8ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c1bb202e9c86ef2efc05125a7dfe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273e61bd12b7042b5c9376903111b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8841f3866e767e313b44d586d5272e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490d07878d55a52b3a9737f268249b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c213a0b2feae20cb92d4f64273665417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1117d11bde841c6a08dcb8d51f12a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f591fe61c4e3de4134a4018aade9c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a515afdc6e752d11a8861d850e0136420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419eb7ae67f576a786e23eaa082dc01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f2e0750601afe0bd9d626074f8a93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009180fdf58ea093f11cff9dd7d5056423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f50817c961ed5c89b7cb335916c3a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c4d95d2887c022f4f69e14c9062e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264bca4edf094aaa82a2c595faa53d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef32dd6a72e22b244c1db09b2420f2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f8edabaced53d580fd7f661e3491428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefacc8b0cf22dbf169171d6029f61f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812bb09cc2101b3b3a11c9c3fa1f4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1addb45a83a541a8225c839bec5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c6310ce6f74db135ab4ff731a947432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f9a3afa1369684cd265f19767d3c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a718289e1eb28a2acd013913747e2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004101356d20dd6f5bfd685fe7278a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75825c5001113b940f7d179631d48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845e42073132845e471d7282e2006af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa743a1b44896d6d665a84df2146cf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d36b6056297d1ee7d5f6f40c24f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae01897a0e57a3a107980a9ced808440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c30153f881e5f1ec4c3b25719ae4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baddcac66b44b67d03c3777e4504b4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc942bf2518b10d4e98ce9824ce7c0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107642f1a93a3d28c109b11550c08b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f7e1850f38b6437aa71d0d63838f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8bdc3d9c0316e3ce2480ba5683c7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a9ce2abf9deccff18a920b5400b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990398ef7c1bf1d9361f8fb2d22d064448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594aab1a01fc0f3bdc457f02959091449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b769486987c91022765000e8c2717450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865105ca986ae0b19b5d6ae6397b797451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a69fb2453c17dac950beda3ec650b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e826a167549c01dfe6d12c104c9ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cf08b612841c1ac03d4421403da7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d9fbd7bfb3dc92f24b9f7fbf12c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1711147251fd5bb8bc44b089c5d5ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96087550ffa1b0b4febab9591ab42b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1223b9fc086ad8192c325b85a0a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb7a619fc443f93f91f0dc7df13e2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a70d57ef8f3759dedc6a94c2fe23c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2473156c36c5938104d5278b190c72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9c412c1792283fad1d17b1c344e1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa232ade6259de593fa3e8992b1f8c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9dd73b04c565c6b63f4d95dced8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da1964713a07c84a384d6ebb52fb11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de7efbe1936b8b46b6a000e5a96b35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dce9a15f5a87660b9a71390af99fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf07b8672bd4c192bf46b32e637235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aa9ece46c27cb235a36398f4b4f5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b05af3fc647836813e2aedea651990470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df89545df3caf22e441aabc0c8c6d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7060078308c4ee75ad4c953df747e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8710987c3d765f2d533eeb9acb21ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc446525d9ee5e45756948989b625474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4e5a9aa9b26feab86d0a4c5e848ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bdd64de4e5430105bd7f6acdef8a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041020104f6ccb170f7c15812d5a88c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d54f7e1b94fe38dbd67d0f21e494f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc4e659f1f5974c16e820f34849d79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d390ff3e53e01850205bb4cd65fdb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f56697a2633caeaa3fab935bf2b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfcec78b15d6f7156c6b3cd019b3de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ec94b3f0ca939fe3cff5a27db012483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7280832a33061552cdcebc3d3d029484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325929ba1b0a4fa7e215220eb80d1b9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a19ef08befedc4685879d2c2dcb78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e30e5f621c8b37d475b0fcc1343e12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f5e37b5e7bfeb8e083df7a77540db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf383250344f9ad998c619751eb1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201b551c5d67ee2468a7f8b2e3234b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f89e7817e5be0f73293c80b57f119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50d7d6ad8f6c056568083eecdd512b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1456502d47a7e6b8db4a042dcd27c28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff16eeb4c8b0b00d3af441473093c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938c2528b4fa16e6cd90dd8162226b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5432fcc7fd38e45fc0ed09bef6e6ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b859c035044f6ddf96927b5c7830497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5107df20bd072d3666cfd670507801e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e480efc5a090f75472973b0933811b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdaf35497d899a16a4a3686dbed7a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4b39cef6fa22d2eb11ac406d7b8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827a8a965bb58aa6298a336b8cdc0ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc471a27afb9ecbc6f7f92c043c0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f72eb8ef49c3d98104067620626e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451213eec8d14e2577b5a98de3ac70ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d15bb3906080b8e99271e531d8725f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ec2b6931b128093788f0faca6622507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480518f5efa2800e843a1ae9d62153508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc3ad1955b275d5d43814d0548c61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d301dd51a55ad03af6b7578d642b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba03d3e142dacee2528047e5361a82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa17522a762eeed0991d58d407f29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c947ad827e7bcd5aa1835d881fd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae222b389b5d992fc26e09e2eb9e9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9a49e2488b026e59db4eba4d0a19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12477cd6b23bf805413ce9f2778f0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704c59f279fc19f626ad04ec70631d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d38d6ceb515ef2c24a3d8f38044d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50455940c6ce847d944844fa2c620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb307e2cf78a305c8eb25ee1ed6fb1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb6d018a9d6e9c916c0e34ee04203521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90dd3ad780c54d5b190fd0dbc47a46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d4edea307864fa9b36132b483221523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305452b17cab5f39320183e34af42533524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450ad927b3d1a2c16d1749ab3dfa8e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701e5599b0193c2376d5bc323136d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc7d44605d5fec30c9128321e5323527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c85baa61a9fdbad9f78ed46f0d9f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b2f75c36c238146aa536c30a16d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf24487835f34efe14fce806845ea2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3da9ce6f11b22c3d03e7112284c1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27607ea966207483ee6f18833683a9b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e32fbbdaae341e77fd793afed8726533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf939853d671f17686f8ae1e121d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c423982758c097cd796313f153512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c847d6c227d1c134adcb7cc378d7a8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249cda5499b3f8b2ff85556b7084f29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178a61475e92bcf4c3a13735d7aed13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c5c38ae3d4a699d808c0a9b8c1e59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c62944c00a86338159185095948e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3472344fddc7282623c36a0aa22e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e18b4279f01ef979f8c0e93324b47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362552d1a608e23d7f8bc2d7d364777543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cee1c3e2547a1d4380e64dad0c009544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286493f657142440363e46777db6e50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e18c493268fbe9154f75abf2a30d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea80355e41c0df0a65cf071dbe0f7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd33a748df6127e5886ec60d5673a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6b41bd1fab79551e70a684730eee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71875dfadb62ba8898c5c9503362b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b895b6d52179ec3f188771f4fff955551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0090837032e632fe40ff373cc0000d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc22addb235cc47371e531b15865c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ae0cc74d49bb5e6f0a0c58f17eb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9984c395d847da6b9656e1dc26148555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf893540c84f6719be2a56d611c045556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781e14b4b2adbfd5f27df04fbdb148557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfb32683f648575eab59e3a2f7d410558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c890b28923e28650289f1580e53ebf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e948cc23db7d21d988e5cc154c9795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70cb18caa216e9863d547da35086ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830a83935d219cbbf0f97afe131c9a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ba1c069f2ebbbb419615499ff944563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414636b1d763c652d086a72cebfc316564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84855c73730851acc7b567d072bd13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97581fcbffccb19fed820f271d125e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d2704473cf25a4bbef8639898ab91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3b577db4b4e06fcf7e47d0e9743db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878afb7f5b084c14eb2e460634ee1b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519ca6a0023afc24b57237c89f914f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444767ef52fb34a491f82fb946d1bf03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3c2fcab8fd0c97ad521c625e7bb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a6e760433421ed5209a432f58a941573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ebc498cd8e6c99d2d4aea91dcc44b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce3053963772efb0d303701c61ff3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e748ec05571fdbc50215431d0f42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650385563e3b66bcf3fe49d94a88f20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1251398afb2a80bf550d930d18d56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cbf648931f0c1baa3f32fbda7b15f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22107ebaed15a4afdedf617aac5fc9b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9392f4ed0ba8fb1f347acdb3f84d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eb67d253c838679412ca3a3b7faf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d0fd8846cb5ae8a2ff9eefd87e33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad948bd1f9a36084a04dd6c66b93bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945be632c596f0f175c60e7de289cfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f411d84643190dd1cf35f5e9fbc9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676efd9060c2c8deca551e3bb558652587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72803e33c2e6dcfdd211345633353e54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85aaeb1b72b2e8c82d8c8b073731e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96a9fb02391b000056c5c9c5620404590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd4ff89f78a8500de89f250c558114591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310de733653fcedb4e5164385a525d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071106dec30219709859d8c130f9bfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdac8d9f43e3760c689d2d44698aac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489448001e9ee63941b1e8d6cf5a9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c926f51cfdc07eab16c1f5ca03153596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdb618f90ff5fee2be2207b2b1e2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad9f2da2e0ed0d5f09b7b61e4c5b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb2389cecb3e8d66db310ca3a75b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3e965cb216ba3ec8c955d126cc28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f6edc5336841e72316108824dddc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970d8fd00ebec217d07368e7c19253b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715316a2c6d287fcc5d3b83142eafab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162f2eb0916b56e214c6b1a88b07d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498449a6125bfa96aba2e22f4a92a72d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296779689271d15c306e1c85e77e46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56072ff176ddb5c912cde7b3ff90301607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b514c0ff592137f180e73d49300675608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1006ca7c8888ab0d768498353cc5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5436514a68511416440f1bb5633186610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925c8fc6394aea591c63be8f001c8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e16025cc589607c61a519981ef0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ce630f69899256835c156e1e5106613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b856400cbc04b33b79114ea0b118b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eb80963a955b69070c3b4c07d6b5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a43cb09584b2e64ae24c4b3a9fc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861a083622175105d597337fe44ed9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3b78ec59f85abdda2ce56365506a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c89d3880d315786dff4787ff68444619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d103e4150d2ba7bba9f046564292620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f8644431d8441fbde63fcd99f82bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2f9c29f78583d6bde63161c9f240a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c55655daccd0cf8cb7977890622ca5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601fc41bad12b22af9f47bac920222624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb317cc42e5f1597337613a1c475a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a3fb4e4a92c1d1e6118ca7b8ddbb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74286af30c50ac90281abce7260b7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111485c9bfeaa262a39a99a95ca1d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288191d0fa395553f920e66c39348cbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98f380fa7ffb569aee8cd877b7e78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ee05fd529b109b05b1e44e21682c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a2af9d20c7abfc7383fe1fb42ac5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d54f83fb86c3968b549c7f7b7b441633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274de651d2d3343d900cdbf3a4803ecf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53fe02b27c8db0d4bf6e883dbc8f41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df29cc3256b7bfd8760436b117ddd14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031c551eff231ef79160389c8a282de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc895aa997adb81a39ad7dc42ae0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895e90722e1400e7c34f9040cc7a68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a192eedec7988b157448ceca86bbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50bee9e684b96e99e1c0b200541ac0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720b63a1f09742fd2875592f39b1ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf615dc4a9bd9d73aed8c16faac939643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570ff9ca1cb0049a2d1083d14b8f4e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe10f4f9096d6072775646293f641645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e22106666e5e816a842794e602b2e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe04364a681b6eba160c729deba7dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d511c0551c15fa140621ef2dc562ff4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647f539b7c249ba8b8b209d8dbee400649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af6fc462c7ba45fa10ae6f5dd9d985650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf7c0b81d76622c190e99fba3eeaac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e617537a1bba02b6cb07de71f73c50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88719001dc6a97ae862d9e9354b6543653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990cfa52f7b62cea48cfeefbd97ffb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb6faffbd4340e84d75320465b881655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904e5e6c6f20577b8f2ac74fdc0379656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9ba54dc4d3f8307437830dc8e9bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1695c98aac4d21cff35e9e5cd4535e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9af37cb6089d5c545a624868e3631659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff5f31551fd665366e7dbb888a557660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7559385aec301dc29c69a7f18ada96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4056af00c5c3d044c1625ff82a8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700cc7af049778ef39234f4e5a23d03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016ac61be455b8e62ab7fcfb4ed9662664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40358070de815c9718b29f7a0bda39c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52024c2866a9456fd61d3cc89672e20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22607de2103b40b49f3312a1369d098f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023e05d057e22d61c6ff1e732e5762668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38875ded9280eb8b4458a0e2b7ad6270669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb0dda43be82052e6f662fccebe88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336f52978edc15eff339237934b71a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739eff8c2e747b3e581f1ab7845c4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c1b802a1bdbd6d83830009205e09a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e00bf7d63668d9fda0f7a08fa656f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5d6ccd4a313a9257af802c8c15850675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda5155544c208ad860f641fb4dced676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e51972ca38b9f4f13159deea933f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27ab4662db27a03c3159cc5059b58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f180798aa9c8f8ca92ed71e6f0bd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec6e57ca104c5a2ae99397deda7e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c06b391908cea68e38b33f7c6b50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf42dd8485a185cc1597561a4eb33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc1ea35effa79c89a464636416669683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338374bc5dccf7117011bbcd431733e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e2cd9b45fc46ab3ff02f64f877a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967d5519b27015697c18104a203d6a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2a0c90ddc1fbfc988f4e2981991f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268ab00500e8887b33020301667b5fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ccd826184e5b88433283e0311d125689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd386800602e2d90e7a06388cd384c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6570e1e882966a5e075468ba1a7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ff4415ebbdcdb84e6dfa7a1342a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c85928ee0fade78e191c330a8c2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a8ba8fc3548f2f76ea9c5bc974642694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d374b722d8ec5c270d75aaa7c20d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca5226650b902c3886f22a8eb77de4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00321d1548061a07ab5abc507e0984697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39507957e7c25eeb85fb54a3561f94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273121ed49a2f143b529698db1b36d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2df71d4a4e0adcfe7572b6d6a6c79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718986f7d03b09bd6cdf5618e369bf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8bb413e9b2927a906c7fb36c2057702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad905bbf4657df2b6b24835a6ebc16b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0d444f703d0ebc20050ea7c0eec18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70db01fe86423b10fc225b1f2f1e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf83c853f2a28c68f83374f8dd901f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057a9aa3bb4354c5499c9d8ad1c33a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db92f12604167cc53b7aea8cd4721c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01f40c81280c2691921c1cb8101572709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08fe56fa58830432a47a9143ab9524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405a13b1c5b209ddd0f32dd4bf4d89a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a3e18f51e3191b38a10415f1b6fcc712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c74ad82d957655d6fc4a529c5a05d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbed31c5ef7e03a1b8686546da7b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ef85ebb3628a78ae0453612d11823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9d288b20008f2a08c6c88430ad114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa574cb68bc9b03c5edb1feaea9885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b5cb6cf7d1eb6adb8cf914c3b9cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1eeb5d8f948515e3eea0769931a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48221d7e1cdcffbf3414ebe9574c82f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa9a30b5da43a2942aa00bf8431239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495725147b30c4d6a836d24fe3f0dc4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbb8d5710c990897070437fba31dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25521add6db1f0fde45c3320776da2ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d67269acfcabaccd1034f678e0c7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b109dd9f1b06d157e8c42e1381f615514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f063f15d4817c4980896e10ee0c5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614dae78a64e0d85b528b22e782601816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242091ea8172014ac063728f9aa043c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03216bbd09ce773f943f2adb0b52fac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd0d59aea1816cae0afa6246d598c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd269c1d478fa6a2af0ffda7e52d1cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f5f5c095ee3feec39dc70b3a2d2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc625e9932cab05dadb28b4ca16e2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec13ddf41780f00f7543fd6530b3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9e182cbf8469ffe3651928f594b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede88c86a9a7e90b65c8e4fec3663c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e552fa36c0be8330dee62894002fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69763f6a3b3eb360903752b9c146133427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2511fb426ee5e0caf5ae57544a9a90328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08057da40887a87e62d45d05c3b402229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df42a943b6feb79363246af57b473930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e09ba0fbce40db3c7bb0cc61eda5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f7b819fa396d2618a478833cfde032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392443df9007f3fe30630c4d51eae8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092373a15014ff48d63e698d19e4e4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e56e8494117e550df721ae430e024535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955f4084cb99cf2cdaae244100b8da836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca312ec8e0e965becccd340ff4c9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350b6283c607ff67edaf914993227238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b59ee289624d80500deb4391f1d2d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cbb16bc8b3064238621d053fcf82640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc7a5a368452b685590ecd17e352d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b2aa5ef6b48472a76b5d9d0eb164142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51e6220a16931a2d102e0b6fcf5af543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc64c9f33102f273c0a919086245e5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd37f77799dc5d92078e23fb49211e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169647b3aa0a8128ce013269f7135e6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97f4a4ea1549e0e95c2e30a7d796347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df053f86ec4b79a70a1d6aa13bdfee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2657fba40d5c18f51d9dd683dbc10149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b3680f8fa9c5147a1da3953ffa2f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3518845a6d3c0cc56cf99d56667ee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb4ea3d3fade449aa4715b3eb2ef3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aca26620ee999b88408fc4a40d33753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fd1a12cf273d545044e799dcc215754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddad5f561b5e0c8dfea5f1e339d69d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea917d8290821a816518df2f98d10f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131f3734abebe1c78b469f6698770f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456ff4e8ca60454a5d6bf83bd7d73b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419233aab4dd185c91279ce660f9eff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfda0d30812cdee896f1d12256601560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0b5e29cf2d3fbf6c0c201339a4f5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd226c8df52ee7314ab385ff2492a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0e3c546501e4628af7d103b8c90763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4549562182a358ba0cbe4c17f123864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e720439d5885bfe47939a984e6d33065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4127c33ff33e28929673686e43e4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8d7d9ec8560d4cc8c7dba839540b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006cc7564c26c8559e8ee1fe98f7a9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d7423775f959e7b3e9592891f20c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8a15094da0c0f2d2af35bd4a0f2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703aeb29ad1c526cde59633a3d734ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b51acd400f33640d6dd50f92db3a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a47b463cb15c05b88b4b46379e93873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e034c8fff317c90ca3428e44f6e8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707430347186072e11ecbbd040cfaf2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccaec9d7cddec7a42bd2a90fee573376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee8dc3a36149f1e3cc3ee5c8e264277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9eb01554ba479786540accea8d89378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911eafaaa8641ea1c232cc032fd727979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3f30ba25befcc3cdd8ea725685d5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc010f8453a55baff69fbb2f2979d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53154d851631d07dc07bd527c9eec582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b9a4be60b281288225e2c1461720083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b22912d8df482ed55512a94b6a2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3518307cdb37066da32b05e23e52ce985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f0e2207f5382ef3339ecf3dbfba6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f427dd2996956e5314c2f129c4f11fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e4990db1661f586dff0ab6a0226888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806f1695acd6e3b2f3ceed75f809db389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364658829937b92f5f577989e46684f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af6393cb85a80cf03ec3338920da791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d5b5416b694f6dd23037816cbf23792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13779999f9e82af95ed0161cd06c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da35f449c59808aad0d294d623bb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643e8df62b83b92ec593f1f2410492895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0afb59c860745a98e38b9177bb434b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49659a2ecdb12c54008f67054997f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bd7c86cfd2e8fb313181fa59f31b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988fc278cee61e06d88b0ab32fa30f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f63b52c24144b96aad5a1e4520b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892569d4589a0f3a14e7060833ca43b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a91ccf7e15ad2040bbd1c54fa44baa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ee57477124fc6db26c13a468fa22b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e26d3b3dea504dcff121b3ee567ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc0d02c1313ae80fdc5de032c64ead105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883e013b3e7fe3f6ac8bfbbb59c791f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604bfeec438533285cd9a007ef4e445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484c6269fc62361e04f4a1bacef7a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea54ea84bb44b87e3a52fbb77bd63e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed4da25f36c35eeb0bc644982707cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76e1c5c657ff6016f97e1ec4217dbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f721fe321480a5ac87b110ce4f7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e0f625cdb4f36884226e52200ebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e58f82995c075984ab657d70a11023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd2878f8bf5f27074e7473b6e0f64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270dd431dbd21d634d92fb289d25ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46468d6430709a30a1101ba93d8a56eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809affdd4f6ae08fef2a38740acc682f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ca9786e6662bd6e9d0b180fdce4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f538130d719ca1c6182f347a29dd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33061fdff102428392d2147a1aad09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807021251596b4436a29cb1f3431f9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c8fc6c2fe4b2c232e2c835cce0b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ac0b95b535d94a75d684c8a2a311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9dbd0674cb2113262151120d34a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1713e2f8525371348fc6bfdd42e01a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb106c377730c6c9973ea325697b0c5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686ac69b97df3110a9c877f0cc1c76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e15db41e95d0cfc8ecdc0e63132f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381600cfebb34ffc680a4d1647975f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf1372c85fefadcd820cb9158adb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66502b7d9ad68f4490d20d6df54526ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee221af626e903ebaf31cffc063cfc08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66eccee75ca7b3370e1e9a2003fbee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b7b6f8604651619b4b91ce51f4d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631544b7216898f0bd7fb3cd7b1d5068136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd593a3e511d2209fb86e12cd5502d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b006c5f32ff223a540c8db68b06d433138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02b067d6c17212922b559cbf631dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f191de383a629592203bb7d82b46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea0c884c9fa5408856a9dcfe2f619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197471ec8184ef3c8c45c0a62913b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1057cf0ee3dd394e6ed889a4daaca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28737188f05388a66a0d28cacdfaeb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80c9b3d2c4faec716ddcf74a022b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f68173a00255215574fdcaa53f729146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ca0fd285238c505e3e2e9f870200147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43226ad5c6f8cfc96495dd369f2e79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5d6e94bb813f8f50384c1417f191149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c50269e803e33a3d76e188b2511095150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211fdc45ad506607721386a8d5a2098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed70d157b16e5b216f36a67afc563152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2b057902be05a130d537f1d12880d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40ef1ced5ffe43f3cfc7fbffc154f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8da4821b2d424d328c390051746a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab17674e41fafe9912ac92bc1015b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd9f38074d1db14b8c71dbf9ed1bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6fdc929646c34e4df606300b8f0cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92594a7e4b5de374b38bb5848a45a0d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709c4a00f2310d4c5daa792be82e62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0217b96e2ac0df130750cd3ab5d727161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10770f8ea8bbb18dc42e388561f933162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28975b29871476327711e2552f622781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dab36d69373a50cb6ffa1693d54be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63fa31a45a2a88f9aa71fb7f266b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba785a1934c3fd905f33c79436221f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d828e47d361645cebbe779701c419d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1798c71fba4098cf36be00ea02c42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9753cfea8df867485a9b4a7c8ca6ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b520e49a72e0de071818a76cd52e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472b770e4666de8c622cff30060561c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d62a51d292cab06e8a8d26fd6ced172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a775d588da6f3ab23cece8c9db81e66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3683fac99a836607e0a545febc9899174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd634f03926a04dff98236b47e20ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee75178e34ebea1edd09fae51d98ac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15827bb0b6218a58ba380d7318e0c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48162a7798cc16541122585b03764ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5d40733afb4db5cd1b79105dc1abd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf12c03bff126e30f39f3c459bd97a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b76dc9d2acff561b5bbebf04fd7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b661f8048f7185f920189929d2716182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9479a4a0bd34437ce9879d73d0a7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a3a1ac92794d63cdb5ab9736bb5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f719bf490dba83266f156f13dc93f38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3d374735619d375d15c57eb887181186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762dbac0c7b38f62734a652f8aff7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f0893ecdd1c52ca2eac7603b11b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94359b53ea8ed34134f34d99e72fc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eabcc8948bc056504df25284e7fcab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbda66a321ee4884090f54bd9212234191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eac3c8f6098759420d800c77a77d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b673ceb03daf588a3ad4db4399c5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070c084b0d68841064dfcb6b3bf847194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4661dbe20f7ce8abd277582ab9a783d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87396ef4462aba5c006af953e82089196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2bbd6715e41bbedb10f0263846087197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6072d64bac52db1e07ab8b30b7da3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93512d2ae434af4a89debfa810fe6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7759fc8c189b7cec8cd8de6515d79e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a16fa026ff42e53f2b1f6bcde71d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9160a9f43768a4773b49b4e88370734202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6224f0b40d8b4994d83050643ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8fcc8210110b82820348ca5fbe7b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c7f95afd576d5a79aba1babb4b6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c0c4701609460cf11d166408be123206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454390278860b7fbe8b645ea36d06ace207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ff4f766086dda934337bb71fbbb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e43dc033d802392cb6e764a6a53f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ac1e304b3b7681163344905bd12f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cda3589106bf6f79a62c8136be698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3af7185443d371b92feaac7479b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499bc0f2ba2abff745efc51f667879213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8c71193590302edf6617b0305c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac9cb828e2b3e6a6200fac2fdd7b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4f40af98e77cd30268bd88ec95045216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f41ee25799f63d979c5fc8403ce5ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d0dd788a540b2a95b40889a5889b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740dd414ad3ff84135ce6301d7f9b30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639233f42673f2cd6da8d6bcc7a5dcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b147411f5ce8d429e48deee02f97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf50f216300a08f04771d30b0cf712222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2908aa6b33aa8c33d43a567fb2efd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8076b198dfdaece027a26e0c65730a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd1bc6cb9b5dba9321fcc93a5a1224225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385170239fe43caafafb1edfab68c636226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851c01dd341f4825b4a524b0ada618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b9d7ee86d2db63e3d680df463b10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f0b4201a722b1b80b8cc751223e93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317794937963c566bef42485da28f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974cb1369813f19fbd0023d78ab959231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df404c2ac48efb757282a8a5dfe07ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82f783834d988edbbef11799b4ee5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14d18a617016dae3134cb4e7a8f80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54e74f20d76ae1faf6e2398ede10e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef6eaae8086ab0c9233e870ab8b5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91e446c4c98b41de0f2797e9d51a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec7f9ca94ce40afa9f88c81a8418e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53705b32514e7e06ab15e75ab727c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf241bf02c78f1ea494c8e98b909988c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486cd279bcccf748e53c5d986c3965241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059c0c8b81b805ccebbdff3fcc8993242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04ed597898199591039b659096248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3563ed47da7369b11c73f49fa23c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92394094a24330e53adb019035604e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc03f2c7201eac90af7aea660d1faa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c81f6251811a9bcfbd0cbdad9009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889350bba62151c885ed488615eedf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a4f76ce1d6d33e03e90d53844fb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a605133d0cbda83cf0dde097e54fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aa541877c012d930ec264de3bd0d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d715a76844fbb6a57cf33aa3fcc43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f511a94eb7738407974c5bfa10bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d0d8f99bd824ae0c570cf1f8ce16a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f93a422db899d951c7e4dbe7dfac8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f49d4fb48831aa21291376d95b0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdcfc1104fb05d59a4b5e35b2f39b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b791eded06e80380d7f49394d62259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028dee73c9af4fdf2d3706458169b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3709febad19612719a26cc0da6dcb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95516e17b5e265139599982fcc1f05a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73d544f87b7594d9231c4fa83ad756262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550fd743ac8dfdc5da01a67b2200c5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a6280973aab42d43d6ae5933f050264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646989e41456c0d83e4f0ab83d7e4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b577de0d98ad1e506204d2e5e35597266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0c555a1018ceb9c6bccdfe7f0eed5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880d1a6370575b7bfe4276b1da2451268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ff16480aba9037110f6d467eb7e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5f32c616a327094842292b6d7b8d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680836b4ed634a3cd77362aba3414b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e842a8db0266cd1a1407eae7f337a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedda268ec61e10dddd594d5a9802fd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b4ff76a033fda6744bbb7c1128ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b5f09c6fec271aa20e6103d4c2a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fddd200ffadd6013aa94fd7f8d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514ee69a996caa129ab0498c7ef7776277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7d5cdb2b43c282d23ae6860363a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9b359d800771d4bf33e959e19821279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee465cb9e361cf199a6047f3edaa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb146cd37a41153c63f3e2340d15c4ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579aeb06fe2ab4ced23b443a6a1b08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4459b7d38ad8a39497c62cccd6dad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda971ef1ad7b114d26d431bedd3fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e71ee3b435706c20a28201c125314285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2c2bbf3dbf1ed75a9be168dfa40c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162e40700b85537c4a373ec6eee78c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6dfa1fb93b98c8c042c7775b5935a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3746dbaa9d176b91e7de8ec2f2655289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1df9d3e8a55830c78f7b0b39bf002290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba274be6ac16e6599a80f6862379b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fb82ff07cfbb408a8e886a55ccf80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f42a0ea30aad2cbf93392dfb4fa0cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a08a7b1b39ae0433e8eb6d57f2001294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b701e808c09a0f7cc5fd43e5dca901295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a417565825316e9c01b6751b1b7e7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8b25a2f08397947033efd6287c61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a854120ad5313ec1f86e8d498ad3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ed1b7c1a21501b92e7825dc201dd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7267162375b4597253cc8547ba79e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414343a97e837ff1966d0f84dc52c37d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc23f065a32e2e6c4c0835b379a18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d25e3e03be0847d99402540dff2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37897cde0e2ce84bee182f7a15141383304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ef7dbc73c0c74f375ec4e40181a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff4d1d476a86f925ebf185a21cdd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b72e130f4575ffb9dced0fc527de2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a27fdd2ab7b2f4192236d9aedef3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3ce186300f4f7cfbb321d03aed21c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a6028ad57d9cf31be8e22b293262310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0db5576adf2435d7f2ca5da04e7f03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1efa0deee42cd5ee7a409252cd0f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ed3fd48fe467780738eaef1ba2ab4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a84b19383de70ea8a366732f3c470314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505e48509e18d2d2c75246b7064b5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa957faf3d674dc0d91412b2848167316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f043172f6df61b40020c05934698334317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370223c3022a3e114704528a5d54b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c005c7d9937dd22d5dfc42bdb236e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f10dc032aef6457be215a44d2763320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fde8c56c1ef16c483db563f2d69ed4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e10834391a48115d6001e330b31cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd0f975b86e08f319c8ff748e2575323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29cfa0b6ced9039eb8521591412d17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b56db2f72a733ecd65999305a1ce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064dee0b0f009782104a3086593ba7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e69134fcce6e2bc57ec8380b79534d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa919dca88505b26fdc665122ffe5935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8af7b20406639654cc730d5e1e71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19f2bc3757f6ded763ca9f5c583496330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f08c185662c083482e9374bfa0c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd144278ffd1098a02cdac37176a2d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36bedfb1ffbd2c0505ddaf21fbfb86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0b19b3b5c18b61640bb42c10279f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2f82d8dcfb88ef1732f3fb0a0a91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a45457794e3d182a2ec2038012e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb43ae7a85b96fb129c29f6598ad4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c0cf8102aaae4f82594c8bb2f91e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca018c9cca343fb61f398226ec558339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901bf1161ba9c9b9942273b7ddf22d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b29feb88aeabd4aa239bbf37c3604b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d5b47e284a67188147430b2c35196342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd033d94257b141b5de456d61be9d3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c2577b2fa7fc069b338899eb90972344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd3e26a9b42d1c6400ac889bf0981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436f6b13ced9f7a5bbc14b97cde36a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e56fc119d96397cdca5b6630d9a26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c363c2b8255e882ea6159ff84814d3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd519dcb9627bf8ce662ff1f06887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab14d2b05ad730f94a3094ac67260350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c18ecefe5acc4a1b2e73b2f44ac0a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dfeea5bb887c902b413df4732311c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d963138bc6ad613c05db7440a282353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dffd254f73282e2e79933945d6484354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f36fb8bc323cffa7f5cff13eed21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb81a4eeaae648c22ad01dbf2b55d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9213aa1cc1b92aa8595d2f9f1a7a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f34b1e7ec0d224d39cea06ade9554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295a685a20968ab0e1ddce7b4bc8b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6304c70390d05516f277850468eca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3dad5bc87d5ee72846a0f5e503a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2808e5e39ad5ba98496d0d547bfbaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d712d78541598c31d62aeb0ab8499363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483c944e44d2267da60a914b782bd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e46b54b516bc96fa5026478a94fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba87a350bc71b04232d4c9effb8fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afdd352350fc2b28b41f3cfeea896f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829d3de4f73709587814c3827dbf6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a920ec744fa29dd3120e7608fbd6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de78a47b734129243cc171c7a4b09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fcaf6c19df808b0e91b6d587aa554371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba09cfa91e4ed97de6f5b229bff8833372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e89b83184b6bfdcce4b99b8019b97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a59059fa13040c236d4936b16b36e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924cd93b2eda12c43f8ead197c7ec24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fce11574ad5c3372d105b0c0def61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d118032e55357eb44513a6d248e7205377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f2764b7bff7c464faa374bf86089378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456334f8acd4b75b261d19dbfef9875379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318892658dc63db0cf6ff2b30735b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ab4c7a9a3a3c62a9f5ecc94f4ff64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b40e8aadf4068c60b2d7554c77b6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc1998f62fa1b75c37d2ce5b0c8390383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd8e4b81bb961b35f24d298b24225384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763664810434be3dc59a1be79d88b048385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12965d57e187df0923381401ba0c835386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28930bab8a9cbf08f215ee09c4d96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32787211bae75303c301995ed0f96a15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584938feb3218b6ec01e3f0ce09012f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d61045deee11bb44246aec4c3ac95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fb90be5392c6b7cda42526e8f32e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9a703b71a35d8d764590b3118a5c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387092e38c198f50ce958f5fd267c590393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de706a760b0343f9dd748e67fea3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ae6f1ee3c97e0d23e50c9cf5fc10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf3d3ece1ec8701cd86ba2cfc9efdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b7071d43ac5110faf8a93234d284b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050cde3e331cdf22df9f337007e6286398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474475895231230e6eef283d12acd514399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6699d5b8d76f166979fb726c1c5fa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbce0ffdf4de7a51d15e3a420df076401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6af68a8504f7fa0a93b6d943b148402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a7d25050f72d7fe58b3164c15d5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a8b0bedef15ee65e7d5f12cd1aad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50da0e74ad8702443a04fe0d69e2e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99dc9bec463a5b8e8e2eccacbe91f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0bb18ead2cd8440f563ae19a91f37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0514353364edb42fb1a7694a77c244c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935811a73e36adcba3e473f07ab4ae0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f40d3cff16a791f741c3ee608cf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385a8d58eaff72f8417c1456f5ee20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056babf8866a096ceecf50739cdcdace412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589b7de665c7909c8ef7ad26dc6b49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ffbdf0a3da41b1a76a29f26f9499414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd4237964c516c663b878da99f7702415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3177b385db3accf33f84ffe07ead416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbe3f95891cf5c55449db4da3e5b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be446a77a9ae80af76165b4a90c77fd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6caec15ae52cd01e4c33b64818ec5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a8cf8d8644560c8ae76a6a20ebbcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d86a4846dee4e65337fbe4ef351a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee78fd175c9700daebe762e4fe6d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08e7b32ec2250c7e6b431697b1d91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e4825eb6281a96e4e0014af69eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd683a18e6de1a72eb5ba699f2fd79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c11f5d39a67961f15566b2aeac6c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c68ac05a09ab72ac9784239d29ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c544fdd591c76e03fd50abd0dffbae7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc169412b2e32ca615afb12ebd90c2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc148ae8c459dd333dc8e642767a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991b8d32e78db980c1227d72169a5bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230e3e94e84f59b0bfae8905d56ab3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac825e54b424c2141a254fae5251c3f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f44f49739b95d8c687bb71fc9e4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618d07ce262c8acbc83fb99bd62ca1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343089e6b9c2ec3ceb5c90a40a88413436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b837c9b2717b301fac2b4dcbe806437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e515c34ac996d918bab9545e960bf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7965d8853e8db0d59cd354885d6c98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec51e558bf08910617c79abee475b82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e6dce048c322f93c9bff0a82274d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e96508e7aa0510385f7f69cf089e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f0ceed07baf256afca6e5b8dd3b30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616c6493d2de1f30b7703d69884636444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf86beefff37a49a0883df3cb639a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aa34e8182fd42e438b8fa07337069446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b43cdd61ac1cb74bde8b24bcf29b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d23763ba440eadf4bb8891fa31ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c023a8ee0448063b91c280527fa8e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21030cb47ba2514eddd675ca1eab1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf3c24f275d9ddc5b6cd11f7052b77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c67290887f2c2d2fa1b7710d08e653452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5c4f72ae7434526660746e4ddc07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc87b4defcbc845747ae2ea8afd5ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da06a7d05d625abcef47b5091481cf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba455ae3552563c408bcab2dae7b34c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d195e3d460628c7cea01ff4b5d96414457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5892293d3469496addc5dbe90fa9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28331872fdd68c7f1fcfdc9004c3792b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59decba92e07f6895309a3a634cbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba324a5a37a76e7c97d775fabd680bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fab0a5ef0af37085ff688ec6695b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e42ef63485e648bfdf17329086dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3debb90181b08774d81e80740127c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae4763ba916dea0e1fd45775975099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e358e4b53943df87d2d746a0912a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f03876ec38a51768f09b4b49aac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce69b18868a8b63b7ded47a3fb23a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6390e7c77fd80c6870aa2a15826ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e96241da78a6df4ef3cbf6409abf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3beced097acebacfc211d5cf3df9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade9f76b63f9a1d913528e96b040dee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63410980b6e5e36a5fa9dc6881747a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf6cd1d3181e58d2c7ab631b02e00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88cd1ae46b303521703a2ba12a1faa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519c9aad2dd30c94c15ae96a6f2fbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38211327cb242d487171a473587527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ec484d0d3b9a9d9bdcf5e3f6dea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b97ae6d8275039c020d610f9812a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6189922c2ad5d3304572b492a281b22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfcd79adea2cb2902975c281119f15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad737567386fbde5a4eeac98f2048282482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06265630842b01e1053cf42dbbe36304483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e28277d3bca69a80a0bc5457e91fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cca8a43f7ff11e9df4eefd9545c36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee2cec74f2ff0ae19a27d8ab8c47e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1318e5a4d03e305a3ca12506a2ed2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58781a114bf9fd670b2fb826cd826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05643898d0248264a2f0add11a12ac2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc454067e0b2f7d09af8c489620792490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffae660096ba90b424093c7b16cf15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0d66fc5909aa2faddf041f4a4337492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f5a6201d9f4ad9475cc7b4fe3ccda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190b7d5e2cfee1d7afd574723e25598494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181bf59cbdabe1689b89d0fedb643f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e581bf3de3c5d637f76be595063d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38155c1b63b13202a4179c0fa1341e6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c31b10b16c95fc511637829cc957d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c89584c7737293d2be0afd87f9589f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59272245918c42fe4eaca23db0a6095c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbce2105cff2f3ed5fd205eece2086b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418be11eedcbccf95cb74b5ef26b60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daac8052a7a7e9b6d3768233d69e33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51203a7cfe7884ea166836f25ce3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa1c24817fdedd1c013a4de6a604d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb6f07f240e29984dc35d6e92d191506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d09c394b42bfe8f6b8288f6a9fb3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae308b113c95ee2c665c6aef7abe539b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c1c6468bb62ef64fddfabdc16d24a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f760ba0498a9e19f91fd1de92cbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77480d5690bb525fc7ba85ee0e9e1f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12b0d3b09a25a2dab816a80d9ee8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced307fdd4207e49f81b0d5e8e2bcea2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0488456ea910b03124282d1f19a44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b54c48b566cbc7e6f0bfe502a7c3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ee4ba59e5100a27875c74735059e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b33f3629a72c10870a5fefe3913f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b005e0b1a6bb24bfc07d54f49d094518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac4f57e861b7474b99ce1492c2d017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34805c0f2a21dc57e985a8af7f6b374f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bc4c97fde8f4f629deebb5a393a08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972cd9739887e5419e6173d90cd344522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb538e978154731c184b19566460ea3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029eeb2263ae978aecab000e1bb1b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e2e1ab2695cc981d85b04b84f0cfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a959a82954984befbab332ac67964e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f284ffd81fb4ab5e576ff0b5137a08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fabd7529f4c5ae9904f973c8e790cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda4ce5b3d20911c5e0422195e5319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab1e47a77ff6b61b9f7955ed001eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce304de863e11c1a078a0e0ee18b1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183a66dfce889c24a119cfb8bc0432532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dff56824cbed58b1208e0b80179c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb12affdf4c212462a82da1bd465c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755687c6f6402a1aed64aa9de75660f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bebce596df6cb10c37b68bfcc91da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9672b02f749a96d89794e7ee16dbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4637fb13d1b62c8554ce095899e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db132411e8ee5a49b9d8c5af9305814c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1987928d70c71e801555dc469d6b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb195292aeb312062bec37a0604296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfbb32ea152ddd0a44a79d6e9dd92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a3962ff4132393260860c7bda1df4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf9532ad983db1b11904b1d212b0da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e997757b15a0942e7f00fe46e5d8e47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf634968ca9d840856434638764c6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249649d9b81743f5ed0f0d8281300f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da088e36452eead7730d266a1f3d372548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eca08efab4bbc9b52b1f12c9a17c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e1fd35e2d50b7fd2f91bdc0d2006550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b943e922b92c09022ff853515ceda9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31ed8455ded5364ab0591faa018ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488516637b0a73d19d497d585e27a420553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d7d43455d2610088cbd2b41cac098554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927735b4104a2a00cf2b93ef63c1f0cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401a26dbe209e485f19d2ba66ba961556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381200e16fe4f56a048f95bf987fc55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a2e3788663ff8e4bc6651dcaf75c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f088dc90c7d43f7d5f7e08ed84f411559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7fc06e6e6636082bc7b9099e5b48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135fc3cfffffd1627d23aa474a30074561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738614288bbb3e6851f4c1cc5b347f2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd31cd27f451f982583a4ebc23094563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060271f1f1db99bcb022d67a46e3c51b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7c8dd2d410181c1be80daf5a524a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4521108314d2e2c9142f568e049e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72536b00373e34e5646747afb01702567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0cf5bdb0d3e6548ad91efc97467eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1f773dec0322b11b9a37db4be088569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24387006c710377ef302f1f8b0cd2435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37b6567df84dce568918754378c9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d267f2463c0c2dec4cdd957c3d7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8785ffff2debf5526ff7e6124054573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a6b1882b0c54baf50fd6c717dc9ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f24ce8748aea194749c207b58d27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604252f2815e1f42accae23eabd31c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48815247390d94f7bc770ca31d4a95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db056d22d138ebe58ba98ccabb045a40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2928e14af8b097029e5a956e54e3580579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91be74cd73803048a2bea1fadfce9f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf901d7b05f8e26467bd60dae9528581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9735303cbb249a057ac547b30fe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e9b1b227c1af45de699b2965a0045583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e9b923e1a1542db6678342aa955dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633d5f9654687f908794516a206e56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76065e980226010088f701c0d2c7b55e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c7736b8ff2ea0470357e315f91a29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808cebd5a2b74dab348d1897d7556c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd0b73cfd9e72d49a8720cd19ad8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dc47f00833ec25e1a240ffbd955ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae53f6a0374c84037104d29a4bbfa12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370d607a4bb43b3642965e8a47a7b33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929404010b7bd5cf7750133324b3d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9334ca42395ab86bb32033f01ec428594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9932f3097672e8219ef113ee078d41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c77d5edc9725e5adebbf974a28fad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f34a99019e855d9e082610757acd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0fce73956346a9dc6ab5f374f637598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06453c2790150d249a4f3b8fd7ca05f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d177b42d2d85527dee94c7e45c142c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e15be623e1a2713655c5128d55a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e9b2a5f5b6d4e9ba83842ee7a66a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dba2c99de7179d8627e6b48792a9dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24daf092211c667c8b80b70d6a09dbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52ef7300898ccb25cea98bfbf14be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18760fe5495173468fb0e10153c2114606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c95fac3371c6ef4ae76219c6e5681e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024aeedac424d9c08366a813ab581c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86832e112ed68e23a470c39f81b8e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d4d9ebfca7620daa1836eb124f775610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd280dba81df99ae388b689735248fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497167afa9b391cebc0449cdb09d73f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b9073c8f968d8199d759ad2c3d25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db59a4589b2b046aaf42cce76f85f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973113f581b818cf5325b645966a85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688cb78ee3547b04dafa3cb239d549f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dceddc4619e656f4ca151fcceb953e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323175b2af3449675b3c4c0476f4c806618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb11cb125a411ee032c2e145919d098619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd458afa8b91fe315a9bc0f0017838620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf96b33682a411dd3ff8fa746d507d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f99209965050f558a082457e6175622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7f575fd330adbfb039f12a18f6f45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77304d0e35d4bf775813acf5431a8aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837dbe8a38be38c8c069fca6bea74da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daad308584d5fba50310a18d8c2953626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a032bbacd52e65d5cc83ac9f91a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e3c01b54378d81b9b198b22138b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3ef6960c4efecae1b8eeef724e7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5410dcfc8b0063ee41f669df1955f46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9914d726dc0abaddca4054ffd1943631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf8f330d4e012de335fefa5af0a2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e532552390b49bfacd7b24c6ac7e3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e32e81be20ef0a8523bb996cab815634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f2347bc573f011b147b66d76d4962635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821bb8e2218c47376edb1dd46605c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f229463eca1a15b69937ea0703f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f6f0b47b93be3f7ac5d1758a2e48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c789616ef65458b8a62b7f03e22791639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1f146b5959ba2335727e930f1dc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326239b98ec824e88255fab8857093f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6a859094d6f33621ff63051b92a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6f6872b8e961674bab0af47ffd71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da7e1c9c4fcbfb96b80dde0ccc00a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc57cdda9a86467673c62bedd9f4b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e13e27d6dc9c7374ecb3f4b161074646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729055644ec7be97d0fff8f2f823c7db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e0359a6080441025ad4f06500906f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84075457cdef2d0953b123fd7aa0b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1c5b823e212c9341da5cc95d42df5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a543b7b819822358cdd4693a3bc5aeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad99d60c29e8783e369e7ab788a7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9e7bf2799af518441fb0b8b21ddc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2763ad87641b4d175aed4e6aebc96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ac7c96d01061b860ef1c76db6f907655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0595034857c04452b7a3c577b1280656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899397c1606097706298b3d493559bdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb417496387d547369a4ca5b3646bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe0f42930f14bfa83ca81392506a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb51e3bd59b486955869442a2d25d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81434080c9a49e2c0c27b1f537aaedaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dbf7e0ba327fc7fa694d0fc467757662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f9b35f8e33b9ac3ce3f7e4c63ec07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563d24dda98a05dd388675f81c172dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf21b8777f94fb10828837598351b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef763e7beac82e29789d8a01573f0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb67f74320123c0bb8897e1b18b226667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7677bde4508094aa3d65f4fb70cb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db124d16053504ee42444f87d2e82bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202d69a0af826fa0847a88e31fd538670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ed9af8953087a9628583a15c0aac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056132030ab02945f36086769e7225f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8084410aa586e65835fee190fd092673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099467dddd4fc767641bcfc42de5e9b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587fe85364008509ef95edd6570a54e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b623496a6e7d54712dc61c939977676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ae30b55379d2841786860ae04f9d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01dce1d24a7179713d861df5c1367f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>