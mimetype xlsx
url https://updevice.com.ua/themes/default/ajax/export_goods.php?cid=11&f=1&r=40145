--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dbd891d7641bb00b7f03fe92898ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653dd0b689e4769880f4b4f9418f0582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bce7009d489f7efbbce2ffe5b1e363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a99865c9dd93e2674f941c5b7032c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fff174f6f39ddd2829add932c2c605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518d4ef7d2b047d081155d958850ca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659322c9bfd25696289fe0ee9bc08c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d100f6dd5b10ae5b577e6f6c75148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1799354b7dd3594519ccb1dc352dedd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdd5621cf88ccbedea2b8963d261c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5261bd1059e2e360a58cfb00bb2d12411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cb7cb5ed6978b1784f37430cb19712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a62e0cbeff67e50ae09e71abbafea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b732e778ccf1cc1d87a7e55e4f75a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5fa27a10c237025dbb70d904daab215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d1b635a0fed6c9d58b50e27393d1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41dc1dff0b1fb32e119a6684afc2ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527b1cf775693f5250b6abf9244314f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac5e409182120ad86aa1adc390c7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6446811ece693c509d689dec6e0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717985193c559436114e3277f2551c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bbb2c2ce4d0b1323f9c92b619405422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c96a5e93c252db3184f29f19fe26f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5249be2dd1ac5c5f357d58cf3d0d6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6eefb5e232a42b704d7ee9d8498a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3da2eba8856f47188051e17983af9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554556ef780783471cb7b9ff83871827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd18d004338d4ccc2e391d7f1cc63b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ccd08a361e9d28c7997aa15d7cc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889611b72a71d7c7a02f2dd894e71cf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f7663b4c238df981b14de1e0665531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cb3ac3c286766bc41cba2c54a2d0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0526ee8b17adb2e4d8e0d24fa9b530f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf74e1f46df9f49ae4091ceeb659734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8815f3bf2d250e6c21578372ecb3a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a27588105380630a83979d36a5595236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f774738bd34f4cd340fe2e07c83b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8e2b73e5166aa77b9123ef2b63c6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d8d5edca7f18625f5186482d830eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40b878889df1c6757b0fff5113e8f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8875edd98fbd05d284741763a299d2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe922c2d3c9bbbc7a99babfdbb48c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f750850ec0eb5b8f8903a633d6b22f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfadad049cb93a84a2aff7502af8c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aca1a78c6a1032e49d65bca73e86b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a41d2ce35fe1c37abfb44db710efbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b2739e453135e68a178e0650acce947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65451dcc7f877df53ccc666cf56542a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865530df2a77a40d8bf26f80631cb7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953a91502d2d01a9a8f48433d2c12750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf20404e5df6d830bc75fd1054cde1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a775d0c868b6b3d69ea82ba0288df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac5d97e32f4cd22b15978f4246ed353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78b42889051efe7d9fdf180593e6dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17613edf263f8ddd7e54dedc6e90155955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc9222074a88b10bc5fb555f73dc4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d2950a9492ca3cfef229661aaa3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ec9fa7c7755da4fdff273d8fc7c2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca671db56df0ea39a4381ca9572713659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa3cde6eedc5bfaf8d6acd40c3ed360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb850a3c2743d11f9ff3123aef8764261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412c4f4ec833e58efb660ec497200262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0cf3dddafbe4b9d4285ba8349ed363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae7082bb15f71b3e0a7320168bcab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8d1e5d97e1f81717a3028304c13ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86499570aaeff0eb1fe9c1080eab9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f017305eea0665c6f08379b279830367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a151e5b7337d068a3f05de3842dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d0c4be14f9374e6f29fb329a650269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d5216f4ab121134806d9352d9afa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d19cdbc71c8a21a0b41b8428fa0e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0bfb3f1c75747a2e9f16e1ecef6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243fdb4ba1e5ee5b7c91f141b44038673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce956576618f031e0419e3a3365cac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644349f8302a97ab647560321f4ed9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958f5969d56c6c68b8c4ad43187044c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e9c00f09fd4165570716d0756f7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf118a854a1c9b8a2a0e7218feb5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec87c69e4aa66d9398a12b7066a40b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb445fd51d47ea8ea2a1f77d23bd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2d52fc977499d6c62ded8be844d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4749c2f5a8aa9c8d11223ce5879035c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee92fc0ecf3f5e2ee49a0a3284504e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9f81f36a166c71d4f46f5102a98384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e86cce380ab66a9151a5220e185df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c774740d9211ff4eebbae20c99bd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35eb79c4932643e37c388599d2cbd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685ff7d87edac6774ab92d523ee2b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b36de64c6fcc4b557d6c47886f7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975794a50e1f71ad64307c0e96128ecd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f72d78e567e2ccbec4a8b3722a0cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7006138a2688e7c930bad5623f48a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b42ed69b3c007c0fe636a8ce32d2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10937a7d0625627907f1eb36e44b80794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8bb5b7f2919a3dc6a950e52b565a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf349dfa07799401eb66de755f5fc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632f87436e3641db99bc0ac1141a3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218cee0e53023000ce3cc7f9826edf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d665cd72363e475856e4d48e0c625399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78456ade2b669cd06a1028c716098ae5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8673dcdf8d5f7fafa4d9dffcc513106101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8df26bd507b3aaf54b03c229376f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53babea91a78a3bf1bd707751532989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14de7a25224c92ee0c0821fcfe113104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc2563563a69600ba4b63be26208ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40619d8c7649bbfda262aee2b0987e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215060de4e8c938b45da567d4306153a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e181883c42c640eff81df785095d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763bc94ded8e977503a0c0ff9755a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a354035d2f5e01aef29149c7c737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaace24be59728db8c3cb47ca30814b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18668c7f7e8637529c8c4333973f044112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf9c03a286ec54f62658d1168defa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2431b7c348440782cd5addaefc4b22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e1b40665dd5610b7974e6fd1d7c31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3dd1b10f0db3b3a539e42d7ec8c8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4fd4c480a19149dec27d426bf3951117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342b3a3e3650ca68ddd970193b5a7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b742f9e25e8c7508779b6f401de0ae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd8c4ba820b60a3ac870c0b2b3dd10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5400f5dc22f0a00b7a4202a43e6e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1cc9a2d4f868dc8b166b2e928269c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf8033219af953b753a9b284d17e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80218c134d076b154c06174525a97e36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4799592cb88a3a7bf8958a65b4d5f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea149b701cb4a9fa9f1fcd0d0fa7ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d3b6fb96a8eb014182c3cea0074c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef473792684ea99731ae5a556cba52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5b27325871412c9b1cb94b53d2195129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a836a1d0e916ea37636ad8afa76452e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695cf243fd75e1b323602174d80e668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe2311ea16327c2b5d4dd437fa946e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b62c4d694d894acb564438b196218133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab4e8fe0fe35f31331a83e4916eca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77a1d31af74393bb25186b1846435135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf9069ac960e2df10d6801c33a6db0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1037dbb4eaee3d29044a1e9b68b402137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57363b56dccba24e1556ea024979f69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61422428891c94d4f07d3b175149e781139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1da05e9ed78f1b39bc3fee40738f8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb87dac9d16fce6034c4acf4df544b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20245eb43fc0ee4e37153cd81cab922d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b9aab4c0bc3966387bd11f9bf841d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13967f5c44fbeac7f04696f365633505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cbbf067289c132fa8bb9bcc2b22d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef6e53a45dc2820d812b1e5f388df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61d7a84f15d6174cea7dae9a804ed2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923fa0a87037eaba0e99a96cd777f8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d701497a0f82e196c209551085cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca0a6cf5b7d5ebef07ff954ce47785150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991b074ac8b6f6a820b3ef78e0f2e64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba3dc4f3456e2afac1e683b2d4fba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f0047d4b977e0d8bb59d05ad2b99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d42e1081f7d8aa7ad717ec99f1702154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87699dea1c06196fe1863e411c4f2ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22182408e328cac722e4c69b048b3c4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee379f8eb93c7418432de36a58c5b99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac75bbc54c8cca379a028deeac53dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ff18c9ccf01ccf8e278f5a6736c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa49e397f39b25761f13575c0d8cbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9256842b91a7ab5daa933909c5ae6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089df49abb3444d6e9f1ad5bc3d5354162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e13c10a1ee11b490928924c02ed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc770e039cfe2216776214196ebd82e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5270191ecd5e4024e8f439f830ffcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c2221e3644e0263fbb2493607ae0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b700a5fa06604140c8588bbef58da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d396f343de85bce429641292730c63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b349a7ea1c4a54c4aa1588dc0d8bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2f53254ae6a67d7fd42796d18daa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3d1e319106dfac9fec06f439baab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d27a6fdb8b43ed8adf6bb0f7c1c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4ca4e5427bdb8b7ee2fb3ceab66da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79694e5476425cc2b937e617f7a712174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76c04a4a683860fbd85df81b88ff3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1df728011ffe1d317872ebf6b793a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008a3045b0310520a6dbdb6c76b4acd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8803f69b48e2132b55ae233e54903f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c40347f00c74c5a1379a2d4c4538179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a766f612d7571e3143ebf096f006180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8258e983fe33617b22f087c86aacde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba008f1288e1e25a9749d20216c70d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad695d2cd3741bdf76bfef320f631183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cde47b00927482c7a07507e537eb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db08fd1ed1728a627c62f570ea7a23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ae8f6637a644e60e425fca8f8eb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb65a27bba657fd038da5952617f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ca00787fe2481ff8c8f3cb3927958188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10b751ecb8945f31064b9fcab161c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423240ab061f58b237f89646868b202190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325261e1ca95777303d8c0cb8f9da68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee106a5faa80880196ffec2d02d55101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c83b8c02693c7dff7e956b3620ba1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e29ae9024b92f460d452792084703194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b363eb4b9d2aa26fd391a1dbe106d75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed40cc08251423ae0724bd3ca8382a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc5067422b850993b23c4a92a4b7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a747fec6c9848c68d2cad03656ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e76a15695f186c71d94f44c30a1e88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508282df0347ed4509f4d771afadf635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003480a25f5c319f647a78d17268378201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8f985cdfaea6cd79ee3cc37d25d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8d6c956ac4fbc81ebf42d32c92e8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d54301ff41f3d7618d306a03d28d99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc777d39b89892d7677d77b8b4f3321205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b887190d095b80d39d0427c06eebcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c43d192b67a0773c99645802a0800207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362110955fd32ba8608f68e3d7facd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba5a267bca1f2af982f48204626adf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60911c481e51a123e87057d68298d71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e39fced47b226820c898f2c434f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c8f497f13524bb34b43d205b61c3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb8b201558b08341081375ba4ed32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc00eb44eb928b4f56d4303fc5553c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97af296feed3e4713f2a83c8d91a9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ec3671bfcaed91eeb12e04342bda7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd1c1e64f0dd0bc7d4f2b58682cd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b601e0381a81e3db884631cd36d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fceba0a07a9b17fe14c6dbce42245a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790775a01bb2fd08ac50576ef45be5b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad83206b6e81baba17e6f347d4f79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01401360b56299427d02055a2414e41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd758fd26f7643337d49d7ae7d0cbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa39d1078a05b084a67c1145682daa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b71c3bc3c20c224702672a26aecd67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d277fe7399dc943cdd9e494f0c00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87e73e085c8adfbfc91be88c3b0d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d65ff8746bba572a375abfc8ff29f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d97ee4cf068968a35df29466e42e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ac7cfa36c3c67aa30cf7dda77edf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a2491865f393344755635ee9dd2f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421752300034019bb2f9b072deb0e95f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783dfebe6e3dfd23fe9e5108f7bf64b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17fdfb5756cdb11fedc69daa6a7512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe05fd3ffa18f8b3b9dc5e78b24c8f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a653efd772f31453120f49cb52c2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcafab1d029a18f0ceb8294b67b10a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf871c5a8a23aadbcb3e68e2d6fa65e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e8a21ea29fcc69c21f501e411146239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d046607964a6f8746afa15d5329e0d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb926c0d6dc5650a2369711d87225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c108cf40507414d5480f842caeefc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7441117e93e0aeebd076751b5d7049243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc0bfd8abbe9701fac5d9ffd3ada1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a8c65fca2a62931f83cad3dffe53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aab4c0cdb00413f3a4baa29a3cc9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f88994c098350fd7708ea5e46d9343247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae2be0ec89dc7dad729793ac7d640248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728956b8e69c050f89172607711ceaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ca594132e24bb6875d0fe1752134250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb2a3b33c6af2361085ecdf410b0fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac978c011abd245950cd356c2a0da9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb7422045bfa78074cceb1ea00cd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2f70cc7fcc4af28a705274e576e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875466082ef3546e31b0f329635252e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c6ef4617f4a8e523c11e27c261c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10677059e1cdb01404c26aedeff0302f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff88b47ceb2c6b68ca0d1b402ccbf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd02c2ba7e775379731fe8ee9042d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfbf518ecfe3f6e2886afb2f6c8f8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c3b85ebc4c78833d88af8dd40f8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107912ed6574220bea0f601313a5f69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecee8e2f316edca1f635131d9f5c48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96642457886f56070e93d5001b13d74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeaa0166aeec695f999fd9dd86d018265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b639b0cd03a7177c273e47727b86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370974b903a4c8a8dfd3c424f5ef46da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9cd99afa2c96f90844a3fe23e88c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566e9e1fdeea5f4e617813e9d53186269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c69b73b080719b58c6693937d7ff2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337222628831e34e876487f8bfe5aae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1a3096432ca991e6933485ee698d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62232b2e5814aef941d5f35ee924d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54a8f3375927a1fb9288c82c0d16b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcbe3f510aa8c26d3c0715b3df7c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb57f0e2cdad6b504e152ee9681feed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbd3436357e30c71143175dd9aa556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a4a64b19174cfceec82163572048c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeafdf6b7d97511c66f2058f24c390279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291770e463a68877b9823391866a465280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3b8343da6f76b9b3bb48329f06c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dcd17d56e4c508cc74917f0fc4790282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f62dc0c863dd81b6096e738ba285283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceba94fa25d01611a9c0954d218ab1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b181e9690f0defa0fef413ca8c258285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e3e27f8c78cc4e8bfd37ee130841286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b142f7c410df694cd1ead295fa844287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a5af308e5e32daf7ce93822d1e90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8096c20355c939e05ee972a4498de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5d784bb87c3101c0a5bd23ddb3461290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada650a601af7ab196f9096c06581e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e60f13a91ce2561d082f9279b6075292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4451323765e1da794810e70f818be6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeeb9c23c848ac5903085c206a5945294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e56efae5cce9772f3627a641586a5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2627275ac5477839261402fabe42a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d02d2e2651dcff334873681eb42000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3c7ce8e1b327e5178d206462bee8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687d92a004a3982270248515996fad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2646174ce5d6ce092ced44ceeeffa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1c7e4ffd57f12c3a31b492a7898e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ab42c9416ac7bac06605c48033bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246517c5cb1d7e69d8a4ff31047517303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da0edb62686a675d808e4837127f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850011ecd34b8fc644f1194ec2eccc33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b3057f151b18a20e07f9126ffde8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68127d892382d8af2094f1be6c1563307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628987cf1a7049132481ba9cb52120fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ed2289965a6d7b27972403796a66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c121fef04951b7f44a17d64f8e74510310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7bbc659b7f764a7eac5c021b5791311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc9cef17fcdb4c7e50eb7a75fcee49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6095a6fb6a0e5949074f273bf5cf60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aa6dbb32dd84562dd3774bf0cf661314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d79a9b69650a89d9fff492a0268056315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd8ea10dbde653386ea8524a39e5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63865cce224cb75127843260870f4f19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c3de135e96af63441456a6a272485318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c84546c492c6e0a12bb8ef83ef18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7f578c514afec81c83ddac8ec88eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a661ba28d28515075bf844cabcd12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a35a290a31fc3e4932c14b16bcf465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cecaefe6392f06fea9adaefae048b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cfa938141dde1b39c9d6630956a89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f8cd4bc9faf258e9fe5066d33582325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e89006a8d693a42f70cc588ed97331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224fa0593ba4f928eb60a729791acf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088277292d8c851cc06faf1a3354d847328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eff3cdc8883a1f44f629f31c0eeac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf60e0b3710b5d6434f45035fa450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2551e02e10f19d5ff89cf356bcec72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39b4faa482f6601510faec8d56a9a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973ccf48032af5d4cac4bef7c97ec27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e8130ce3e46fb644ad4ee8b5b58b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb29581b0786fe5ac02402087f4be2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecddc52599e9944318b3bb8efb4ac9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df80fa1bb6474f810a4704281f314b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b1b1232c1252f2be95b2fe580d96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a9f9f0b16f82ef8e0e4246919abd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcde48b199c61cb7bfdc7b52722a69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667884d6b7b9d4c0f62837f218fdc75d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d41ea7d587159df607700c43de84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984aae5aa1bf02146865c2c0493c75c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc951f1ce1c9e92f894e5ad4af7415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce30b0a68d5917b4d79149b2160bfd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02741e4c3595edf8f35dd9304dbb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806228aa41d0d028a37005b328416fd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f885bdc94e080bbc9d92776f75212348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959763e6067f5d4c53f68d4aa1dc6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131954e4b4de3e978c4121f068892e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f098eb6740aabdae2fc2d699b9e3cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f94eaa6e5549b5657183d0574ea4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7a9beeb3c2c73b736e9c9102fa4dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357488edf73d6aae6f9f96994f36c9e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966a7f7fcc5606b95a954e12e6863f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c7b64163d3956fa9cd1446c5ddc16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94122b325330eaf6d8921e4019fe9b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210a983ff5561dfc9bd122b85826ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6b687e5f19c967790c7643f219201359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee7995bcbee19c176a3755113da5dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079112329a1ca5e5ba46d888044120361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dee8428b1c43051fadeaa7b64c988362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174530e4d275c99b2229653845f81a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a750123909eec7d2454f62f074ba3ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460be5ee12244bc7b46709d33e67c93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826bf1048807d14e6e4ab182183853366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f58b437d5c0651da5572d0f2a257367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946618c9975c23aed80fe3070887b79e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561eb2dc3be4a3bd5afd777fdbf62c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ecd750af2e155f41efcf2a9371f0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1243634c9e4191e81cc81563126fa24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e386bdf4166c6fbd33c7f5238f9458a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a86dafd59784a33257eeea4c08748373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524128875b5e658ee60612619ca284f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591b3d74c21b7dc525ba50ac3ac062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caaf046530fb7499228102fdb871a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05e95800d2a64944612c3c1b0287f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568076c2b4418841adad67a46c41a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a053e040a41c73a41ac4111e9412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bccf1b5a1f7b106d773df0d49f36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4630b2246d9052b28c6f0f708ecc7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256d53040218868be462485dee3387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8bc0f79a716c5ae484d827f3c612383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a557ba14b34712b90e4815d2eddb5a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851b9e5d02f827a2fae41577a5ed48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d618c3553eb05135b23ec6fb7071e2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3e1fedce898bb792fa7ef52a09d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c00fefb508733c2b283ba08702468388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407893d5520e2fed68ecb22d932ae9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06cf460f3c1a416f1c4a7fefe1bc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992df218437f8a2b382fce41fbf754d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba959f30cf381e97a667931d1f4545e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd6249fc736307e0a4695b97e4f3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac002df0225e28c585d6f719e46aa7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb019f5c9ec808b2b9cef5e0b7fca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c4e4baec864ac045ef6776960a03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a90ac6f05b7a94618097cfb125592397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76bedda9f029c9b6ceddb6a0da0bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f101a68b195df96356270664b9222f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058905893bb14318d972459ff8a128c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd8698ccd014b0600ded3616a340f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4228c3eba3a8d8ff9dbdcd1fc168e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f728ac7ac0b3835d225afb8305a45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae800e2cd2623a1e50fe877040e629af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c034d6ddb9ace844aedb70fc8ed7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7710c2ce60adee571285544975de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa68171edca68037c7a59a810dcf6bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5c5f13f9273ca8a057242b5fe683b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad30e0dfa4ab023fdf0178db4088b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62eaa32010c5c41dbe9e16c61a8f54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4149059abe08627f6ec19b25894946b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcbcac0e55ff036525276bac04852412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e07ac8b5326d11359a49afb0e362413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b2db802a9864988fd2cd2dc12fbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d3a79eca52c33dcf8d56d9ce22c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac6f084e623cacb060f69612466947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf79419edad0595a44f457035ca99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37786bc5feb727a1e29ed7626bad74b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26553126f41f27a7789bb609888fda7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f571197f0f15b06c71edecb4a1a27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f4877893fee46cfe577dc7023f78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31a3e1ecee56042825a2d62a6de3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce919dab06b76b9823bb7bab3da1483423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd82929cb538c4b5a54fec679d3128424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec1b94d9e42dc720339b16adafa430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d9c1a153faee17eb2f5c3e0387a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afacc9101950e9853f41b6c603721d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a765847f2eb1b3c042af8c77be2d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34a1c9cc79dcb1df71a8b046942e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698c5f2a2b3fbf5b16dd55ad223c55a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5585af527cbd1cc3d119d0fce01e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fedb0aa1d7f967bd48455760cd1920432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ef0814d7410e12f60038ca267cb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0d89bd540a956a655664b390143b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34dd1546190ac374af6d11cd15d03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b4116c1c8d4810b917a253c4a88e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b4adb023a7515acc287f65dd3fb3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a62e9e2d20c59aba563c6c9c02ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beea279f127777adb33b9cc4d1244f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a90f138680d7a5ffc62595e14ce3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4580bf84033b6471f2a6f1aa5daec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8626003a03439708e8e3641c0a7cd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd244766664056e979700447df8b6fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e666b029efe753d0e1cea6b5532f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569634f3e6106b0d72af7cfe65625151445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02b534e1c900db87c7edfa01e875d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39116b9a571b0505daf6567a96bb51d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87bc022b14c1d77150ebee73fc59d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fc0846fe5dd4c37353259d49a452449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe39cefd9ef6b48e02cda53e654199e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adf516cd184bf6a1a17e5d9ba803fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca402eca15e4dbb479ef54d18cb473f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6bcade14a70ce840c682c3465cb45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b57b6fc3394c4ae5ecdb976e684f46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df021b7cb81e40b53bab7545d076f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7ca908fb96bdf8c42db935e915ef9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb331f44741634ea0b4ceabef7ce5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b7c8cd35682d5927e0749b1545fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118da09325db1190c21f5abc09fb2d5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1453d1c4be2eba86b7daf5212665460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51a0860fae499c1ee39d59945f556461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d88e0fea637940a5c098e17d897ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b97a4f692d4a390d283c5414582e0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d053373d5535ac1a8f28d9591452464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8562361bca6530724e3b53535470abd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88b29294909f8e1c5af3f6ca3444c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93982114806abe5f239aa7ed75e79a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c3853f23554bcc423b389cc8f9c90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d86eb559ca16205241c06e13e2ad3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714916d0457542f4a7504c9651421fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b6b52655ee1b93f8f1c41d48be98a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686e8dc2eed2476175bf1a7b157018472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc9cb3de727a7b1f6cc5f037bcf31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad716268687aef9e496ce17bb4c61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d44bda006b0c5c6c246e501f635d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc3bbe8824297b182835d9a2c687d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80545e7c20535614ae5b834e36427b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4576d73dc20837a9fb92ffd7bf45e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bf143e65ab6d2833c28828c355dc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283102176b8eb206fc5d2923ab15d4fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16507a104e272fe91f40af2e79a4f82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b6fbd8c6bac697e2a11f1a0ee0c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c506bd3cf0688524f03630973f2b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472a7f63de8fa51d9a3a863a5613985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71a75c74c7995613c50d744169b60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb605a8173886572dcf35d4e322ea9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dce30cfe92c330e1ca7eba2ff2684c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7665ea6eb51acc94d33983403e44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294ca9bfdf9ba1f0156c803ca79b63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3dd8bed713a8bea37152c4b249e0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bc84eca25849230e672e2b845cc10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab96cf78573fad3e04d623a123fb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1924e0b6cb502fe136254c02621d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e9bcf52d0de6f5d5475e25df04477494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b629f319c11ba46d286b4faa77975495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884532aa74acf6b0ab8588e6c7eac3a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8c4f5c4ea2ce696da554244a4fe05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e000e6a554eacdb88f217b2418f5e71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815df4a45c9e24f47bb4edb44de7ae4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af108bdb07c79db8911e5974e9eeac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b589020247f4c83d066e446bccdf21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03642656736c3ac8e8331dafd0790aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b4ea02678d1e72c6dc0b7060d1b55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21063f8019fe2dd237f1af292782a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8cebb9fe6dc7c917905f9c072334d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab43624410c46f1e87cf7fd20ab59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae88f5bb093884f41460d5508e0507e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a71206023c994dbc43e640ce3da54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba726474176c7af341eed06f26d7f7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d4b93257b29d9f660f8a14d2cf61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a04d5844d23c6235c89cc6858109511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154527979f75aeb1e594390aa751ac6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79551cb1cfde3618a7a92bc39246cd9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3ebb15648735c003879fd772b2cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313916000feeba71b59ca164c6e6fbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55108d919db26497b39b048732279d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164767e9139c2ed88eaedbdabaea4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94290a6721b44476c4a69da00a4ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c748ce2fe2c990d9d3ac08187db70b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7119432c42391bc5e162d3dda2365520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a3f56917f7e24deb5d43036fb468521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009ec7c891511ad21acfb69c9a44715522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b245c17174b6aeb4f2c123461b717c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a61db688c0c3b7f0d351a80e2a94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce06e385cb9a45f1fff1f07eb227053525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf4bd4030fb5597764807f4d8ad9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d0de96b466e49412bd005426c6d20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981d466e5883cd871d708b78d66289528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf737c4a2038b955c9d1454b767cd6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e458dd2502fda032a91c944f2f1ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011caa2c93851eaa9853ea458a1fc0e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab206b27bf9a174bfb6f781598594d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3abe59f0f85a72f4504d1584e115533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e5b3ce031b018f0a47842c099bfac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66344647eb81771028e67f69a1c503535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee288e125b0b621a32e1bdf181de79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6549f08c3161f4b6cbed8cb40576b54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f8d9a9ea5fa75c26e95b60183b198538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c39dae9b706e793fc9b0d74eb890a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7d15b6cb6724d82614c8506a5ffc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47fc4e24cb47b73c58af177cd347d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f725f2c592206395b464f83782455a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990fb1ad2d00d6c45cc21b03d671235543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999641aaf141c54943aa294df9c0171544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cac837f6db30cd02a62a32953f18a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f239be3a48318d6e822b19d13e42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678e48e3ebaeb29c7535ff2adee8c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65f1109b45e193bbde01ef0a039714548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace986571e24c01b1e74b801c71303549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e4dc2490b1ae6ca84612eb3217f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fe36302439ea8ac339de6c2657098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4688e1e990b3ce8ae2393501da8e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58787b51133c6872aeea186d44b52d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2a18415149f86a9f60c80e68e2dc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c63ee6346670f30cbcac5cfbcdb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c7841bfc5d54c5343e2852cc4015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04bd6aa1d3d1894c199f93a4015354557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0b144f181bec72d42b9eda577545558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce7e6006cd38219ec24eed46a1981559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103810f56307ea8b847251d72941152560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c72e650af3d1237e1b12372de1304561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20bff033a8cebb8ce5eca96b684a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f7813968f2c56d3f47a19fdb5862563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a346a97a3b6d268e27e983893d78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2856d25bc80e958d1af3d24f86645565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db5f7cea93df3440c26b72a8ef82b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c332176ed9a65aba2b598898b1594567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730b34d2ea4f09f0527fdf816d92fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff935e88de216fd60b994beb320b861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b411b54c1286623ba790b8de2d0f2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5542140e515fd26072ea621f1ecfb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ad82f15d30aede1bbd694a89ddb7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe456e329207099fc6e1c18dbfd9d1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec8ece5d2915b578313decfea33d38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3755bcff3e8b5d5af48a7d5cefb446575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2de49be7372e24be3829845789bc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72a33ab4796eced34b552d69c0abd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2edea9df4b4f94e8feadc498a6afa2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4253dab05b7834f52abdc8c8d1f193579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0c402d3480e0313c593b01d52dfe2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafef1bb1be8f9e0a035779d6a624dfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a1d21859308966d243afab87ef357582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb24756f484c5362bda72cfec5b6f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e159ca9748d8c13dce44a95c0059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c14a89b2779720ff9555b279e9a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f891b343f5aafcb41c05a667ddad73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4481b059e5525ef4f82bc04a7ca9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b083eeae377077ac5d40ea0b1a56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b54c860193dd3b920e5f6a9e090f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae2c68b1fbdedb750dbe5589ac41b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815bb506bf595b7ed22c832258696fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2135432413e45a6e17c11bfa928369592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d2a6805313e332aa55909f41e408593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9d3b8f8f5f4f50749d75b10a125f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9643da6f839636af926c71617e5d89f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6794e6dddf532be838a271bc5c6e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f2d2ff3d0a393b19031b6f4898a6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e29a113f86da34f509a5ab50050a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe312484f088966c250c2988158436599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f04bb80458804f2e4958b8d76d6ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901387cf1314c05beea20d1b65b5c203601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ff8108ccf68c05bdeb62bf4df2f78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb8f1b5794f07ae87f699503dbfb3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b6d7ffa8d7339ad2921aa72cb0ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3010dee2fdf80b20a6a38c52bee04b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb4e370f71066fbde6da33f89bfc71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654d284396ed67961c7f84c19c0845607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc11e52e1f3adc6e3d0d7d7113bc1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685bc8df2f14fef19a0d78cd4b91855609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306e1019025bd8645c411bd140c4aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20429e18fd712724ac0887b906ba139611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb49dba0394db29ff75737f00e1c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c902adb3596f67557b61669d628be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4515d49b9c5e74fd157b491ff98f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258dab41599046a989a2b0d3ec256d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c5fc1d10a396ac057ae338aef21c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251e1b7afbbe9b113ba2dc63f05f66a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb60abc01865e9602da73aba5fcc5c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fa782a13ed66a3242d12473bf1977619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d1d58bc6af46e8b782878893a013c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d48edee2ebddb7433082899a4993c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827a08a60dd0947a70d839a559ec732622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc9c0fc8f8bdc2985945eacdeabc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30632efa1e8a27aabeb90cf1643c2cd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1313070dc2bb3c934edba5cac7dc72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5101133a420638b791fa874365dbf16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1eefe6c4a419b41f2611868754efc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0bf7c4510e5b7c223165f10808416628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad4a939a9d3579f352f87a2274d33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c82e48eee945384cb67d3b05fad4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6e31b99fa78f447122e26482bca0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d16fa009961ad0e498fe84ba14339632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a44bfcb181542f82bcafd94cf19a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33930d6369bed8a244c3bdac5c8ddeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b7a2bd2ada84493e94ea73abacd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d141b5e22bb5f2918874d9ce6d48f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84711d3daff5cf6de461253d3676532637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ea132292b3340a081079d58764bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f05e1876baf0ef1d2ed8efc41ac37f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b15bf7428b3eaab2dbe78eba8ce0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf37724cb0d001c346bdadb7141fdc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ae2155e0cd1ba095d9275afde9b78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752877b648ba4aac8cc885b2eba1b37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78d9053d0496677249e17c29b0609644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a723bed4f7021c69a73f9b1c7689f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d74b271b5f4cc5c6b9f61c408c521f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46ce2983ca354b89ec9148477b806647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce1d215535489c5fdaf0797e67c4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c173ba7484aa50ed6a3d610842ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333882c6d7e678cfa7b4060176484d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b7fc94ef6dbd9a45c9fd5a2154c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2622f3d99b9181e58effc6a5c930b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135292453a312792dfe434cff432dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f168a0cc509a6ca5842729e83c47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac25d9b5ae2e0fa7057629d347f14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d3c31e44c92df177a94329eac3cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e42c8c82124640b1029e6ef44daa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af81874418ad301aaa952025f5501658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394da2acc1c4afead6c9f718bd0a823659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c73ce9cc1912c3bc701b548809593660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577aa42dac1700668489c5c7459ec8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99e81d0137807c4fa5f087ce39e4a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0074982440c52dea09977571daca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57db8d1a8381151c24d4c4b491aed54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d96c99bd644213911dc4e18d0a61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e42a701fff82cf3dfa7af976f0d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed1633b6d05e12422835ff20c74036667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf830e0cbff7c8761a66c0bf018e89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac5a547ce9b0bf9567d71e07973f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229e9ba917b3b3f172461f3318c8e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1c26438bcad9e420ae55938d722ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a85abe975b7c80ce43ec23e02863672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9a19176d666da4912e5feb3996541673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f153170ce9427b69a8eac412d46a0d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99630a60870f3c5c333928b8f681f648675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685127a4933fac6b31dd64f9da7cd853676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357e4eb4c6145c6dd5a9ebd6374ae0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902112b759443039de8cb5288ffa5d15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702584ba7ef3fd9576cb77be42fd824679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06677126e23343fbaacb0b296315fde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13488d1fdaefe2f19833eea0e3a2d9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4830934a3b40842bf0a2e15e3360682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162de35b98bc4bb54cf6b66cb438eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039ef506c8ef13eaccbf840172a319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2890cb6ed57dfc169a3bb023f5d181685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b4ba2ed6e4ede9ca63f4db293ee6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1826c4ce098f3bb5cf3c771e5e6f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c0ddcf0f0e297ff1154966f8dc7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbb3ae2ffcf6384ad8a7108b3b940689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb7e0cced781354d8cba2b609bee38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332a18ab54c1d96bed95c2302ec5d58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c61ce4ac30256eda0a19084452140f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337a4695db6674cd6c208fbb7641dc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ea2e42aa823f101de69a68a1a60a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7030c35b1d3d9767f09efd68c5395695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89bc180f1fb37b2ee2c13ceb3a3e3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3679b6b30b9f6d629672379e6db35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959050fe318cedc0d9d16df00df3257d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdac74fd376c87b80cd467465ca6ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea6719df0040cea9d9bc79232b610d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb09ae1b037f3e319e262030e63d7f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9928080fbb273bd13e2e8cd4d52a63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ade8f60ac7330aa68acdb00fc9226703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efbf78dba3226aaf73471daa3f418704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f9267ca72821c27d0512c5ab7964705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662641c1883a0a3e8f63ec8b88054e75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf73fb996698ddbf90cc3c81e0cf945707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641feb382921e4f2bc05c8c8646999e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c0f7e47682b199da0fb19b910beb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ad912261c73eaa947e6557977ca0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ae04ee395b43ca2c85e413aa44126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f395e7d7c9de7ba5fd2809cd678d0e8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194351a7a416d688677057f5b9f0e01b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22553e4729f899ebc2e4768d907d63f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2c4c7d60591d5e0e8c805532f4b583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf45e559ed4c58c0df4038b92111d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446dc0cb7e4be4dd8abb79a9add647d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a66a2cb8935b04eb35eb6b124347b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88419917b90ce687de70deb79d3440897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b5c2e646c689c98324b72d80aaf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555f414e8a6158221dfc8ee9f2c5589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832dd215714a990db451d2269c3499010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b39c64b80c2c997f4596cad4cbb3c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9f16f78b42965942f27e6e1515d9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f669c3c7e29a5ed41dfe7f521ff3de013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44124f577d6a61a1c3d1c639f5b46514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b20170947ee7bf69750ef703d5fa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b168d1223f5e2986f0b679490db008316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db1e99f753520803b53805d090e6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67d70b2a74b8569bd31a77d527f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb56b8682574cb72aa7842b50822d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968bd033f855f2af087993689e8f3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030737c4c59eac041b3add94b659a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ba5655336c6eb5e70502b1e8a59a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae826869ca56fd313828942451815e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce628492b4107158abc84f20ab7e07824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592da3ece1b9b377ad481572165ae7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ff32f07a8900b9b8a40a2eb2639226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404f8edfe5605290d32113f1a6707027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408474eb80a6c73cd9c1433dc3b2f68628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93729617daecb943b4856afea3aad00e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f10bbe52e21d9ca6e8e9b4b79fc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfd46e39c7d1ed11b7daf0bb7e58831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a759d2b547b91a0510d0bab68a09a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbec27684fa44a643a549e74b2440733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f1a61fd19b4c6bedfa3ab2bd2e87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf1beda1683b343dab9521f86518835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632091f7f2413bd6ee1aa6d976ed9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf82d1c39c581bb963a9ff84c0537537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf43d602831ded4db2f7672c0e1e5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f6080de9e65af0f603575570bbbf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc73c101ef4144682df75593169c3f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75ed5aa9deace28936d8907da41e6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebd904bc0e37f3b219951797396d2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc33ce3b009af1bcba783ed1160fbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d72b3f4d4a3d3b27599cee38285344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fee6873c1c8df53bac96bf3d9448145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a607dac70d848a3fe7a1c61c25c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1135b412bc4e749ea2767c4eac6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd0e016ab2e81d3e45f9372f769cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f019fc8f3a7be7d71d529855f28e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c39b540f1fd1dbf3e25e97e3d29650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a2ac774074c0a4fa6160a794b0d4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124aeeab733708314c7cecf625929d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f8c0c3e487a29742e0c78760c0f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc6f05abf938aa2bf8191289d8ba754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651f7d30866150a7b51dc8f19884df155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4de3f598d18200226b7123eb087656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf0f45af1ca6edf2e8bafefefa974e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b49cb1cfd06856f20a02576c125fb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34bf8df0b838f0846523c649b2743b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aceebc7a37f4f77676ea317d2ae70660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ab5bf83a77225acfc6c0b88a337d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8e7373d9e7be6596d45d773ee69b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184e51c8883872b219f6a914aa1f8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9b86c4944de4645dbf4366c58c59c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c08a4a96055c6fb8575645235bbe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f174e115faaa9c0696d1f9cf776e7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf328aab9074b69d6561d3f4e8797267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda169f9d468d039996a328486e82c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c858a3290c4494a6199e73003191769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d587c95379282d5d6bff14d62a0e1b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae31cfc37b899851548f20a49e89b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1a6491b978f2e2240492f68e69a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9e9e5dba8625b8c5157a3716ea4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dfe046252799f68bb2924094481c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9eb3aa726277af9eeee0970379ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ca3574a4f94217e7bc3e94df36a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a0c13811e1a0bfe82f2b354ff3b3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429d5d0667e6d9fca249155605da97a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b084209e0eabe6758a832f55ed54e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a8c6e26c0a299f8b01de8a0e2f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4fd9e562c8267cc9aaee8092d1cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d007b84b493a26cd0c08f190f010482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c065511b65c6f5e388a5c47b76557683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17785ec550c8026c5c4bd020da273a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a912ce132738180e370c55c54fb21985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c1f09f237febf0669d47c55430f3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a337268b4bfd6d46b78de18083571ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d348ce60ab23eb97a6fe3834e71a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80e326f06ff437d32b8c06686c99189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab072d93a9a346ed0991c3bcb632352290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20079302d6fe98cca5646437170e4cac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da494e8c322542d8785530d7012dbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33756704dc2db8a18b88562247a6d04093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d252e2682d2925daee805e0da6fb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3896a8a7e12f13c3c2d7eb5080e89b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb6912ca9543db0b0359ae2c7312d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f6792cbda9a1a6e78f8b7158134e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f54f8c705f9055054169bd0f9b1c8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc225350f41e3299c2ca50768454c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5d3ac26546068913de5370b971d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d43c9caa450243a3bd3c0d8c92f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdef5765414b47bb041252ddd4230f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212050d89ac8fdfcedf7a526f3f8b94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d8e4ac0b8422abf70deebe15a6bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5887e1d3d895205f87112619a6ef14c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42746d863c65826c420374d22ade5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d43c3d0a592a57899c4d93060efd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8fb29a6b6248c2c4ba21d57d79c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48e5fe7d237b169878ed327f6244d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65df07a2ab4dccc40c2c7af665356110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf99a7922bd6dffa1a43f28b2d667c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b98cf9074ee69764b66765d4bf3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596b6af229984c832479271b4e2606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1968bb0e39a4967707f734080ea8f29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b15247300ee2380248458c6ce67e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67109d9eafde3be0e5f9d69e3a59d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ad114585d8b1070654a7464cb101117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e147fa1727eb18e8d11e1f3f473494118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78b90423b54f2d7e021fa8b473f609119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27cc3a696f7c70b8f0992971bfccf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6471b6636d6bb2917cb2a1be863fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86faef019734e724a003e03f99e543122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716349a2cda3ea397bbd141fd97ef2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6d2614147d2233b5a199b325d6d61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7237cc6fcb59fc5ea301cee25a593125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e215f5ad1fb64e86c6984937b569126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f076ee633d8f35944538dfb339372127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2737d1b616dc66ce257e84bfc6d82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4de9e7c4a28b9e298e51af407699129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af537c5684c791fcba42a22f0df63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe85e9a3372147a626196d52f86da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed56089d98efb0e58990a48cd4a2b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11bb2925c5138358d82b5c9a96dec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73005ffa65a7ed95aa1e299bcc016cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c0f24bfab96ab94b639b0c4f1d411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928186e6072234614d85b25dbace9c89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14dff08d4c7c52e0aa21a78bb46fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a278733bd3d4760468bc2b66c631138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb64e7be39d62db35aa5045241f14d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004a928a15646bde305de4874a2ac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d41ea68a75ef6975c03e9924747a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85e8c23c1c6de47af04017be0d6c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4b416709f64da9cf2f981558f0a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601b48a5e0077e4f8fcb824aab9e28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167abfc54fc37032e28b363db4aa5ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09151b55775c95b5cac6a1c1566167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f2b3a5e8afa3e1d6b4ba3f76b88b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff4011c8231ac2ea92bcaeda5a6fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4218103abd64093f36250d79c0f445149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5f92232b72f4dd6274524e77d36f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e4b3f94d018afe0d0ef6f8615d59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be676a716a794c885706d6286e460d86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3f83915abdca8bb84194131ce6bb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81c38119c29e60e3bf3b1efb7762f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc98182f815bbff1c120f8f196b264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3917886f2873ff8354630c81b0760156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b924c54bb53b779e871362699079e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b17a160857a5f43023a892ebb76d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4619dd3b48e25b1b3fbf2e393e0fdd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9072f6a298b81ff1a60643a2cb33a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26409e98539c0a011cb00861f313a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d2c0cb321150a6c90e3449bedd5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c92e4c6bc1a45b34cae6edf0f12c07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1379cd68825be9101957444eaf4c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eff32c804c54671d4b4e03055f539165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387f66b3e2887589d627095391bb48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b911d7bc86bab29271508cb36ed8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe28ce64f802d08d3be92b9eebbbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7eae42a245d64bf4c5b8e1335ae6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b46bf789938ca4f83ee329792878170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff3a11b7d1ed99977f29c111e3e2b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531f24dce8c161c4cd9cbef2cea54a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e75f3fbd654b1e13003faf06d95f50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e08ac5e9c97c70c3a5638a4d6b7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d59867533b4057f787ac81cd2200d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847b9d2b15d228ce6307dd6134b3519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225cc2eaa07ed8e5e48a4380a31a785177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb4ef014bba0f368406ae2c5f7236178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304ca39de879519e3ba27d1b0bc381179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bb80b1da708bfbb0be3a9484a931f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158b463e1b8c8b829f43f8b6b9c0db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a642734ba833971697c2df869a605b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c191f5675e69a5e4820a8e3bdf75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197b26107c1c0110773678ca0aa5353184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009490e02fe550ec2ae477a9977289b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ff364e47c903ab25b445b1d5ad30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ecf9c88b26142dd93add0e79a94c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7aac7a41dfe7977a64a923a882966188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033cb602c8349917e2229a0424350a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc6e577bd5b1b1d856eba2a915806b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b49524ba9fca25292d77319f938e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cb3551ae33367ff5efa7a93ec9bc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1c72adabf56561af83b3b93daad78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ed23c59800efc12756772674f01a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0734cd5adb891e54839f9b01f4bf6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774a31f0fe76f8ad60b2af62cf5f8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e2591f488cb9f36b277a5cf56f721197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df3959f4ac1879ee7dfcbde84917bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56a9f5639046b8311b0c98b81060a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8241e4f7b95754ea69a51792ff70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27823be903d833da49898775cf1370201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decceb6382dc2c034b3d2ba2a2fe9dd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2951dfad01351fae42355bd36e388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800cc024ec78410bf9b35ae73b384a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05829332960a9886a503e90d6148ee54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceeda225285140f1063d69eeefdf5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d793731ead1793384daff2273f1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359870232f7a613e828758180f961929208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ece31e7356af109c93c513e61c87c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23fdf03542f0021ace4c4baa46429210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961231b422813602820df93c85ab9ad7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5179e7651fce9f70441901379c48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0482237e340d674c1a7150e8a6affa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7aca0b07c594890c2e60861bf9bab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6df1f4115d127e900481edcabdb76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9686626fdd732f57b8a52434d63843c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c951f8a8f417801bb1a51c35bc399217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999300df2cf44293b4e3eb57d70c721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82aa8e67fcd26fdffe20755666b2d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992e1766d0b86e1facaef9271bf16c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cffecaa02f25d0f31b79c876a8485221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07e08afa83c609489b86099f449628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a704d11c1fa83a63c652850bb2a62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada29a49738498a567018c05b64bf89b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584500ee85c1eff1e98be6c1704ef27a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c365a484cca037e088756a0908cb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af593084a225b7027b69cd32eb84138227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77075f8089c37e9454ab37e544571e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef427b024fc0f55d364340b17e671619229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeba45e17a524e9696b7039a39e6de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbdcc6e1aa71d0af9d98a829a2cdc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5453de258bed5877f5c44e3890d8855232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b351cac9e383b9e567c004f490971fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cbce3694d36c4649487705d329754234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52d8dc7471a1edd56c3cc76f50ef0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ec9da92f22599769550fd0e1f2a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528630cfa7ced5f63125a4dca097d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c91f863ae0ad094b98076032ba3e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c453a666697f4c0772d1611cffa97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eee6340dd37949c1044a56fdb8937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c73c7979773c9aa02fdd06e225c7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bf67440556d13187614a5c53edde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a66a950ee929b4be1db0cebb4f90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309bb8c1a0494d2e43224699e5c427244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22600951a99427ca1c9024547ac2ce91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7158e9e8d3e51b24876a79096f0e52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547296dbe979f95cb1dbe34975c3c978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d4614ecab3f37a33691eeef3b9d13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba414dd215076a396eb4afbd57b39b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04e681b51117702d4b2dbcd65f14e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d233c471fd82ed523aff7351dcdf20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda2421c4edc7f1a2860b705ca9bae5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839572e6875b3521809db4569f2055b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387757df66d29273b0e03cfa93b0f26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21eb448d3636af0cc8f555f83dfe96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd10da0edd4897f241ebf0e8faab8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e88c9a552b3430989471ee1c1faa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341c67dc95032945b8873c734a09eeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7caa9a66edf87114160d553cd290259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45306c3a0ddcb459eee024518a699f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971f8cc903fde2a72a20102b916e78c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86c0bb178ed6b4d2b0403e35ac990262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ad49e2eb04b58f9a1ac4bdca70d29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6c73fd72ad02a85a7dcafd2bcc8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708cf89741bad0c0deb0c115599b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97e62191bbea9f3e0652a3c0ea40c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebd47a92c4c6b107ca34f60c605d7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1fc1905c844da78b6db0960412dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79727f9ff3a0ebf02e1a059d183792b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e82c97fa714fffb00a552eca05cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b260e0e7a67bd487ba65e6f95023d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c80a89de774afc42bb637e3d0b1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff239407dd566180f853dbe019e9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598044830f87b0be997499fb77d542274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491c96a1f568cd81bd6b2ea3db32570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d9a3fdd55a6365c63828387aeea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a45f99c218edb1fbfa25cfda8f6290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581a55755c71167aa7425adf0fa2f19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf64618fe6cccc9e6aaf9908d246f70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eed9b23e41b668257954ac5ea4f42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c028182e9f1bcb22eea33d27ffd6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264bfa44f5c5a39ab4acdf3f184177282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1914d06d062b757c4d4fcf78ebcc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36f278e69919ec5512811e2874808e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1a812c21ab58900f595f7dce235f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4696026da57722269808f85d3fd790286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc0943817a54f93ebab391f453529c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a67ed0384fd788eb6e7e33e388ebf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d76b7d6e5e1ac7ae4c9043316688289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac188e474b57666b19238dda314a41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d03aa631132e02f964838435575c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb66c275cba735e1f625381237e2c13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a84721faeb76bba91c67b49300f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769856017b39516c80a63b2a45fea596294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca40acddbec0a24483ddf070f91ce04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66532883677e96ae12f7e1879227d9e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad2165990672af349a9e529b47204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162643887d4b5c72dad456705e5c9567298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d5e953e585572771403d3487e6d2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c991ba02288ed334cb180db334d88c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ff268690a8652fd76ffc4427210e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcb76263baf3e9fda6f64196983ceb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99445b68ce995a8beb14f62f605d698303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc977f9e6b1b5462d6fb79afc70e6dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2e51d4b9fcd91c01c5d9c71e8938305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9a2bb2b0b43ca12a060ca88604ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428acfe479b514e2ae050a4c6e3288307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe95fd5c287e93801314c4429fb3783308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e845e234ecb0e1a49b2a871e713c72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c6eb00c4114caa993a7b7180af6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd3056b3ac4e9c9597eafea8b46a17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b8c3b5986829ff23177821ac7eb0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939686ea8e886a6fd3a973c240c5404313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314507e51afe37b4af9e84a73227def4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d937239d2c3c69cd821ca262863eda9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8dfc6d1e62a6df89dadcb55087c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ead057671433f7a34764d70441d7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcae4ae7c90e7f4370afaf67405104318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054a1b9fcd38d82701f3af815d780d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a8d32917c467cff7d1dc35ab90a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f052564a0dfda8e88dde76b5c47e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215c6d0ba66ea9531ab9a225367b3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd711e337169f00e5067a4683b39612323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aef02fbacaa6eeb3e41dc3e47da9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d0cdb4660a620ba9b54d4963f7f3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804f823937cf0a2255408d79d5e54da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa837c301f83b30557e4a13c6759c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52a4587062630fa3c3fe47d06cd89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34418d1fa38b0ec86d8185764bd1d390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35bac5855a6473535738ca3a5b9b74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11197c158ab9cdea09407a7cc1e8c2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb0c8b4af6f7c225eaae5f3f7747c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91df222dbab9abe471da96792325818333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e5c13bdca61a8bac74d2400872cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5bc2ab2f2439c90da06d8af83e571335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2755393ba29289140a6b6fe7c636336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd3a7dad0faf76a137f3cb44e009c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd25f8e3bfcf155906a2a161e70336338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0483580e28bda7ec683694d84afe3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d8186dae2545501e0367a1d027b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5c12436ca8b181082c3408389e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1f7a6bafb8b7c105e9a8ee376fbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6dff903dfd2af03cfc82ef482b60c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379827f34283b9342c5b19d67d893b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0d7e7f93f047e265856dfe214cef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb826b9150f4cdb6597142968c4549b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c820ddc40eadad92d0aef333d7711347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f08f4575191a587ec27335f60038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ca241b6c3d9e4852f3b422c4435c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06df0bdad22a7294fbf10a32f41828350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a73c05541b357b4d59a8960fdc8d58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8004c5d2f154eeff4e5a95df009426c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd459f668cd68ad0283ac6efc12a22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a7501f2804cfe36f3639c53024e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36735dcb1148ec04ce4274f46d0a85a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a408bbbbcad0027a04a49c880d0c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c544cdfe5ad6bb40053ae4ff36b03d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b399d7a7e4f0356869fa27503981b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a136b509a1469cc637fe47300ad3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a7a4dd5729943056b76f59591639f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1f8e398e1eb27d2229f05b39e587e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26016a005818bafa1e1d6060da959631362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933852ea07c0bf2eca12b02d1b57c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44ecec9ad96c888ceafe3575deeadc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d281396441d4d052887364e9a74c3c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf69def7060eb84f951cacf9d5894e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c2b79ef4416408638875d870bb0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28fe3b33485b51359070e069593915368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74a7dd83388a0baeae2673a48d6ed1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc328bb032999428cf9ca39598373d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79282ee682f01b0745a8241ac91d81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad0c9ab5181de9cdb648f305607991372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79d7d95c002a2f12fa730d0aae307d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a45f6ad833b6d7db70835576e0aec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460f1652bd2553f8dd786ec35a40a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00de6dc7baef4eb3c224fe42476d62f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76a607e55047d015a722811c235bb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9779443868481048ec62a1e4889f7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df579ce62c135489c667b35515eb5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e831d375057027e3fb58aaf494ebb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171dfb5fdf7fca4414494970028c4a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761b26bafbef0828f20c58479f3fa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca43f366c31f152aa0bfccae04d511383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dce7c228c961f311fd3fb15b8a0f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc3c7fefb2cd95897a1da203f84108385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade321758d20a6022bf29c31f5136c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9594314fb72fefa8bf11c355d879c82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad098291790382c0ff2b9bce19ccc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60f2e83f9ff8ca5d8af5738687e837389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375bb40deee89d8376a924a51c5264390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b7e78e8d2c8aa10bb716866ea757391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca29b459470c1ceba74e309aab6757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690df02a438841f17ea3cd0571e1c41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028a58e3981914a0546f89e5a569b85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db331f3e95467b54f1f78acb2872802c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22630de78bb6adc6d8060878fa981580396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377bba13348fd98750e00d21345f19b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ff1f6106624b013e1ef72a8773840398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c9cfb960c3ce16fd3a25ce0d9049399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0820f19b9dd0deb75bcfb33f00d8a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf52fd6b5ce1c24389f924914f6e84a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af57d2e34f981d22231546cfb222b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140313cbf3ad250df42a7d6cae7556d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f30e3d5be35e375ebbcad08a3ccfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0131d132cd6a7c3a40c8367100442405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf9b536698e8fee402f3b8a0351da3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d9c6fcaa80d45174544973aced00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220f69e0159dc33f23fa1a98f12d19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a41c301272d188a8b1a6502486c62c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae0ee1ea8d5edc304996ffc67cec1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34492885b5dcc2f4d892ecd5f43ad10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044a3261275127cebb68e5e61f685f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3399b033140b87e060d1ddb05bb689f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b00cd17cedeb497b9a0942b67c872414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b760455eb7ced448785271b0285f009415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9b5789fa0e6bbed4841aefbcfd2a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425911f6f9863a5b177e711604c4ffac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa600268cdeb8f91f3a8ee60d1ed052418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95e1eecc55581e30ef4f74f68e7bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f14894143138eadd679b7734c564420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae04bf8693ac879c035ee96bc8cf4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c648107f21b1dbb84d0de195e350422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8cfa231509cff6745b026ff69961b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07785d90720e46e4699237c17a0a547424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d4e26c9939e3c81788902fb3bc06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a97034c51c29977dc5070c101fe103426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd43ad65840acdcc5ec4b80fca175c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9862453d483e3be9f1d099f917ee62a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d91dc92df0f39a2e5782b813e21715429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3412d31d390a8cfa159e3c8d5ac83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec0172576fe01995089ec648c6358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473b9eea32eaa3c16db9dd284b17db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bab4c32ec3a03bd2903a7949fe855433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6b0874cb5f3d537eb6de88f991d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52779e3fc2c841e5961cfbb5a0bf0b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc18b30159dce6021bdae000a795b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446959d0864ad7ffa9a9fd4d7b6e0038437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ba75053cff9da2397cf1a5457c6d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6c5dc2eefe90040b37624247e86e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7b5b37730aa4aaa1591849f74ffb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a157c4299824db3cea66887b09e809441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c5406555ace8bedb8b577c7aa1e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a000310a82a73303717b84fb36ba804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548198074c0525b2f30fbf0a245e88ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6020e8c209a9399e1f43ac5e1785e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14768cab77ee0bbc0b9635257a3c5fbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe3a17ba7bb8095f06b2e3335e1ca8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb434ae6510bd5a4e7a49b0f60977ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a3d9223f4cfa2b667d0a8e6aefa20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371566aeb6e7e583a61709eff9b535b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559a3f55e81385d67bb3079c846abb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3a99acfae2c01ff145d3d49b2487452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a79d64b8206a5a4f229504eab89a33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82445f1ec5bda9a13a5256b5c85eb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a06b82c0c964e19116b724b4149e12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116274dfc70a9cc7732bef409835ea0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a89182fc00a0107c8ea25af7a90c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816caabc752277deb11aadd09b5d274458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e58ad129737659b0bd5bd23477d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4135ed2e0145626330daf0b846326460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea5dfa07576c4c49da258758f6816461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09929df777d764d741da1179569122462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73bb0d2864849a0d6734b47a479061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627c130cd9a6a0153993e36d7a5749464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5001b6b7d64dcc56eceb5baeefb720465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a37cfdb1bbf1bb4d7e703d1b190712466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb49824871bc34ba488c5280095d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8dfa1861e8ff575cea4ac38ae564d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23f215f3da6a3c7cca29fe00c00ef1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d41c49af991b22ae100e597f5274470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca67d675b83e81d9ed6cd8515c3900471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3b01544ee04aac820fcc3eabdebc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a9f9d44f78a5e56bcd7118aa584f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725af8e43acc565ee6807b9b2364f552474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aec78bcf19b08712d53513e9ba7189475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16bdb5ac1e2044d889c60d1fb68c4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea548e1e06eed4aa6432ffe826f7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc5047bf2d8430567783cf49e0de72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028f26f07596775ebfb26ce3c7a8f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fd4638f7e5c2d3fe96b3fe5cce1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45104b577242adac847e8db1a61dcec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8903b3d73a28e7547640a2d474451a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5840ee813bc5c77bb83340414f5e99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577364e074037e2577b76eef0361c85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34620eeef9c98e67016164de1934f82b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907df9a3918cf310989c1d542790c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c833fbdae02afcd70997d8530a6583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2febd4152a719241aa6e16ba7534b1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d75b304eaa8ee11862e405896acd31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962d7f358ee1d53926c1d92f7e41403490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9411d7fea7d0a871d46c96bdcf1e7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89fe90f60394e6c7e02017d70b38ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b39b67b19be22ae2e59b571d5adf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d20107c0f1663364ec4337c8ba75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf473a196f7bad99fdf2104ff1dd2fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75d0b4d6f667bb93cbc649fcd6999b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcefbc80fd285e02d4a0aa9fe09123497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f400416f0333c9ab2775fcd261fa32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaade1ddfb8fea47555359a2a64ebc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811115b50b7892495b177fe98f54ef7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32874bae3e3ceb6699560bd90c5046501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c051c4ce98c1c8b4eebf49541f296502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505898ba149761b8c2de089eb7e0ecb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb6c0caf266c5be24c2e1a7ada569504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca7d4987d312228be5ade32c22bbd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92784c7b85f303c625957f6ac4e65d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44855376defb8924b6a6851c220a40bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd7f61972c5932adea7f30b1a92ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe664935c27177f0031845198df17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19df8aea10394e3ad81b29651ba36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80d15732deff6adfb87edf998331a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670f9669210309f0af9eaf08049619512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7cb657a19ac14d62837df6aeeb57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d48235b20ab32dc8e2634134acd9b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f407df6fe3fea58135eca5e051e209515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aae5d1400e6d472abcd874f38d751516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5bfc18018df83bda4ce4c7b9c3bbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2131784757265c4395e65a5675d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa809d30ba8cae9d71bf76fe9be9e82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4990be8a77412e38cf0d90f49fc9cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ee3ec8dc77045af247f937f23584521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d534ff4fd16eb78b26ee4b71f7fa48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8353abfd555e0e2c9f95ad2e475608523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824897bd06f3ac13f822ec29b006188c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ed892f522b450bcdecb98830e942525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c449e935adc754505c51f3d0075d3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe00f62966120e5306834b8f8f2351527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a32c568698ad2d2c6d43b995df143528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c10d36e33d915c3552a9d3582bacc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee6032d988050a10af31abe5b9d8fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49654600ff0df51859223bab63b11ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b1ebd917e21bf96752b5744131ffa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee31751ebbb6d8be62afefb5b273a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0159f4667783792544ef2a4c669cda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd9524323a769fc3a2b643da060001535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f905a29b84f2146f3beea8805d7e9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b957a9d7e1ffaf50bbdfb36bf9a88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48a1868ccdb29bd9615d2d4c6bbec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2720186e55c227344ca4c8c9c8e57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb31059ce737b3c499a3ce654228d0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c522a788a0b5d8268637c793021cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f15380ed5f40268af60f6201a4246542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d506bb3073e8c1960f685d16ef2dca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f4f7dc0877d52762eedd36ee1146544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90473edf159d88c9342f29b89e9a9299545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0dd0769b136da7e4fd50d327de114546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e25bbb1079f5046da053e9cc2604547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff30f46a4f91e87e6240acaf8c2976548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa8df0b62730564ad7250338c1a06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d543c9c664941d8687df8fa7282c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6a44ce25a755969646a941b138174551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418716296fab1bcdefe5e732d687ae68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0865ea3dbe2dc838bd93eefbdedf4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b3044dccca58a3d29ee5ed101467c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6dcaa83be70f450996f693d10c78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caa2158902212659d9b325502ef3ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafc25053cfb4c320e1a7894e3c3737557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014fee300e0b72168bc14972e29c404558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd809fa4d8a6ec8022159266fe095e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241a01caf8b1880e7639f0ca791852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ac3aeb36ab275f96e5b1ca6bd3612561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3876112df7f8b7d650baa3e065339562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646c9830ff4129ff0684228529a20f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680ee351cbf0d76190e4c574f5242a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78910bd41c055687282880296d3300b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44cb1296a525f6405b48e039c0900c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ebfb3124aa9521c3d1ce0a6b2a1df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9dcf5f10bf269e0096c4e2c62a96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a076c4104d4c6b0103709b2bd8a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec39a6eaa565096866d8c7661a8acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972c65b99c4f20cbdc40dc4dca320bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61cccc6084f40405a6a727e6174840572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1dc67ab130c3c64a8998f7663515573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed1efdc240bb0e09b1f8be9fe6a36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c41bd0cb14f4887b4b615750239501575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e62f50414e483aa90c5cde15e8e85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25441ac5f62433b5f3b16f894e49ee7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf76479723475c6a15d330ca821947578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f140de471fd21a114c9140318ca03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20804b4292adc8df508476937b24116c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b0b46b9d3e11e536cfc3681f41c97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e662c4ca6bb4e693eee5b74600e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e49819c4b589bf4c1ea835dbede56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9a722fddab4ee86aeb08a038e83d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f578e49449e739ec39a7df0fc100ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507badbe587df84dd223ded710a0000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f82a6af3ecbec99552ee35eb7ab40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a447245cb252dd8428b699d067a38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e277013c051bfcee55f57b76d471f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66c842117b8661fba64c294d73afec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c59bfe7e8092055aed0310c117d26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffced0551c6055c86d85a97db0b5b061592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844681c0c8deaa497a139240e7bd739593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d28ccc5f9f4dfe2d403c7a403fb0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535162e9045f874d509aea59d212597c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a15b48c5bbf31bbfde5b2bb3ce4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eeb6f45daea62afe9acbec512e00a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbda524c850ff0c54441c0f2b96071598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9afe610defe212eb3823c5a2b7163599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6664d6689ba3c3c5e351a06ca71d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622943cc62217a189ef511740683644b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f58657934c8a0d13231e10fdfb75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6899c13caad3f6e8bbef6ae11f44d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30bf749f6e999530f73739542b30a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8654f8ddcff4ee6cb0f6f032b660605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4a19861397aa56d39e6f1fd44da8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a01f1b5ec8622e85c7d598ea30297607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300427c65fb30420b8ce1beca3744a2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49d33e1d45ecd657cb5c14693439c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25828983d93e6042af2ab5249beacb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aac749139cb23ff30886918313a71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01175aaaa5a7afe47f5386592cb1fb10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157140aebb221c66dffee9089612b7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c7a9321df741370ec312a802c2b6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f173e44de0a496f008b681b5ce210b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e99c69bbbd7e5b2d989057df4c32e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1859fb3012dc1c69cd65d42245503617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edecbb4aec40553d5316eff70890f70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09282ed88b390cd61feecb216aabd70f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d9f33ba021f355ab9cbfcf95e1b7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb958084b2b2a903b372dab22d7cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68368856e35e0ec1741bfb4bce8f5e16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235b48be5dfb2055af03278be9b798623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b10930057fc904ac35bfc7e8b699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c676b4b632d87060a4c74daacb5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a184aa84105666d0a9b5d021200e97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57624e80d7f455cab5562ff2abd2eb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8498d9fe8446bec38e90e9ac8ba7ebf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca1fc3834d94a68aacfa88422e40ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90799baf281d255931299f48c98c67b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c7641c62470c8465d7886d862d8c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db12fa3d66ec4aeb58820233763ae17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c2f6f212eeac4ab592b8253954246633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f05867fa5f043a81a6cc7f7203611634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d35bda740d20266e6372c9181b82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101e150587836924c55a00d564aece636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441811f43fc8ee1e2dfe1d37db1be5af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40dae30be2134682f9babe5fe0e09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807b3ced78d56ff84cc250be3006fe9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af126ca9ac3c3f3a9684d134c8c0c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf70b790d159a287ef5c01f72e82cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040b14016cb800380c9b23feab5ad9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e9e33fe332ccb8ae961f362cecf6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a428f5ecb098cdeb722b8e922f8ad9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6da754fba42a6f4c272334fbb0b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9eefd418146865495a2a498bbc114646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb583adaa2b5403bc6aa421c1daf43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dff636ef382d89a8558145f40189a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d25adf919638bc78327d88bf5ee81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34888ce3f1508740531795f924ef27db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c6bbb579994dc5af4334b4a9e943b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c50b3ece34696d717e337c935a6912652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad15654801f9e9d2027b6ef688e4e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75b0c232b3bc69caeebaa68e8f792654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659ad2af0dc554dc6c6cac86608813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa3db9cab6014c23403bb3ff6c9a08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03112011babe8e848a53cdff252662657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affcb275759b67d361325598185693658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470145dc91277f8a35b7433089150de9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7027188a94d7d28c0e6108cc6e9811660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2194e1220d5c874441dab0bcd34c46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024395ee1a3e8618200400650de20dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde4f373de260fd485953ea0dd029c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5e6f826245d3a61aad22e8a19815664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55534c9ef5c58db3d83723355e98e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2faf3eaaaf3bb9dc76bec5531af6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de899971f16bfabcc091444f9a28f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab65cc19f765c7b8cd1a7a4958c109668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f9605103f7fbc0f836734c146b592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555687d0929448e1fb3c064f467b873670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14d678a3452ab5f1d6270938fb3dae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf36f42c44d98886ab6ae9640ded48c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7164a0a83829cab0e066e39aa8dbb9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058934294ab5a4d6790c0900fc0bdadd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b6bea23db1bedfa1cccb88056c567675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653006813679ac5bb1cd4d7f154fc2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae007d44bf4b4aa6b032153391481a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e612dc8e9394d72204ec9165cead4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a2fdb8c0935f9feaf6af401875d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf873cb6822c8c583054e92cafc194680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>